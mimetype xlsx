--- v0 (2025-11-06)
+++ v1 (2026-04-02)
@@ -1,16637 +1,17824 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...4 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1917" uniqueCount="1917">
   <si>
     <t>DIREKTORI PERUSAHAAN INDUSTRI KECIL MENENGAH</t>
   </si>
   <si>
     <t>PEMERINTAH KABUPATEN TRENGGALEK</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>NAMA USAHA</t>
   </si>
   <si>
     <t>KONTAK PERSON</t>
   </si>
   <si>
     <t>ALAMAT JALAN RT RW</t>
   </si>
   <si>
     <t>DESA KELURAHAN</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
-    <t>NILAI INVESTASI</t>
+    <t>MODAL USAHA</t>
+  </si>
+  <si>
+    <t>1.</t>
   </si>
   <si>
     <t>SEKAR GEMILANG</t>
   </si>
   <si>
     <t>SULASMI</t>
   </si>
   <si>
     <t>JAMPI</t>
   </si>
   <si>
     <t>NGENTRONG</t>
   </si>
   <si>
     <t>KARANGAN</t>
   </si>
   <si>
+    <t>2.</t>
+  </si>
+  <si>
     <t>SANTOSA</t>
   </si>
   <si>
     <t>SAYUTI</t>
   </si>
   <si>
     <t>DS.NGEPEH</t>
   </si>
   <si>
     <t>NGEPEH</t>
   </si>
   <si>
     <t>TUGU</t>
   </si>
   <si>
+    <t>3.</t>
+  </si>
+  <si>
     <t xml:space="preserve">ASRI  </t>
   </si>
   <si>
     <t>MURINAH</t>
   </si>
   <si>
     <t>KAMULAN, DURENAN</t>
   </si>
   <si>
     <t>KAMULAN</t>
   </si>
   <si>
     <t>DURENAN</t>
   </si>
   <si>
+    <t>4.</t>
+  </si>
+  <si>
     <t>TIMBUL JAYA</t>
   </si>
   <si>
     <t>DJAERAN</t>
   </si>
   <si>
     <t xml:space="preserve">SUKOREJO, GANDUSARI  </t>
   </si>
   <si>
     <t>SUKOREJO</t>
   </si>
   <si>
     <t>GANDUSARI</t>
   </si>
   <si>
+    <t>5.</t>
+  </si>
+  <si>
     <t>BINTANG IDOLA</t>
   </si>
   <si>
     <t>SIHAN</t>
   </si>
   <si>
     <t>SUMBEREJO, DURENAN</t>
   </si>
   <si>
     <t>SUMBEREJO</t>
   </si>
   <si>
+    <t>6.</t>
+  </si>
+  <si>
     <t>SIDO LUHUR</t>
   </si>
   <si>
     <t>SUDJITO</t>
   </si>
   <si>
+    <t>7.</t>
+  </si>
+  <si>
     <t>MUDJIYO</t>
   </si>
   <si>
+    <t>8.</t>
+  </si>
+  <si>
     <t>MITRA ABADI</t>
   </si>
   <si>
     <t>SLAMET</t>
   </si>
   <si>
     <t>DS.PULE</t>
   </si>
   <si>
     <t>PULE</t>
   </si>
   <si>
+    <t>9.</t>
+  </si>
+  <si>
     <t>ANTIK BARU</t>
   </si>
   <si>
     <t>SUTADJI</t>
   </si>
   <si>
     <t>SURUH, SURUH</t>
   </si>
   <si>
     <t>SURUH</t>
   </si>
   <si>
+    <t>10.</t>
+  </si>
+  <si>
     <t>LIMA DEWA</t>
   </si>
   <si>
     <t>WARNO</t>
   </si>
   <si>
+    <t>11.</t>
+  </si>
+  <si>
     <t>REJEKI</t>
   </si>
   <si>
     <t>NY. SUNARDI</t>
   </si>
   <si>
     <t>SUMBERGEDONG, TRENGGALEK</t>
   </si>
   <si>
     <t>SUMBERGEDONG</t>
   </si>
   <si>
     <t>TRENGGALEK</t>
   </si>
   <si>
+    <t>12.</t>
+  </si>
+  <si>
     <t>PGS</t>
   </si>
   <si>
     <t>SUWARNI</t>
   </si>
   <si>
+    <t>13.</t>
+  </si>
+  <si>
     <t>SIDODADI</t>
   </si>
   <si>
     <t>DJAESURI</t>
   </si>
   <si>
+    <t>14.</t>
+  </si>
+  <si>
     <t>INDAH</t>
   </si>
   <si>
     <t>SAMSURI</t>
   </si>
   <si>
+    <t>15.</t>
+  </si>
+  <si>
     <t>RUKUN JAYA</t>
   </si>
   <si>
     <t>MIJAN</t>
   </si>
   <si>
     <t>PRINGAPUS, DONGKO</t>
   </si>
   <si>
     <t>PRINGAPUS</t>
   </si>
   <si>
     <t>DONGKO</t>
   </si>
   <si>
+    <t>16.</t>
+  </si>
+  <si>
     <t>SUMBER REJEKI</t>
   </si>
   <si>
     <t>TUKIJAN</t>
   </si>
   <si>
     <t>PULE, KEC. PULE</t>
   </si>
   <si>
+    <t>17.</t>
+  </si>
+  <si>
     <t>LESTARI</t>
   </si>
   <si>
     <t>SUMADI</t>
   </si>
   <si>
     <t>JAMBU</t>
   </si>
   <si>
+    <t>18.</t>
+  </si>
+  <si>
     <t>MUSLIH</t>
   </si>
   <si>
+    <t>19.</t>
+  </si>
+  <si>
     <t>LAMUDJI</t>
   </si>
   <si>
+    <t>20.</t>
+  </si>
+  <si>
     <t>LANGGENG</t>
   </si>
   <si>
     <t>CHUDORI</t>
   </si>
   <si>
+    <t>21.</t>
+  </si>
+  <si>
     <t>MARDI RUKUN</t>
   </si>
   <si>
     <t>SARKUN</t>
   </si>
   <si>
+    <t>22.</t>
+  </si>
+  <si>
     <t>JUREMI</t>
   </si>
   <si>
     <t>SIDODADI, KAMPAK</t>
   </si>
   <si>
     <t>KAMPAK</t>
   </si>
   <si>
+    <t>23.</t>
+  </si>
+  <si>
     <t>SKW</t>
   </si>
   <si>
     <t>SARKAWI</t>
   </si>
   <si>
+    <t>24.</t>
+  </si>
+  <si>
     <t>BINTANG AROMA</t>
   </si>
   <si>
     <t>SINTO</t>
   </si>
   <si>
     <t>PAKIS, DURENAN</t>
   </si>
   <si>
     <t>PAKIS</t>
   </si>
   <si>
+    <t>25.</t>
+  </si>
+  <si>
     <t>HENAN/ ZAINUDIN</t>
   </si>
   <si>
+    <t>26.</t>
+  </si>
+  <si>
     <t>BERDIKARI</t>
   </si>
   <si>
     <t>MAIRAN</t>
   </si>
   <si>
     <t>BENDOAGUNG, KAMPAK</t>
   </si>
   <si>
     <t>BENDOAGUNG</t>
   </si>
   <si>
+    <t>27.</t>
+  </si>
+  <si>
     <t>KARYA JAYA</t>
   </si>
   <si>
     <t>DJUWAINI</t>
   </si>
   <si>
+    <t>28.</t>
+  </si>
+  <si>
     <t>TRIMO LUWUNG</t>
   </si>
   <si>
     <t>KATINO</t>
   </si>
   <si>
     <t>PURU, KARANGAN</t>
   </si>
   <si>
     <t>PURU</t>
   </si>
   <si>
+    <t>29.</t>
+  </si>
+  <si>
     <t>CV. PUTRA JAYA</t>
   </si>
   <si>
     <t>YATINI</t>
   </si>
   <si>
+    <t>30.</t>
+  </si>
+  <si>
     <t>TRI MULIA</t>
   </si>
   <si>
     <t>NY. SUMI</t>
   </si>
   <si>
     <t>TANGGARAN, PULE</t>
   </si>
   <si>
     <t>TANGGARAN</t>
   </si>
   <si>
+    <t>31.</t>
+  </si>
+  <si>
     <t>MONGIN</t>
   </si>
   <si>
+    <t>32.</t>
+  </si>
+  <si>
     <t>SELO SUMBER MAKMUR</t>
   </si>
   <si>
     <t>TARLAN</t>
   </si>
   <si>
     <t>TUMPUK, TUGU</t>
   </si>
   <si>
     <t>TUMPUK</t>
   </si>
   <si>
+    <t>33.</t>
+  </si>
+  <si>
     <t>SETIYA JAYA</t>
   </si>
   <si>
     <t>RURIK SETIYANI</t>
   </si>
   <si>
+    <t>34.</t>
+  </si>
+  <si>
     <t>TIEPOEK</t>
   </si>
   <si>
     <t>TIPUK</t>
   </si>
   <si>
+    <t>35.</t>
+  </si>
+  <si>
     <t>PELITA</t>
   </si>
   <si>
     <t>MUHADJIR</t>
   </si>
   <si>
+    <t>36.</t>
+  </si>
+  <si>
     <t>SUBUR</t>
   </si>
   <si>
     <t>WAHYUDIN</t>
   </si>
   <si>
     <t>MUNJUNGAN, KEC. MUNJUNGAN</t>
   </si>
   <si>
     <t>MUNJUNGAN</t>
   </si>
   <si>
+    <t>37.</t>
+  </si>
+  <si>
     <t>BATU USAHA</t>
   </si>
   <si>
     <t>SUKAJI</t>
   </si>
   <si>
     <t>WATUAGUNG, WATULIMO</t>
   </si>
   <si>
     <t>WONOREJO</t>
   </si>
   <si>
+    <t>38.</t>
+  </si>
+  <si>
     <t>TUKIMIN</t>
   </si>
   <si>
+    <t>39.</t>
+  </si>
+  <si>
     <t>PG. LESTARI</t>
   </si>
   <si>
+    <t>40.</t>
+  </si>
+  <si>
     <t>ROY JAYA</t>
   </si>
   <si>
     <t>MISRIKAH</t>
   </si>
   <si>
+    <t>41.</t>
+  </si>
+  <si>
     <t>LISIMTIDA</t>
   </si>
   <si>
     <t>MARDJUNI</t>
   </si>
   <si>
+    <t>42.</t>
+  </si>
+  <si>
     <t>WIDARTI</t>
   </si>
   <si>
     <t>DJARI</t>
   </si>
   <si>
     <t>PRAMBON, TUGU</t>
   </si>
   <si>
     <t>PRAMBON</t>
   </si>
   <si>
+    <t>43.</t>
+  </si>
+  <si>
     <t>KARYA INDAH</t>
   </si>
   <si>
     <t>MUSRINI</t>
   </si>
   <si>
     <t>GONDANG, TUGU</t>
   </si>
   <si>
     <t>GONDANG</t>
   </si>
   <si>
+    <t>44.</t>
+  </si>
+  <si>
     <t>BINA KARYA</t>
   </si>
   <si>
     <t>ALIMIN</t>
   </si>
   <si>
     <t>WIDORO, GANDUSARI</t>
   </si>
   <si>
     <t>WIDORO</t>
   </si>
   <si>
+    <t>45.</t>
+  </si>
+  <si>
     <t>NIKI SAE</t>
   </si>
   <si>
     <t>TITIK DJUARIN</t>
   </si>
   <si>
     <t>NGANTRU, TRENGGALEK</t>
   </si>
   <si>
     <t>NGANTRU</t>
   </si>
   <si>
+    <t>46.</t>
+  </si>
+  <si>
     <t>MISRAN</t>
   </si>
   <si>
+    <t>47.</t>
+  </si>
+  <si>
     <t>WATUAGUNG</t>
   </si>
   <si>
     <t>WATULIMO</t>
   </si>
   <si>
+    <t>48.</t>
+  </si>
+  <si>
     <t>YUSUF JAYA</t>
   </si>
   <si>
     <t>YUSUF</t>
   </si>
   <si>
+    <t>49.</t>
+  </si>
+  <si>
     <t>SOPO NYONO</t>
   </si>
   <si>
     <t>MUSIRAN</t>
   </si>
   <si>
+    <t>50.</t>
+  </si>
+  <si>
     <t>RUKUN TANGGA</t>
   </si>
   <si>
     <t>TARMUDJI</t>
   </si>
   <si>
     <t>WONOREJO, GANDUSARI</t>
   </si>
   <si>
+    <t>51.</t>
+  </si>
+  <si>
     <t>SUNARTO</t>
   </si>
   <si>
+    <t>52.</t>
+  </si>
+  <si>
+    <t>53.</t>
+  </si>
+  <si>
     <t>SUCI</t>
   </si>
   <si>
     <t>SANOAN</t>
   </si>
   <si>
+    <t>54.</t>
+  </si>
+  <si>
     <t>UNTUNG BAHAGIA</t>
   </si>
   <si>
     <t>SAMSUDIN</t>
   </si>
   <si>
     <t>GANDUSARI, KEC. GANDUSARI</t>
   </si>
   <si>
+    <t>55.</t>
+  </si>
+  <si>
     <t>SAMSUL SULAIMAN</t>
   </si>
   <si>
     <t>SULAIMAN</t>
   </si>
   <si>
+    <t>56.</t>
+  </si>
+  <si>
     <t>SUMBER WARAS</t>
   </si>
   <si>
     <t>SUNARYO</t>
   </si>
   <si>
     <t>RT 14 RW 06</t>
   </si>
   <si>
     <t>SALAMREJO</t>
   </si>
   <si>
+    <t>57.</t>
+  </si>
+  <si>
     <t>LANGGENG JAYA</t>
   </si>
   <si>
     <t>MUDAWAM KADAR</t>
   </si>
   <si>
     <t>KRANDEGAN</t>
   </si>
   <si>
+    <t>58.</t>
+  </si>
+  <si>
     <t>RONI JAYA</t>
   </si>
   <si>
     <t>SUTIK H.</t>
   </si>
   <si>
     <t>GADOR, DURENAN</t>
   </si>
   <si>
     <t>GADOR</t>
   </si>
   <si>
+    <t>59.</t>
+  </si>
+  <si>
     <t>TIRTA JAYA</t>
   </si>
   <si>
     <t>PAIDI</t>
   </si>
   <si>
     <t>MASARAN, MUNJUNGAN</t>
   </si>
   <si>
     <t>MASARAN</t>
   </si>
   <si>
+    <t>60.</t>
+  </si>
+  <si>
     <t>WIDODO</t>
   </si>
   <si>
     <t>MANIDJAH</t>
   </si>
   <si>
+    <t>61.</t>
+  </si>
+  <si>
     <t>GOTONG ROYONG</t>
   </si>
   <si>
     <t>YATNO</t>
   </si>
   <si>
+    <t>62.</t>
+  </si>
+  <si>
     <t>MITRA KARYA</t>
   </si>
   <si>
     <t>MAIDI</t>
   </si>
   <si>
     <t>DONGKO, KEC. DONGKO</t>
   </si>
   <si>
+    <t>63.</t>
+  </si>
+  <si>
     <t>HUTAMA KARYA</t>
   </si>
   <si>
     <t>HATTA</t>
   </si>
   <si>
+    <t>64.</t>
+  </si>
+  <si>
     <t>SAWIDI</t>
   </si>
   <si>
     <t>KELUTAN, TRENGGALEK</t>
   </si>
   <si>
     <t>KELUTAN'</t>
   </si>
   <si>
+    <t>65.</t>
+  </si>
+  <si>
     <t>ANUGRAH ABADI</t>
   </si>
   <si>
     <t>MARGONO</t>
   </si>
   <si>
+    <t>66.</t>
+  </si>
+  <si>
     <t>BUDI JAYA</t>
   </si>
   <si>
     <t>SUHARTO</t>
   </si>
   <si>
     <t>NGETAL, POGALAN</t>
   </si>
   <si>
     <t>NGETAL</t>
   </si>
   <si>
     <t>POGALAN</t>
   </si>
   <si>
+    <t>67.</t>
+  </si>
+  <si>
     <t>HARAPAN</t>
   </si>
   <si>
     <t>KASDAM</t>
   </si>
   <si>
+    <t>68.</t>
+  </si>
+  <si>
     <t>BINA TANI</t>
   </si>
   <si>
     <t>BAKAT</t>
   </si>
   <si>
     <t>GAMPING, SURUH</t>
   </si>
   <si>
     <t>GAMPING</t>
   </si>
   <si>
+    <t>69.</t>
+  </si>
+  <si>
     <t>SARI GALIH</t>
   </si>
   <si>
     <t>MAMIK LAILA</t>
   </si>
   <si>
+    <t>70.</t>
+  </si>
+  <si>
     <t>SEDERHANA</t>
   </si>
   <si>
     <t>SUPARNO</t>
   </si>
   <si>
     <t>PANDEAN, DURENAN</t>
   </si>
   <si>
     <t>PANDEAN</t>
   </si>
   <si>
+    <t>71.</t>
+  </si>
+  <si>
     <t>RUKUN WARGA</t>
   </si>
   <si>
     <t>MARTO</t>
   </si>
   <si>
     <t>NGRANDU, SURUH</t>
   </si>
   <si>
     <t>GRANDU</t>
   </si>
   <si>
+    <t>72.</t>
+  </si>
+  <si>
     <t>SEDYO RUKUN</t>
   </si>
   <si>
     <t>BUYAMIN</t>
   </si>
   <si>
+    <t>73.</t>
+  </si>
+  <si>
     <t>MUKAYAN</t>
   </si>
   <si>
+    <t>74.</t>
+  </si>
+  <si>
     <t>SUMBER KARYA</t>
   </si>
   <si>
     <t>PAIMAN</t>
   </si>
   <si>
     <t>BOGORAN, KAMPAK</t>
   </si>
   <si>
     <t>BOGORAN</t>
   </si>
   <si>
+    <t>75.</t>
+  </si>
+  <si>
     <t>THR</t>
   </si>
   <si>
     <t>TAHIR</t>
   </si>
   <si>
+    <t>76.</t>
+  </si>
+  <si>
     <t>HASRAT MULYA</t>
   </si>
   <si>
     <t>TUKIYA</t>
   </si>
   <si>
+    <t>77.</t>
+  </si>
+  <si>
     <t>SUMBER JAYA</t>
   </si>
   <si>
     <t>PARDJI</t>
   </si>
   <si>
+    <t>78.</t>
+  </si>
+  <si>
     <t>BINTANG JAYA</t>
   </si>
   <si>
     <t>RATNA IRAWATI</t>
   </si>
   <si>
+    <t>79.</t>
+  </si>
+  <si>
     <t>AHMAD YANI</t>
   </si>
   <si>
     <t>A. YANI</t>
   </si>
   <si>
+    <t>80.</t>
+  </si>
+  <si>
     <t>PUME</t>
   </si>
   <si>
     <t>KOP. KPN PUME</t>
   </si>
   <si>
+    <t>81.</t>
+  </si>
+  <si>
     <t>PANDE BESI MULIA</t>
   </si>
   <si>
     <t>SUKIYO</t>
   </si>
   <si>
     <t>RT 16, RW 03, KEDUNGSIGIT, KARANGAN</t>
   </si>
   <si>
     <t>KEDUNGSIGIT</t>
   </si>
   <si>
+    <t>82.</t>
+  </si>
+  <si>
     <t>SENDANG</t>
   </si>
   <si>
     <t>M. YASIN</t>
   </si>
   <si>
+    <t>83.</t>
+  </si>
+  <si>
     <t>BAROKAH</t>
   </si>
   <si>
     <t>SAHRI</t>
   </si>
   <si>
+    <t>84.</t>
+  </si>
+  <si>
     <t>UD. MUKIYAT</t>
   </si>
   <si>
     <t>MUKIYAT</t>
   </si>
   <si>
     <t>PRIGI, WATULIMO</t>
   </si>
   <si>
     <t>PRIGI</t>
   </si>
   <si>
+    <t>85.</t>
+  </si>
+  <si>
     <t>GUNUNG MAS</t>
   </si>
   <si>
     <t>DAHROJI</t>
   </si>
   <si>
+    <t>86.</t>
+  </si>
+  <si>
     <t>CENDERAWASIH</t>
   </si>
   <si>
     <t>M. DJUPRI</t>
   </si>
   <si>
+    <t>87.</t>
+  </si>
+  <si>
     <t>PAIRAN</t>
   </si>
   <si>
     <t>NGERDANI, DONGKO</t>
   </si>
   <si>
     <t>NGERDANI</t>
   </si>
   <si>
+    <t>88.</t>
+  </si>
+  <si>
     <t>SARI</t>
   </si>
   <si>
     <t>SUYADI</t>
   </si>
   <si>
     <t>KARANGAN, KEC. KARANGAN</t>
   </si>
   <si>
+    <t>89.</t>
+  </si>
+  <si>
     <t>SERAYA</t>
   </si>
   <si>
     <t>JAMBU, TUGU</t>
   </si>
   <si>
+    <t>90.</t>
+  </si>
+  <si>
     <t>DEWANTARA</t>
   </si>
   <si>
     <t>SUMARDJI</t>
   </si>
   <si>
     <t>KELUTAN</t>
   </si>
   <si>
+    <t>91.</t>
+  </si>
+  <si>
     <t>BETON LESTARI</t>
   </si>
   <si>
     <t>MUJIMAN</t>
   </si>
   <si>
+    <t>92.</t>
+  </si>
+  <si>
     <t>PAIRUN</t>
   </si>
   <si>
+    <t>93.</t>
+  </si>
+  <si>
     <t>DLN</t>
   </si>
   <si>
     <t>BADRUL</t>
   </si>
   <si>
+    <t>94.</t>
+  </si>
+  <si>
     <t>MAJU MAPAN</t>
   </si>
   <si>
     <t>MUSLIM</t>
   </si>
   <si>
+    <t>95.</t>
+  </si>
+  <si>
     <t>BATU PUTIH</t>
   </si>
   <si>
     <t>KUSDAM</t>
   </si>
   <si>
+    <t>96.</t>
+  </si>
+  <si>
     <t>GUPTODOYO</t>
   </si>
   <si>
     <t>MUJI KUWAT</t>
   </si>
   <si>
     <t>RT.03 RW.01 DS. DURENAN</t>
   </si>
   <si>
+    <t>97.</t>
+  </si>
+  <si>
     <t>MARNI</t>
   </si>
   <si>
+    <t>98.</t>
+  </si>
+  <si>
     <t>WARSITO</t>
   </si>
   <si>
+    <t>99.</t>
+  </si>
+  <si>
     <t>RAHAYU</t>
   </si>
   <si>
     <t>SUPANI</t>
   </si>
   <si>
+    <t>100.</t>
+  </si>
+  <si>
     <t>DO'A KELUARGA</t>
   </si>
   <si>
     <t>KATIDJO</t>
   </si>
   <si>
+    <t>101.</t>
+  </si>
+  <si>
     <t>AMBON MAS</t>
   </si>
   <si>
     <t>KASIM</t>
   </si>
   <si>
     <t>SUMBERBENING, DONGKO</t>
   </si>
   <si>
     <t>SUMBERBENING</t>
   </si>
   <si>
+    <t>102.</t>
+  </si>
+  <si>
     <t>CHAMIN T.</t>
   </si>
   <si>
     <t>NGLONGSOR, TUGU</t>
   </si>
   <si>
     <t>NGLONGSOR</t>
   </si>
   <si>
+    <t>103.</t>
+  </si>
+  <si>
     <t>SUPARMIN</t>
   </si>
   <si>
     <t>RT. 14 RW 07 DS. DEPOK</t>
   </si>
   <si>
     <t>DEPOK</t>
   </si>
   <si>
     <t>PANGGUL</t>
   </si>
   <si>
+    <t>104.</t>
+  </si>
+  <si>
     <t>MUKADIS</t>
   </si>
   <si>
+    <t>105.</t>
+  </si>
+  <si>
     <t>BINTANG HARAPAN</t>
   </si>
   <si>
     <t>DUKUT</t>
   </si>
   <si>
     <t>MLINJON, DURENAN</t>
   </si>
   <si>
+    <t>106.</t>
+  </si>
+  <si>
     <t>SUMBER DADI</t>
   </si>
   <si>
     <t>YATIMIN</t>
   </si>
   <si>
     <t>RT. 10 RW 05 DS. DEPOK</t>
   </si>
   <si>
+    <t>107.</t>
+  </si>
+  <si>
     <t>DJUNI</t>
   </si>
   <si>
     <t>WATULIMO, KEC. WATULIMO</t>
   </si>
   <si>
+    <t>108.</t>
+  </si>
+  <si>
     <t>NGUPDOYO BUGO</t>
   </si>
   <si>
     <t>K. MURDIONO</t>
   </si>
   <si>
+    <t>109.</t>
+  </si>
+  <si>
     <t>UD. MEBEL KENCANA</t>
   </si>
   <si>
     <t>RUMINI</t>
   </si>
   <si>
+    <t>110.</t>
+  </si>
+  <si>
     <t xml:space="preserve">MAKMUR  </t>
   </si>
   <si>
     <t>GANDUSARI, GANDUSARI</t>
   </si>
   <si>
+    <t>111.</t>
+  </si>
+  <si>
     <t>NGADENAN</t>
   </si>
   <si>
+    <t>112.</t>
+  </si>
+  <si>
     <t>LIMA JAYA</t>
   </si>
   <si>
     <t>MUDJANI</t>
   </si>
   <si>
     <t>BARUHARJO, DURENAN</t>
   </si>
   <si>
     <t>BARUHARJO</t>
   </si>
   <si>
+    <t>113.</t>
+  </si>
+  <si>
     <t>ABADI INDAH</t>
   </si>
   <si>
     <t>DJASLAN</t>
   </si>
   <si>
     <t>KARANGSUKO, TRENGGALEK</t>
   </si>
   <si>
     <t>KARANGSUKO</t>
   </si>
   <si>
+    <t>114.</t>
+  </si>
+  <si>
     <t>QURNIA</t>
   </si>
   <si>
     <t>H. ZAENAL</t>
   </si>
   <si>
+    <t>115.</t>
+  </si>
+  <si>
     <t>BONEK SUPER</t>
   </si>
   <si>
     <t>SUPRAYITNO</t>
   </si>
   <si>
+    <t>116.</t>
+  </si>
+  <si>
     <t>SUMBER SARI</t>
   </si>
   <si>
     <t>SRI SUKESI</t>
   </si>
   <si>
     <t>BENDOREJO, POGALAN</t>
   </si>
   <si>
     <t>BENDOREJO</t>
   </si>
   <si>
+    <t>117.</t>
+  </si>
+  <si>
     <t>MASA REMAJA</t>
   </si>
   <si>
     <t>UKUT</t>
   </si>
   <si>
+    <t>118.</t>
+  </si>
+  <si>
     <t>K. WIJAYATI</t>
   </si>
   <si>
     <t>RT.15 RW.06 DS. NGULANKULON</t>
   </si>
   <si>
     <t>NGULAN KULON</t>
   </si>
   <si>
+    <t>119.</t>
+  </si>
+  <si>
     <t>TUNAS KENCANA</t>
   </si>
   <si>
     <t>SUPARDI</t>
   </si>
   <si>
+    <t>120.</t>
+  </si>
+  <si>
     <t>GUNAPERTA</t>
   </si>
   <si>
     <t>PRIYO LEKSONO</t>
   </si>
   <si>
+    <t>121.</t>
+  </si>
+  <si>
     <t>MURNI</t>
   </si>
   <si>
     <t>LAMIRAN</t>
   </si>
   <si>
+    <t>122.</t>
+  </si>
+  <si>
     <t>TENTREM</t>
   </si>
   <si>
     <t>KABUL</t>
   </si>
   <si>
+    <t>123.</t>
+  </si>
+  <si>
     <t>BIMA</t>
   </si>
   <si>
     <t>JOKO PURWANTO</t>
   </si>
   <si>
+    <t>124.</t>
+  </si>
+  <si>
     <t>SAMURI PUTRA</t>
   </si>
   <si>
     <t>SUBANI</t>
   </si>
   <si>
     <t>TAWING, MUNJUNGAN</t>
   </si>
   <si>
     <t>TAWING</t>
   </si>
   <si>
+    <t>125.</t>
+  </si>
+  <si>
     <t>SUMANI</t>
   </si>
   <si>
+    <t>126.</t>
+  </si>
+  <si>
     <t>JAYA SAKTI</t>
   </si>
   <si>
     <t>DJAHIT</t>
   </si>
   <si>
+    <t>127.</t>
+  </si>
+  <si>
     <t>MEUBEL INDAH</t>
   </si>
   <si>
     <t>MOCH TAROM</t>
   </si>
   <si>
     <t>RT 22 RW 10</t>
   </si>
   <si>
     <t>SUKOWETAN</t>
   </si>
   <si>
+    <t>128.</t>
+  </si>
+  <si>
     <t>SAHABAT</t>
   </si>
   <si>
     <t>UKAR SUKMANA</t>
   </si>
   <si>
     <t>SAMBIREJO, TRENGGALEK</t>
   </si>
   <si>
     <t>SAMBIREJO</t>
   </si>
   <si>
+    <t>129.</t>
+  </si>
+  <si>
     <t>ASNGARI</t>
   </si>
   <si>
+    <t>130.</t>
+  </si>
+  <si>
     <t>MEUBEL UDIN</t>
   </si>
   <si>
     <t>TABIODIN</t>
   </si>
   <si>
     <t>DS.MELIS</t>
   </si>
   <si>
     <t>MELIS</t>
   </si>
   <si>
+    <t>131.</t>
+  </si>
+  <si>
     <t xml:space="preserve">UNTUNG  </t>
   </si>
   <si>
     <t>UNTUNG</t>
   </si>
   <si>
+    <t>132.</t>
+  </si>
+  <si>
     <t>SINAWANG INDAH</t>
   </si>
   <si>
     <t>MARDJUKI</t>
   </si>
   <si>
     <t>SURODAKAN, TRENGGALEK</t>
   </si>
   <si>
     <t>SURONDAKAN</t>
   </si>
   <si>
+    <t>133.</t>
+  </si>
+  <si>
     <t>SRI LESTARI</t>
   </si>
   <si>
     <t>SRI SUMARTI</t>
   </si>
   <si>
     <t>DS.PETUNG</t>
   </si>
   <si>
     <t>PETUNG</t>
   </si>
   <si>
+    <t>134.</t>
+  </si>
+  <si>
     <t>PAIDJAN</t>
   </si>
   <si>
+    <t>135.</t>
+  </si>
+  <si>
     <t>MAYAR</t>
   </si>
   <si>
+    <t>136.</t>
+  </si>
+  <si>
     <t>ABDUL WAFA</t>
   </si>
   <si>
+    <t>137.</t>
+  </si>
+  <si>
     <t xml:space="preserve">KELUARGA  </t>
   </si>
   <si>
     <t>MUHADJI</t>
   </si>
   <si>
+    <t>138.</t>
+  </si>
+  <si>
     <t>MAJU</t>
   </si>
   <si>
     <t>DRS. EKO</t>
   </si>
   <si>
+    <t>139.</t>
+  </si>
+  <si>
     <t>GUNA MUDA</t>
   </si>
   <si>
     <t>RAKIDI</t>
   </si>
   <si>
+    <t>140.</t>
+  </si>
+  <si>
     <t>MURNI SUPER</t>
   </si>
   <si>
     <t>DWI MINARTI</t>
   </si>
   <si>
+    <t>141.</t>
+  </si>
+  <si>
     <t>HIDAYAH</t>
   </si>
   <si>
+    <t>142.</t>
+  </si>
+  <si>
     <t>MAIRAH</t>
   </si>
   <si>
+    <t>143.</t>
+  </si>
+  <si>
     <t>USAHA JAYA</t>
   </si>
   <si>
     <t>MUYATUN</t>
   </si>
   <si>
+    <t>144.</t>
+  </si>
+  <si>
     <t>SIDOREJO HA</t>
   </si>
   <si>
     <t>SITI MAEMUNAH</t>
   </si>
   <si>
+    <t>145.</t>
+  </si>
+  <si>
     <t>MUDA KARYA</t>
   </si>
   <si>
     <t>SUTIKNO</t>
   </si>
   <si>
+    <t>146.</t>
+  </si>
+  <si>
     <t>LUMAYAN</t>
   </si>
   <si>
     <t>SUKARTI</t>
   </si>
   <si>
+    <t>147.</t>
+  </si>
+  <si>
     <t>SURYA</t>
   </si>
   <si>
     <t>DJANI</t>
   </si>
   <si>
+    <t>148.</t>
+  </si>
+  <si>
     <t>WISMA INDAH</t>
   </si>
   <si>
     <t>DJADJULI</t>
   </si>
   <si>
+    <t>149.</t>
+  </si>
+  <si>
     <t>ABADI</t>
   </si>
   <si>
+    <t>150.</t>
+  </si>
+  <si>
     <t>MELATI</t>
   </si>
   <si>
     <t>SAFFAUDIN</t>
   </si>
   <si>
+    <t>151.</t>
+  </si>
+  <si>
     <t>HIMA</t>
   </si>
   <si>
     <t>SALIMI</t>
   </si>
   <si>
+    <t>152.</t>
+  </si>
+  <si>
     <t>SUMBER URIP</t>
   </si>
   <si>
     <t>TUMINI</t>
   </si>
   <si>
     <t>RT.01 RW.01 DS. NGLONGSOR</t>
   </si>
   <si>
+    <t>153.</t>
+  </si>
+  <si>
     <t>SINAR BANTOLO</t>
   </si>
   <si>
     <t>MARKANI</t>
   </si>
   <si>
+    <t>154.</t>
+  </si>
+  <si>
     <t>DULMADJID</t>
   </si>
   <si>
     <t>SARENGAT</t>
   </si>
   <si>
+    <t>155.</t>
+  </si>
+  <si>
     <t>WISMA</t>
   </si>
   <si>
     <t>MALIK</t>
   </si>
   <si>
+    <t>156.</t>
+  </si>
+  <si>
     <t>MURNI NGLAYUR</t>
   </si>
   <si>
     <t>MINTO</t>
   </si>
   <si>
+    <t>157.</t>
+  </si>
+  <si>
     <t>PRIMA</t>
   </si>
   <si>
     <t>BASORI</t>
   </si>
   <si>
+    <t>158.</t>
+  </si>
+  <si>
     <t>KARYA MUDA</t>
   </si>
   <si>
     <t xml:space="preserve">ASMUNGI  </t>
   </si>
   <si>
+    <t>159.</t>
+  </si>
+  <si>
     <t>WISNU AGUNG</t>
   </si>
   <si>
     <t>SULISTYOWATI</t>
   </si>
   <si>
+    <t>160.</t>
+  </si>
+  <si>
     <t>RUKUN SANTOSO</t>
   </si>
   <si>
     <t>H. SAFUAN</t>
   </si>
   <si>
+    <t>161.</t>
+  </si>
+  <si>
     <t>ALAMI</t>
   </si>
   <si>
     <t>H. SOLACHUDIN</t>
   </si>
   <si>
+    <t>162.</t>
+  </si>
+  <si>
     <t>DARMA BAKTI</t>
   </si>
   <si>
     <t>PARMIN</t>
   </si>
   <si>
     <t>PETONG, DONGKO</t>
   </si>
   <si>
+    <t>163.</t>
+  </si>
+  <si>
     <t>LIMA</t>
   </si>
   <si>
     <t>DAMANSURI</t>
   </si>
   <si>
+    <t>164.</t>
+  </si>
+  <si>
     <t>MASHURI</t>
   </si>
   <si>
     <t>LAHURI</t>
   </si>
   <si>
+    <t>165.</t>
+  </si>
+  <si>
     <t>SUKEMI</t>
   </si>
   <si>
+    <t>166.</t>
+  </si>
+  <si>
     <t>DAUN MAS</t>
   </si>
   <si>
     <t>SUWARDI</t>
   </si>
   <si>
+    <t>167.</t>
+  </si>
+  <si>
     <t>AL AMIN</t>
   </si>
   <si>
     <t>H. ALI MUGI</t>
   </si>
   <si>
     <t>SUKOSARI, TRENGGALEK</t>
   </si>
   <si>
     <t>SUKOSARI</t>
   </si>
   <si>
+    <t>168.</t>
+  </si>
+  <si>
     <t>SUHODO</t>
   </si>
   <si>
+    <t>169.</t>
+  </si>
+  <si>
     <t>MULIA</t>
   </si>
   <si>
+    <t>170.</t>
+  </si>
+  <si>
     <t xml:space="preserve">MAHKOTA  </t>
   </si>
   <si>
     <t>DAMAN HURI</t>
   </si>
   <si>
+    <t>171.</t>
+  </si>
+  <si>
     <t>PERKASA</t>
   </si>
   <si>
     <t>MULYONO</t>
   </si>
   <si>
+    <t>172.</t>
+  </si>
+  <si>
     <t>PONDOK BAMBU RAHAYU</t>
   </si>
   <si>
     <t>SAIFUL ANAM</t>
   </si>
   <si>
     <t>RT.02 RW.01 SUMBERGAYAM DURENAN</t>
   </si>
   <si>
     <t>SUMBERGAYAM</t>
   </si>
   <si>
+    <t>173.</t>
+  </si>
+  <si>
     <t>HARAPAN REJEKI</t>
   </si>
   <si>
     <t>TAMAN</t>
   </si>
   <si>
+    <t>174.</t>
+  </si>
+  <si>
     <t>ITERN</t>
   </si>
   <si>
     <t>MUSTARAM</t>
   </si>
   <si>
+    <t>175.</t>
+  </si>
+  <si>
     <t>ASWADA</t>
   </si>
   <si>
     <t>S. KANAFI</t>
   </si>
   <si>
+    <t>176.</t>
+  </si>
+  <si>
     <t>SALEH MURSIT</t>
   </si>
   <si>
     <t>ALI MASKUR</t>
   </si>
   <si>
+    <t>177.</t>
+  </si>
+  <si>
+    <t>178.</t>
+  </si>
+  <si>
     <t>SAHUDI</t>
   </si>
   <si>
+    <t>179.</t>
+  </si>
+  <si>
     <t>MUSTOFA</t>
   </si>
   <si>
+    <t>180.</t>
+  </si>
+  <si>
     <t>HASIL MURNI</t>
   </si>
   <si>
     <t>MUJIB</t>
   </si>
   <si>
+    <t>181.</t>
+  </si>
+  <si>
     <t>H. FADHOS</t>
   </si>
   <si>
+    <t>182.</t>
+  </si>
+  <si>
     <t>PONDOK BAMBU AL-HIKMAH</t>
   </si>
   <si>
     <t>DRS.MUKOLIS</t>
   </si>
   <si>
     <t>RT.01 RW.01 SUMBERGAYAM DURENAN</t>
   </si>
   <si>
+    <t>183.</t>
+  </si>
+  <si>
     <t>WARSADJI</t>
   </si>
   <si>
+    <t>184.</t>
+  </si>
+  <si>
     <t>MULYA JAYA</t>
   </si>
   <si>
+    <t>185.</t>
+  </si>
+  <si>
     <t>TOLU</t>
   </si>
   <si>
+    <t>186.</t>
+  </si>
+  <si>
     <t>SH</t>
   </si>
   <si>
     <t>MARSAIT</t>
   </si>
   <si>
+    <t>187.</t>
+  </si>
+  <si>
     <t>BAKUR</t>
   </si>
   <si>
+    <t>188.</t>
+  </si>
+  <si>
     <t>SANTOSO</t>
   </si>
   <si>
     <t>SANUSI</t>
   </si>
   <si>
+    <t>189.</t>
+  </si>
+  <si>
     <t>TOYID</t>
   </si>
   <si>
+    <t>190.</t>
+  </si>
+  <si>
     <t>SUPRIYANI</t>
   </si>
   <si>
     <t>RT 07, RW 03, NGLEBENG, PANGGUL</t>
   </si>
   <si>
     <t>NGLEBENG</t>
   </si>
   <si>
+    <t>191.</t>
+  </si>
+  <si>
     <t>KASIH</t>
   </si>
   <si>
+    <t>192.</t>
+  </si>
+  <si>
     <t>BATU KARYA</t>
   </si>
   <si>
     <t>SAINO</t>
   </si>
   <si>
     <t>NGRAYUNG, GANDUSARI</t>
   </si>
   <si>
     <t>NGRAYUNG</t>
   </si>
   <si>
+    <t>193.</t>
+  </si>
+  <si>
     <t>MITRA KARYA RAHMAT (MIRAH)</t>
   </si>
   <si>
     <t>M. RAHMAD CHOLID</t>
   </si>
   <si>
     <t>RT.16 RW.05 DS. KEDUNGLURAH</t>
   </si>
   <si>
     <t>KEDUNGLURAH</t>
   </si>
   <si>
+    <t>194.</t>
+  </si>
+  <si>
     <t>SUMBER LANCAR</t>
   </si>
   <si>
     <t>KASMIN</t>
   </si>
   <si>
+    <t>195.</t>
+  </si>
+  <si>
     <t>BELAJAR</t>
   </si>
   <si>
     <t>KAMID</t>
   </si>
   <si>
+    <t>196.</t>
+  </si>
+  <si>
     <t>SARBINI</t>
   </si>
   <si>
+    <t>197.</t>
+  </si>
+  <si>
     <t>PATI MAS</t>
   </si>
   <si>
     <t>ASROFI</t>
   </si>
   <si>
     <t>DS. DEPOK</t>
   </si>
   <si>
     <t>BENDUNGAN</t>
   </si>
   <si>
+    <t>198.</t>
+  </si>
+  <si>
     <t>MULYO</t>
   </si>
   <si>
     <t xml:space="preserve">MULYO </t>
   </si>
   <si>
+    <t>199.</t>
+  </si>
+  <si>
     <t>SITI JAYA</t>
   </si>
   <si>
     <t>KAELANI</t>
   </si>
   <si>
+    <t>200.</t>
+  </si>
+  <si>
     <t>S. GOESANTO</t>
   </si>
   <si>
     <t>RT. 03 RW. 01</t>
   </si>
   <si>
+    <t>201.</t>
+  </si>
+  <si>
     <t>USAHA BARU</t>
   </si>
   <si>
     <t>SAMURI</t>
   </si>
   <si>
+    <t>202.</t>
+  </si>
+  <si>
     <t>SITI AJI</t>
   </si>
   <si>
     <t>SUKATNI</t>
   </si>
   <si>
+    <t>203.</t>
+  </si>
+  <si>
+    <t>204.</t>
+  </si>
+  <si>
     <t>MURNI PUTRA</t>
   </si>
   <si>
     <t>TAMBAN SURO</t>
   </si>
   <si>
+    <t>205.</t>
+  </si>
+  <si>
     <t>ISMA</t>
   </si>
   <si>
     <t>KARNI</t>
   </si>
   <si>
+    <t>206.</t>
+  </si>
+  <si>
     <t>AHMAD</t>
   </si>
   <si>
+    <t>207.</t>
+  </si>
+  <si>
     <t>ASRI MAEDANI</t>
   </si>
   <si>
     <t>TUKIRAN</t>
   </si>
   <si>
+    <t>208.</t>
+  </si>
+  <si>
     <t>SIDO MAKMUR</t>
   </si>
   <si>
     <t>ILYAS</t>
   </si>
   <si>
+    <t>209.</t>
+  </si>
+  <si>
     <t>SIDOMULYO</t>
   </si>
   <si>
     <t xml:space="preserve">RIKEM </t>
   </si>
   <si>
     <t>NGLEBO, KARANGAN</t>
   </si>
   <si>
     <t>NGLEBO</t>
   </si>
   <si>
+    <t>210.</t>
+  </si>
+  <si>
     <t>MASKUR</t>
   </si>
   <si>
     <t>SITI NAPIAH</t>
   </si>
   <si>
+    <t>211.</t>
+  </si>
+  <si>
     <t>KELUARGA JAYA</t>
   </si>
   <si>
     <t>MAHFUD</t>
   </si>
   <si>
+    <t>212.</t>
+  </si>
+  <si>
     <t>TUNAS JAYA</t>
   </si>
   <si>
     <t>MUDAKIR</t>
   </si>
   <si>
+    <t>213.</t>
+  </si>
+  <si>
     <t>ALFINA DECORATION</t>
   </si>
   <si>
     <t>FIRMAN BASUKI</t>
   </si>
   <si>
     <t>JATI</t>
   </si>
   <si>
+    <t>214.</t>
+  </si>
+  <si>
     <t>BUDI UTOMO</t>
   </si>
   <si>
     <t>MISWANDI</t>
   </si>
   <si>
+    <t>215.</t>
+  </si>
+  <si>
     <t>MALINDO</t>
   </si>
   <si>
     <t>IMAM ASNAWI</t>
   </si>
   <si>
+    <t>216.</t>
+  </si>
+  <si>
     <t>V.YOGANTARA</t>
   </si>
   <si>
     <t>SUTOYO</t>
   </si>
   <si>
     <t>DS.MUNJUNGAN</t>
   </si>
   <si>
+    <t>217.</t>
+  </si>
+  <si>
     <t>MEUBEL SIMPATIK</t>
   </si>
   <si>
     <t>SITI NURJANAH</t>
   </si>
   <si>
     <t>WR.SUPRAT MAN NO. 6</t>
   </si>
   <si>
+    <t>218.</t>
+  </si>
+  <si>
     <t>BUDAYA</t>
   </si>
   <si>
     <t>BUNADJI</t>
   </si>
   <si>
+    <t>219.</t>
+  </si>
+  <si>
     <t>PASIR INDAH</t>
   </si>
   <si>
     <t>HARNI</t>
   </si>
   <si>
     <t>DS.KRANDEGAN</t>
   </si>
   <si>
+    <t>220.</t>
+  </si>
+  <si>
     <t>RT 21, RW 09, NGULANWETAN, POGALAN</t>
   </si>
   <si>
     <t>NGULAN WETAN</t>
   </si>
   <si>
+    <t>221.</t>
+  </si>
+  <si>
     <t>AL MABRUR</t>
   </si>
   <si>
     <t>IMAM HAMBALI</t>
   </si>
   <si>
     <t>RT 07, RW 04, SUMBERGAYAM, DURENAN</t>
   </si>
   <si>
+    <t>222.</t>
+  </si>
+  <si>
     <t>UD. BESI MULYA</t>
   </si>
   <si>
     <t>MUJAHIDIN</t>
   </si>
   <si>
     <t>RT.02 RW.01 DS. BARUHARJO</t>
   </si>
   <si>
+    <t>223.</t>
+  </si>
+  <si>
     <t>PERMADI</t>
   </si>
   <si>
     <t>RT.23 RW.11 DS. NGRAYUNG GANDUSARI</t>
   </si>
   <si>
+    <t>224.</t>
+  </si>
+  <si>
     <t>JAMHURI</t>
   </si>
   <si>
+    <t>225.</t>
+  </si>
+  <si>
     <t>DEWI SRI</t>
   </si>
   <si>
     <t>DHASMO</t>
   </si>
   <si>
     <t>KARANG ANYAR</t>
   </si>
   <si>
+    <t>226.</t>
+  </si>
+  <si>
     <t>UD. ULTRA</t>
   </si>
   <si>
     <t>MURDIANTO</t>
   </si>
   <si>
     <t>RT.09 RW.02 DS. KAMULAN</t>
   </si>
   <si>
+    <t>227.</t>
+  </si>
+  <si>
     <t>RUBANI</t>
   </si>
   <si>
     <t>RT 16, RW 03, MASARAN, MUNJUNGAN</t>
   </si>
   <si>
+    <t>228.</t>
+  </si>
+  <si>
     <t>BERKAH</t>
   </si>
   <si>
     <t>RT.28 RW.27</t>
   </si>
   <si>
+    <t>229.</t>
+  </si>
+  <si>
     <t>PRAWITO</t>
   </si>
   <si>
     <t>RT.08 RW.02 DS. BARUHARJO DURENAN</t>
   </si>
   <si>
+    <t>230.</t>
+  </si>
+  <si>
     <t>KASNO</t>
   </si>
   <si>
+    <t>231.</t>
+  </si>
+  <si>
     <t>EDI SUNARYO</t>
   </si>
   <si>
+    <t>232.</t>
+  </si>
+  <si>
     <t>KALIJATI</t>
   </si>
   <si>
     <t>SUPRAPTO</t>
   </si>
   <si>
     <t>SALAMREJO, KARANGAN</t>
   </si>
   <si>
+    <t>233.</t>
+  </si>
+  <si>
     <t>TAYIB</t>
   </si>
   <si>
+    <t>234.</t>
+  </si>
+  <si>
     <t>MAHERA SUPER</t>
   </si>
   <si>
     <t>SARDJI</t>
   </si>
   <si>
     <t>RT 03, RW 01, PETUNG, DONGKO</t>
   </si>
   <si>
+    <t>235.</t>
+  </si>
+  <si>
     <t>IMAM  MUHADI</t>
   </si>
   <si>
+    <t>236.</t>
+  </si>
+  <si>
     <t>KARYA LESTARI</t>
   </si>
   <si>
     <t>BANIRAN</t>
   </si>
   <si>
     <t>SUKOKIDUL</t>
   </si>
   <si>
+    <t>237.</t>
+  </si>
+  <si>
     <t>SARI RASA</t>
   </si>
   <si>
     <t>MAKMUR GODO SANTOSO</t>
   </si>
   <si>
     <t>RT 20, RW 05, KARANGSOKO, TRENGGALEK</t>
   </si>
   <si>
     <t>KARANGSOKO</t>
   </si>
   <si>
+    <t>238.</t>
+  </si>
+  <si>
     <t>BETON MAKMUR</t>
   </si>
   <si>
     <t>RAKIJAN</t>
   </si>
   <si>
     <t>SEMARUM</t>
   </si>
   <si>
+    <t>239.</t>
+  </si>
+  <si>
     <t>USAHA MUDA</t>
   </si>
   <si>
     <t>M.JALALUDIN</t>
   </si>
   <si>
+    <t>240.</t>
+  </si>
+  <si>
     <t>SUMBER BAROKAH</t>
   </si>
   <si>
     <t>MUNARTO</t>
   </si>
   <si>
+    <t>241.</t>
+  </si>
+  <si>
     <t>DIO</t>
   </si>
   <si>
     <t>HARYONO</t>
   </si>
   <si>
     <t>JL. AGUS SALIM RT.12 RW.04</t>
   </si>
   <si>
+    <t>242.</t>
+  </si>
+  <si>
     <t>KUD BINA TANI</t>
   </si>
   <si>
+    <t>243.</t>
+  </si>
+  <si>
     <t>BETON MARGO</t>
   </si>
   <si>
     <t>MUHADI</t>
   </si>
   <si>
     <t>MARGOMULYO</t>
   </si>
   <si>
+    <t>244.</t>
+  </si>
+  <si>
     <t>LANCAR</t>
   </si>
   <si>
     <t>DJAIS</t>
   </si>
   <si>
+    <t>245.</t>
+  </si>
+  <si>
     <t>TARUNA KARYA</t>
   </si>
   <si>
     <t>MUSALIM</t>
   </si>
   <si>
     <t>JL. SOEKARNO-HATTA NO.112 TRENGGALEK</t>
   </si>
   <si>
+    <t>246.</t>
+  </si>
+  <si>
     <t>MAKIN MUDA</t>
   </si>
   <si>
     <t>MUYAKIN</t>
   </si>
   <si>
     <t>RT.24 RW.06</t>
   </si>
   <si>
+    <t>247.</t>
+  </si>
+  <si>
     <t>NOVA RIA</t>
   </si>
   <si>
     <t>RIYA CHOIRIYAH</t>
   </si>
   <si>
     <t>RT.07 RW.02 DS. KAMULAN</t>
   </si>
   <si>
+    <t>248.</t>
+  </si>
+  <si>
     <t>SUPRIYONO</t>
   </si>
   <si>
     <t>RT 12, RW 03, PRAMBON, TUGU</t>
   </si>
   <si>
+    <t>249.</t>
+  </si>
+  <si>
     <t>UD WARJITO</t>
   </si>
   <si>
     <t>WARJITO</t>
   </si>
   <si>
     <t>KEL. SUMBERGEDONG</t>
   </si>
   <si>
+    <t>250.</t>
+  </si>
+  <si>
     <t>OYE</t>
   </si>
   <si>
+    <t>251.</t>
+  </si>
+  <si>
     <t>IMAM SAFII</t>
   </si>
   <si>
     <t>RT 07, RW 03, SALAMREJO, KARANGAN</t>
   </si>
   <si>
+    <t>252.</t>
+  </si>
+  <si>
     <t>UD. BAMBU INDAH</t>
   </si>
   <si>
     <t>SUKATNO</t>
   </si>
   <si>
     <t>RT 18 RW 07 DS. WONOANTI</t>
   </si>
   <si>
     <t>WONOANTI</t>
   </si>
   <si>
+    <t>253.</t>
+  </si>
+  <si>
     <t>SUMBER ALAMINERATAMA</t>
   </si>
   <si>
     <t>MARJAN</t>
   </si>
   <si>
     <t>DS. BANJAR</t>
   </si>
   <si>
     <t>BANJAR</t>
   </si>
   <si>
+    <t>254.</t>
+  </si>
+  <si>
     <t>TIRTO IMOSO</t>
   </si>
   <si>
     <t>B. SUTOMO</t>
   </si>
   <si>
+    <t>255.</t>
+  </si>
+  <si>
     <t>TAMAN INDAH</t>
   </si>
   <si>
     <t>YUDIONO</t>
   </si>
   <si>
     <t>RT.07 RW.03 KEL. TAMANAN TRENGGALEK</t>
   </si>
   <si>
     <t>TAMANAN</t>
   </si>
   <si>
+    <t>256.</t>
+  </si>
+  <si>
     <t>BENGKEL LAS GENERASI</t>
   </si>
   <si>
     <t>SAMSUL MUARIF</t>
   </si>
   <si>
+    <t>257.</t>
+  </si>
+  <si>
+    <t>258.</t>
+  </si>
+  <si>
     <t>RADIAL</t>
   </si>
   <si>
     <t>SOLIKIN</t>
   </si>
   <si>
     <t>RT.10 RW.04 NGULANKULON POGALAN</t>
   </si>
   <si>
+    <t>259.</t>
+  </si>
+  <si>
     <t>BANYU URIP</t>
   </si>
   <si>
     <t>TONY SUBANDRIJONO</t>
   </si>
   <si>
     <t>JL. SUPRIYADI NO. 15 TRENGGALEK</t>
   </si>
   <si>
+    <t>260.</t>
+  </si>
+  <si>
     <t>GRIYATAMA</t>
   </si>
   <si>
     <t>EMA GIYONO</t>
   </si>
   <si>
     <t>RT.10 RW.02 KEL. TASIKMADU WATULIMO</t>
   </si>
   <si>
     <t>TASIKMADU</t>
   </si>
   <si>
+    <t>261.</t>
+  </si>
+  <si>
     <t>UD BERDIKARI</t>
   </si>
   <si>
     <t>MUKIDI</t>
   </si>
   <si>
     <t xml:space="preserve">RT 31 /RW 08 </t>
   </si>
   <si>
+    <t>262.</t>
+  </si>
+  <si>
     <t>MARYATUN</t>
   </si>
   <si>
     <t>RT 09, RW 03, JAJAR, GANDUSARI</t>
   </si>
   <si>
     <t>JAJAR</t>
   </si>
   <si>
+    <t>263.</t>
+  </si>
+  <si>
     <t>PANJI NUSANTARA</t>
   </si>
   <si>
     <t>SURAYA</t>
   </si>
   <si>
     <t>RT.05 RW.02 DS. TUMPUK TUGU</t>
   </si>
   <si>
+    <t>264.</t>
+  </si>
+  <si>
     <t>UD TIGA BINTANG GYPSUM</t>
   </si>
   <si>
     <t>PRIYAMBODO</t>
   </si>
   <si>
     <t>RT 17 RW 05 KEL. SUMBERGEDONG</t>
   </si>
   <si>
+    <t>265.</t>
+  </si>
+  <si>
     <t>UD MANTALIA</t>
   </si>
   <si>
     <t>MUHAROR</t>
   </si>
   <si>
     <t>RT 05 RW 02 DESA KAMULAN</t>
   </si>
   <si>
+    <t>266.</t>
+  </si>
+  <si>
     <t>RIMBA JATI</t>
   </si>
   <si>
     <t>LILIK HARIYANI</t>
   </si>
   <si>
     <t>RT.06 RW.02</t>
   </si>
   <si>
     <t>REJOWINANGUN</t>
   </si>
   <si>
+    <t>267.</t>
+  </si>
+  <si>
     <t>SUGENG MUJIONO</t>
   </si>
   <si>
     <t>DS.SUMBER</t>
   </si>
   <si>
     <t>SUMBER</t>
   </si>
   <si>
+    <t>268.</t>
+  </si>
+  <si>
     <t>JASACO PUTRA</t>
   </si>
   <si>
     <t>AGUS SUYADI</t>
   </si>
   <si>
+    <t>269.</t>
+  </si>
+  <si>
     <t>KERIPIK TEMPE PAK SADI</t>
   </si>
   <si>
     <t>SUHADI</t>
   </si>
   <si>
     <t>JL. MAYJEND SUNGKONO NO.111 TAMANAN</t>
   </si>
   <si>
+    <t>270.</t>
+  </si>
+  <si>
     <t>REJEKI LANCAR</t>
   </si>
   <si>
     <t>PAINAH</t>
   </si>
   <si>
     <t>RT.18 RW.08 DS. SUGIHAN</t>
   </si>
   <si>
     <t>SUGIHAN</t>
   </si>
   <si>
+    <t>271.</t>
+  </si>
+  <si>
     <t>FIA</t>
   </si>
   <si>
     <t>MARJUQI</t>
   </si>
   <si>
     <t>RT 06, RW 03, SUGIHAN, KAMPAK</t>
   </si>
   <si>
+    <t>272.</t>
+  </si>
+  <si>
     <t>MAYONG</t>
   </si>
   <si>
     <t>SUGITO</t>
   </si>
   <si>
+    <t>273.</t>
+  </si>
+  <si>
     <t>CARAKA AGRO GEMILANG</t>
   </si>
   <si>
     <t>AGUNG WINARTO</t>
   </si>
   <si>
     <t>RT 19, RW 04, KARANGSUKO, TRENGGALEK</t>
   </si>
   <si>
+    <t>274.</t>
+  </si>
+  <si>
+    <t>275.</t>
+  </si>
+  <si>
     <t>ABDUL SOMAD</t>
   </si>
   <si>
+    <t>276.</t>
+  </si>
+  <si>
     <t>UD LESTARI</t>
   </si>
   <si>
     <t>TARNO</t>
   </si>
   <si>
     <t>RT 14,RW 04 DESA NGLONGSOR</t>
   </si>
   <si>
+    <t>277.</t>
+  </si>
+  <si>
     <t>ALFIN PUTRA</t>
   </si>
   <si>
     <t>IMAM EFENDI</t>
   </si>
   <si>
     <t>RT.02 RW.01 DS. KARANGAN KARANGAN</t>
   </si>
   <si>
+    <t>278.</t>
+  </si>
+  <si>
     <t>TIARA</t>
   </si>
   <si>
     <t>SUHARIYANTO</t>
   </si>
   <si>
     <t>RT.19 RW.07 NGETAL POGALAN</t>
   </si>
   <si>
+    <t>279.</t>
+  </si>
+  <si>
     <t>TAHU TRISNO</t>
   </si>
   <si>
     <t>SUTRISNO</t>
   </si>
   <si>
     <t>DS. NGLONGSOR</t>
   </si>
   <si>
+    <t>280.</t>
+  </si>
+  <si>
     <t>AL KAUTSAR</t>
   </si>
   <si>
     <t>WAHYU SUNGKO WATI</t>
   </si>
   <si>
+    <t>281.</t>
+  </si>
+  <si>
     <t>MERDEKA</t>
   </si>
   <si>
     <t>SUKAMTO</t>
   </si>
   <si>
     <t>RT.01 RW.01 DS. NGETAL POGALAN</t>
   </si>
   <si>
+    <t>282.</t>
+  </si>
+  <si>
     <t>SINAR PURNAMA</t>
   </si>
   <si>
     <t>MUGIONO</t>
   </si>
   <si>
     <t>SUMBER, KARANGAN</t>
   </si>
   <si>
+    <t>283.</t>
+  </si>
+  <si>
     <t>DIANA FURNITURE</t>
   </si>
   <si>
     <t>RT 24 /RW 09 DESA WONOANTI</t>
   </si>
   <si>
+    <t>284.</t>
+  </si>
+  <si>
     <t>LEGO WIBOWO</t>
   </si>
   <si>
     <t>RIYANTO</t>
   </si>
   <si>
     <t>DS.KARANGAN</t>
   </si>
   <si>
+    <t>285.</t>
+  </si>
+  <si>
     <t>SANTIKA</t>
   </si>
   <si>
     <t>SUHARYANTO</t>
   </si>
   <si>
     <t>RT 04, RW 02, SALAMREJO, KARANGAN</t>
   </si>
   <si>
+    <t>286.</t>
+  </si>
+  <si>
     <t>PUTRAJAYA</t>
   </si>
   <si>
     <t xml:space="preserve">JL.MT.HARJONO </t>
   </si>
   <si>
+    <t>287.</t>
+  </si>
+  <si>
     <t>KARYA USAHA</t>
   </si>
   <si>
     <t>BEDJAN</t>
   </si>
   <si>
     <t>RT 08, RW 02, MUNJUNGAN</t>
   </si>
   <si>
+    <t>288.</t>
+  </si>
+  <si>
     <t xml:space="preserve">SEJAHTERA </t>
   </si>
   <si>
     <t>RT.07 RW.02 DS. GADOR DURENAN</t>
   </si>
   <si>
+    <t>289.</t>
+  </si>
+  <si>
     <t>RIMAS COLLECTION</t>
   </si>
   <si>
     <t>MAMIN</t>
   </si>
   <si>
     <t>PERUM TAMAN AGUNG PERMAI F.8</t>
   </si>
   <si>
+    <t>290.</t>
+  </si>
+  <si>
     <t>CV. BANGUN CITRA ABADI</t>
   </si>
   <si>
     <t>JOKO BAGUS SUJOTO</t>
   </si>
   <si>
     <t>JL. MANGUN SARKORO 63, TRENGGALEK</t>
   </si>
   <si>
+    <t>291.</t>
+  </si>
+  <si>
     <t>UD. BAROKAH PUTRA KEDIRI</t>
   </si>
   <si>
     <t>M.PRASETYO</t>
   </si>
   <si>
     <t>RT 02, RW 01, SAMBIREJO, TRENGGALEK</t>
   </si>
   <si>
+    <t>292.</t>
+  </si>
+  <si>
     <t>WHIKA</t>
   </si>
   <si>
     <t>WINARTO</t>
   </si>
   <si>
     <t xml:space="preserve">JL. DIPONEGORO GG. GADUNG MLATI 24, </t>
   </si>
   <si>
+    <t>293.</t>
+  </si>
+  <si>
     <t>ANDIKA</t>
   </si>
   <si>
     <t>KUSRONI</t>
   </si>
   <si>
     <t>RT 11 RW 04 DS. NGADIREJO</t>
   </si>
   <si>
     <t>NGADIREJO</t>
   </si>
   <si>
+    <t>294.</t>
+  </si>
+  <si>
     <t>MURYANTO</t>
   </si>
   <si>
     <t>RT 05, RW 02, WINONG, TUGU</t>
   </si>
   <si>
     <t>WINONG</t>
   </si>
   <si>
+    <t>295.</t>
+  </si>
+  <si>
     <t>MULYA INDAH</t>
   </si>
   <si>
     <t>MOH.ELYAS</t>
   </si>
   <si>
     <t>RT.20 RW.07 DS. NGETAL POGALAN</t>
   </si>
   <si>
     <t xml:space="preserve">NGETAL </t>
   </si>
   <si>
+    <t>296.</t>
+  </si>
+  <si>
     <t>CV. KARYA BERSAMA</t>
   </si>
   <si>
     <t>RIDWAN</t>
   </si>
   <si>
     <t>RT 21, RW 05, NGLONGSOR, TUGU</t>
   </si>
   <si>
+    <t>297.</t>
+  </si>
+  <si>
     <t>SUWANDO</t>
   </si>
   <si>
     <t>RT 20 RW 06 DESA KERTOSONO</t>
   </si>
   <si>
     <t>KERTOSONO</t>
   </si>
   <si>
+    <t>298.</t>
+  </si>
+  <si>
     <t>PRAYOGO</t>
   </si>
   <si>
     <t>JALI HADI PURNOMO</t>
   </si>
   <si>
     <t>RT.11 RW.02 DS. PRAMBON TUGU</t>
   </si>
   <si>
+    <t>299.</t>
+  </si>
+  <si>
     <t>SETIA BARU</t>
   </si>
   <si>
     <t>ZAINI BIN SAILAN</t>
   </si>
   <si>
     <t>RT.04 RW.02 PANGGUNGSARI DURENAN</t>
   </si>
   <si>
     <t>PANGGUNGSARI</t>
   </si>
   <si>
+    <t>300.</t>
+  </si>
+  <si>
     <t>WISNUTAMA</t>
   </si>
   <si>
     <t>WIYAMA</t>
   </si>
   <si>
     <t>RT 12, RW 05, SURUH</t>
   </si>
   <si>
+    <t>301.</t>
+  </si>
+  <si>
     <t>JAYA   MAKMUR</t>
   </si>
   <si>
     <t>SUKARNI</t>
   </si>
   <si>
     <t>SENDEN</t>
   </si>
   <si>
+    <t>302.</t>
+  </si>
+  <si>
     <t>SUGIARTO</t>
   </si>
   <si>
     <t>D.KARANGSOKO</t>
   </si>
   <si>
+    <t>303.</t>
+  </si>
+  <si>
     <t>INTIRASA</t>
   </si>
   <si>
     <t>KAJUME NINGSIH</t>
   </si>
   <si>
+    <t>304.</t>
+  </si>
+  <si>
     <t>MU'AWANAH</t>
   </si>
   <si>
     <t>K. MAKSUM</t>
   </si>
   <si>
     <t>RT 26, RW 10, JOMBOK, PULE</t>
   </si>
   <si>
     <t>JOMBOK</t>
   </si>
   <si>
+    <t>305.</t>
+  </si>
+  <si>
     <t>RAHARDJO</t>
   </si>
   <si>
     <t>GITO  SEWOKO</t>
   </si>
   <si>
+    <t>306.</t>
+  </si>
+  <si>
     <t>PANGESTU IBU</t>
   </si>
   <si>
     <t>SUBHAN MALIKI</t>
   </si>
   <si>
     <t>RT.22 RW.04 DS. KAMULAN DURENAN</t>
   </si>
   <si>
+    <t>307.</t>
+  </si>
+  <si>
     <t>USAHA MANDIRI</t>
   </si>
   <si>
     <t>SUPARDIS</t>
   </si>
   <si>
     <t>RT 21, RW 08, JOMBOK, PULE</t>
   </si>
   <si>
+    <t>308.</t>
+  </si>
+  <si>
     <t>JATI MAKMUR</t>
   </si>
   <si>
     <t>ANDI FATKHUL AZIS</t>
   </si>
   <si>
     <t>RT 35, RW 14, JOMBOK, PULE</t>
   </si>
   <si>
+    <t>309.</t>
+  </si>
+  <si>
     <t>INDAH ALUMINIUM</t>
   </si>
   <si>
     <t>SUKIRMAN</t>
   </si>
   <si>
     <t>RT.20 RW.01 JL. PAHLAWAN NO. 2</t>
   </si>
   <si>
+    <t>310.</t>
+  </si>
+  <si>
     <t>DENDIS BAKERY</t>
   </si>
   <si>
     <t>DENOK SUPARTI</t>
   </si>
   <si>
     <t>RT 15, RW 02, TASIKMADU, WATULIMO</t>
   </si>
   <si>
+    <t>311.</t>
+  </si>
+  <si>
     <t>UD. MITRA UNDAGI</t>
   </si>
   <si>
     <t>WAHYU SUWOYO</t>
   </si>
   <si>
     <t>RT 18/RW 07 DESA KENDALREJO</t>
   </si>
   <si>
     <t>KENDALREJO</t>
   </si>
   <si>
+    <t>312.</t>
+  </si>
+  <si>
     <t>PR. WILLA STAR</t>
   </si>
   <si>
     <t>SUWITO</t>
   </si>
   <si>
     <t>14/05</t>
   </si>
   <si>
     <t>GEMBLEB</t>
   </si>
   <si>
+    <t>313.</t>
+  </si>
+  <si>
     <t>ARIEF JAYA</t>
   </si>
   <si>
     <t>SUMINTO</t>
   </si>
   <si>
     <t>RT 03, RW 01, GONDANG, TUGU</t>
   </si>
   <si>
+    <t>314.</t>
+  </si>
+  <si>
     <t>PG. SUWARNI</t>
   </si>
   <si>
     <t>RT 43, RW 21, SUKOREJO, GANDUSARI</t>
   </si>
   <si>
+    <t>315.</t>
+  </si>
+  <si>
     <t>MEUBEL KARISMA</t>
   </si>
   <si>
     <t>SUPARNI</t>
   </si>
   <si>
+    <t>316.</t>
+  </si>
+  <si>
     <t>RT 02, RW 01, KARANGAN</t>
   </si>
   <si>
+    <t>317.</t>
+  </si>
+  <si>
     <t>UD SALSABILA</t>
   </si>
   <si>
     <t>FIRMAN HADI</t>
   </si>
   <si>
     <t xml:space="preserve">RT 27 RW 04 DESA DURENAN  </t>
   </si>
   <si>
+    <t>318.</t>
+  </si>
+  <si>
     <t>UD RIMBA ABADI</t>
   </si>
   <si>
     <t>SADIR</t>
   </si>
   <si>
     <t>RT 19 RW 04 DS. BESUKI</t>
   </si>
   <si>
     <t>BESUKI</t>
   </si>
   <si>
+    <t>319.</t>
+  </si>
+  <si>
     <t>UD BATU AGUNG</t>
   </si>
   <si>
     <t>DENI PURNOMO</t>
   </si>
   <si>
     <t>RT 05 RW 02 DS.GANDUSARI</t>
   </si>
   <si>
+    <t>320.</t>
+  </si>
+  <si>
     <t>UD RONGGO JATI</t>
   </si>
   <si>
     <t>PURNOMO EFENDI</t>
   </si>
   <si>
     <t xml:space="preserve">DS. JAJAR RT 11/03 </t>
   </si>
   <si>
+    <t>321.</t>
+  </si>
+  <si>
     <t>UD JAYA MULYA</t>
   </si>
   <si>
     <t xml:space="preserve">RT 20 RW 06 DESA KERTOSONO </t>
   </si>
   <si>
+    <t>322.</t>
+  </si>
+  <si>
     <t>UD BUKIT LESTARI</t>
   </si>
   <si>
     <t>SUWANTO</t>
   </si>
   <si>
     <t>RT 08 RW 03 DESA SLAWE</t>
   </si>
   <si>
     <t>SLAWE</t>
   </si>
   <si>
+    <t>323.</t>
+  </si>
+  <si>
     <t>UD LANGGENG</t>
   </si>
   <si>
     <t>SAMSUL HIDAYAT</t>
   </si>
   <si>
     <t>RT 24 RW 05</t>
   </si>
   <si>
+    <t>324.</t>
+  </si>
+  <si>
     <t>CV CAHAYA SEJAHTERA</t>
   </si>
   <si>
     <t>M. ROMADLON</t>
   </si>
   <si>
     <t>RT 19 RW 08</t>
   </si>
   <si>
+    <t>325.</t>
+  </si>
+  <si>
     <t>UD KAYU INDAH LESTARI</t>
   </si>
   <si>
     <t>EDY SUPRAPTO</t>
   </si>
   <si>
     <t>RT 16 RW 04 DESA DONGKO</t>
   </si>
   <si>
+    <t>326.</t>
+  </si>
+  <si>
     <t>CV. MULTI PERDANA</t>
   </si>
   <si>
     <t>SUBAGYO WAHYUONO</t>
   </si>
   <si>
     <t>JL. HIDAYATULLAH NO. 32</t>
   </si>
   <si>
+    <t>327.</t>
+  </si>
+  <si>
     <t>UD KELAPA ABADI</t>
   </si>
   <si>
     <t>SUPARLAN</t>
   </si>
   <si>
     <t>DS. BANGUN  RT 25 RW 02</t>
   </si>
   <si>
     <t>BANGUN</t>
   </si>
   <si>
+    <t>328.</t>
+  </si>
+  <si>
     <t>CV. KAYUMAS SEJAHTERA</t>
   </si>
   <si>
     <t>DJOKO HANDONO</t>
   </si>
   <si>
     <t>RT 36</t>
   </si>
   <si>
+    <t>329.</t>
+  </si>
+  <si>
     <t>SIDOMUKTI</t>
   </si>
   <si>
     <t>SUMARKAH</t>
   </si>
   <si>
     <t>RT 32 RW 09</t>
   </si>
   <si>
     <t>SUMBERINGIN</t>
   </si>
   <si>
+    <t>330.</t>
+  </si>
+  <si>
     <t xml:space="preserve">MEUBEL SENGON JAYA </t>
   </si>
   <si>
     <t>SEMI</t>
   </si>
   <si>
     <t>RT 02 RW 01 DS. KARANG REJO</t>
   </si>
   <si>
     <t>KARANGREJO</t>
   </si>
   <si>
+    <t>331.</t>
+  </si>
+  <si>
     <t>CV KARYA ABADI</t>
   </si>
   <si>
     <t>SITI HIDAYAH</t>
   </si>
   <si>
     <t>RT 04 RW 07 KEL. SUMBERGEDONG</t>
   </si>
   <si>
+    <t>332.</t>
+  </si>
+  <si>
     <t>UD KARTIKA</t>
   </si>
   <si>
     <t>RT 09 RW 03 DS. GANDUSARI</t>
   </si>
   <si>
+    <t>333.</t>
+  </si>
+  <si>
     <t>MEUBEL PURNAMA KARYA</t>
   </si>
   <si>
     <t>LILIK UMIATI</t>
   </si>
   <si>
     <t>RT/RW 03/01 KELURAHAN KELUTAN</t>
   </si>
   <si>
+    <t>334.</t>
+  </si>
+  <si>
     <t>BETON AGUNG</t>
   </si>
   <si>
     <t>MUJITO</t>
   </si>
   <si>
     <t>RT.04 RW.02 DS. BENDOREJO POGALAN</t>
   </si>
   <si>
+    <t>335.</t>
+  </si>
+  <si>
     <t>SURYA INDAH GYPSUM</t>
   </si>
   <si>
     <t>SITI SUWAIBAH</t>
   </si>
   <si>
     <t>RT 12 RW 01</t>
   </si>
   <si>
     <t>JATIPRAHU</t>
   </si>
   <si>
+    <t>336.</t>
+  </si>
+  <si>
     <t>MITRA JAYA</t>
   </si>
   <si>
     <t>KARYONO</t>
   </si>
   <si>
     <t>RT.05 RW.02 SAWAHAN WATULIMO</t>
   </si>
   <si>
     <t>SAWAHAN</t>
   </si>
   <si>
+    <t>337.</t>
+  </si>
+  <si>
     <t>JATI ASIH</t>
   </si>
   <si>
     <t>SUDIRNANTO</t>
   </si>
   <si>
     <t>RT 02, RW 01, NGLONGSOR, TUGU</t>
   </si>
   <si>
+    <t>338.</t>
+  </si>
+  <si>
     <t>DAS</t>
   </si>
   <si>
     <t>ACHMAD MUDOFI</t>
   </si>
   <si>
     <t>RT.20 RW.06 KEL.SUMBERGEDONG</t>
   </si>
   <si>
+    <t>339.</t>
+  </si>
+  <si>
     <t>WINATA KARYA</t>
   </si>
   <si>
     <t>EDI PURNOMO</t>
   </si>
   <si>
     <t>RT 01, RW 01, DERMOSARI TUGU</t>
   </si>
   <si>
     <t>DERMOSARI</t>
   </si>
   <si>
+    <t>340.</t>
+  </si>
+  <si>
     <t>IMAM SYAFI'I</t>
   </si>
   <si>
     <t>RT 07, RW 02, NGULUNGKULON</t>
   </si>
   <si>
     <t>NGULUNG KULON</t>
   </si>
   <si>
+    <t>341.</t>
+  </si>
+  <si>
     <t>BANGUN JAYA</t>
   </si>
   <si>
     <t>MASHUDI</t>
   </si>
   <si>
     <t>RT 37, RW 19, PULE</t>
   </si>
   <si>
+    <t>342.</t>
+  </si>
+  <si>
     <t>LARAS</t>
   </si>
   <si>
     <t>MOCH. ARIFIN</t>
   </si>
   <si>
     <t>RT.01 RW.01 DS.SAMBIREJO TRENGGALEK</t>
   </si>
   <si>
+    <t>343.</t>
+  </si>
+  <si>
     <t>UD BUDI JAYA</t>
   </si>
   <si>
     <t>KARNOTO</t>
   </si>
   <si>
+    <t>344.</t>
+  </si>
+  <si>
     <t>DWI BAKTI</t>
   </si>
   <si>
     <t>HARIONO</t>
   </si>
   <si>
     <t>RT 06, RW 03, SUKOREJO, TUGU</t>
   </si>
   <si>
+    <t>345.</t>
+  </si>
+  <si>
     <t>BENGKEL LAS 'MAJU BERSAMA'</t>
   </si>
   <si>
     <t>IMAM MUKSIM</t>
   </si>
   <si>
     <t>13/03</t>
   </si>
   <si>
+    <t>346.</t>
+  </si>
+  <si>
     <t>UD SUMBER REJEKI</t>
   </si>
   <si>
     <t>MUJIAT</t>
   </si>
   <si>
     <t>RT 11 RW 04 DESA PARAKAN</t>
   </si>
   <si>
     <t>PARAKAN</t>
   </si>
   <si>
+    <t>347.</t>
+  </si>
+  <si>
     <t>ARISCO</t>
   </si>
   <si>
     <t>M.HARI SANTOSA</t>
   </si>
   <si>
     <t>RT 03 RW 01</t>
   </si>
   <si>
+    <t>348.</t>
+  </si>
+  <si>
     <t>MAKMUR JAYA</t>
   </si>
   <si>
     <t>SAMELAN</t>
   </si>
   <si>
+    <t>349.</t>
+  </si>
+  <si>
     <t>UD. GENTENG WICAKSONO</t>
   </si>
   <si>
     <t>UCIK SARWATI</t>
   </si>
   <si>
     <t xml:space="preserve">04/01 </t>
   </si>
   <si>
+    <t>350.</t>
+  </si>
+  <si>
     <t>KUSUMA</t>
   </si>
   <si>
     <t>SUYOTO</t>
   </si>
   <si>
     <t>RT 11, RW 03, KARANGAN</t>
   </si>
   <si>
+    <t>351.</t>
+  </si>
+  <si>
     <t>SEMPULUR HANDAYANI</t>
   </si>
   <si>
     <t>NGISOMUDIN</t>
   </si>
   <si>
     <t>RT.08 RW.02 DS. BARUHARJO GANDUSARI</t>
   </si>
   <si>
     <t>KERJO</t>
   </si>
   <si>
+    <t>352.</t>
+  </si>
+  <si>
     <t>MAHA RAYA</t>
   </si>
   <si>
     <t>DRS.ENDRO SUPRA YITNO</t>
   </si>
   <si>
     <t>MT.HARJONO NO.</t>
   </si>
   <si>
+    <t>353.</t>
+  </si>
+  <si>
     <t>TITIAN ILMU OFSET</t>
   </si>
   <si>
     <t>RUSDIANSYAH ALI IDRUS</t>
   </si>
   <si>
     <t>RT 21, RW 07, NGETAL, POGALAN</t>
   </si>
   <si>
+    <t>354.</t>
+  </si>
+  <si>
     <t>REZA</t>
   </si>
   <si>
     <t>TOMY SUMARNI</t>
   </si>
   <si>
+    <t>355.</t>
+  </si>
+  <si>
     <t>UD MEBEL MEGAH</t>
   </si>
   <si>
     <t>BUDI SANTOSO</t>
   </si>
   <si>
     <t>RT 06, DS NGLONGSOR</t>
   </si>
   <si>
+    <t>356.</t>
+  </si>
+  <si>
     <t>DAHLAN</t>
   </si>
   <si>
     <t>RT 05, RW 02, JATIPRAHU, KARANGAN</t>
   </si>
   <si>
+    <t>357.</t>
+  </si>
+  <si>
     <t>UD. MANDALA RISKY</t>
   </si>
   <si>
     <t>ASHARUDIN</t>
   </si>
   <si>
     <t>RT.01 RW.01</t>
   </si>
   <si>
     <t>CRAKEN</t>
   </si>
   <si>
+    <t>358.</t>
+  </si>
+  <si>
     <t>BARITO MUDA</t>
   </si>
   <si>
     <t>PRIAMBODO</t>
   </si>
   <si>
     <t>WONOCOYO</t>
   </si>
   <si>
+    <t>359.</t>
+  </si>
+  <si>
     <t>UD KEMBAR RESTU MULIA</t>
   </si>
   <si>
     <t>SABARIYADI</t>
   </si>
   <si>
     <t>RT 06, RW 01</t>
   </si>
   <si>
     <t>KARANGANYAR</t>
   </si>
   <si>
+    <t>360.</t>
+  </si>
+  <si>
     <t>UD BUMI JAYA</t>
   </si>
   <si>
     <t>MARYANI</t>
   </si>
   <si>
     <t>RT 04 RW 01</t>
   </si>
   <si>
+    <t>361.</t>
+  </si>
+  <si>
     <t>PR. HM. JEMBATAN ARUM</t>
   </si>
   <si>
     <t>MASTUR</t>
   </si>
   <si>
     <t xml:space="preserve">RT. 09/RW. 03 </t>
   </si>
   <si>
+    <t>362.</t>
+  </si>
+  <si>
     <t>UD. "RAHAYU "</t>
   </si>
   <si>
     <t>RT. 07 RW. 02</t>
   </si>
   <si>
+    <t>363.</t>
+  </si>
+  <si>
     <t>TRESNA</t>
   </si>
   <si>
     <t>MOENIB</t>
   </si>
   <si>
     <t>JL. PROF. DR. HAMKA 2 C, TRENGGALEK</t>
   </si>
   <si>
+    <t>364.</t>
+  </si>
+  <si>
     <t>EMBA BOY</t>
   </si>
   <si>
     <t>ABDUL ROSYD</t>
   </si>
   <si>
     <t>RT. 01 RW.01 DS. WONOKERTO SURUH</t>
   </si>
   <si>
     <t>WONOKERTO</t>
   </si>
   <si>
+    <t>365.</t>
+  </si>
+  <si>
     <t>YULIA</t>
   </si>
   <si>
     <t>HARYANTO</t>
   </si>
   <si>
     <t>RT.21 RW.09 DS. SALAMREJO</t>
   </si>
   <si>
+    <t>366.</t>
+  </si>
+  <si>
     <t>SINAR SETIA ABADI</t>
   </si>
   <si>
     <t>HERU UTOMO</t>
   </si>
   <si>
     <t>JL. P. SUDIRMAN NO. 8 TRENGGALEK</t>
   </si>
   <si>
+    <t>367.</t>
+  </si>
+  <si>
     <t>CV BOSALI</t>
   </si>
   <si>
     <t>JL. COKROAMINOTO TRENGGALEK</t>
   </si>
   <si>
+    <t>368.</t>
+  </si>
+  <si>
     <t>INDAH SARI</t>
   </si>
   <si>
     <t>SUPARYO</t>
   </si>
   <si>
     <t>RT 01, RW 01, NGADIRENGGO, POGALAN</t>
   </si>
   <si>
     <t>NGADIRENGGO</t>
   </si>
   <si>
+    <t>369.</t>
+  </si>
+  <si>
     <t>PR. ALAMI</t>
   </si>
   <si>
     <t>H. SUKADJI AM</t>
   </si>
   <si>
     <t>RT.32 RW.10 DS.GANDUSARI, GANDUSARI</t>
   </si>
   <si>
+    <t>370.</t>
+  </si>
+  <si>
     <t>UD AMIN JAYA</t>
   </si>
   <si>
     <t>SUDARTO</t>
   </si>
   <si>
     <t>RT 20 RW 06</t>
   </si>
   <si>
     <t>NGADISUKO</t>
   </si>
   <si>
+    <t>371.</t>
+  </si>
+  <si>
     <t>UD MEBEL MAKMUR</t>
   </si>
   <si>
     <t>RT 09 RW 03 SURONDAKAN</t>
   </si>
   <si>
+    <t>372.</t>
+  </si>
+  <si>
     <t>ALSI MULIA CIPTA</t>
   </si>
   <si>
     <t>WARDI</t>
   </si>
   <si>
     <t>RT 05/RW 03 DESA DURENAN</t>
   </si>
   <si>
+    <t>373.</t>
+  </si>
+  <si>
     <t>UD TUNAS KARYA MUDA</t>
   </si>
   <si>
     <t>SARJUNI</t>
   </si>
   <si>
     <t>RT 45 RW 18 DESA JOMBOK</t>
   </si>
   <si>
+    <t>374.</t>
+  </si>
+  <si>
     <t>UD TRI JAYA MULYA</t>
   </si>
   <si>
     <t>SUPARMAN</t>
   </si>
   <si>
     <t>RT.13 RW.03</t>
   </si>
   <si>
+    <t>375.</t>
+  </si>
+  <si>
     <t>UD SENGON ABADI</t>
   </si>
   <si>
     <t>PURYONO</t>
   </si>
   <si>
     <t xml:space="preserve">RT 70 RW 04 DONGKO </t>
   </si>
   <si>
+    <t>376.</t>
+  </si>
+  <si>
     <t>CV MUTIARA WOOD 87</t>
   </si>
   <si>
     <t>TOTOK SUGIARTO</t>
   </si>
   <si>
     <t>RT 03 /RW 01 DESA KARANGREJO</t>
   </si>
   <si>
+    <t>377.</t>
+  </si>
+  <si>
     <t>PR. TIGSER GL</t>
   </si>
   <si>
     <t>PARLAN</t>
   </si>
   <si>
     <t>RT 04/RW 02 DESA JATIPRAHU</t>
   </si>
   <si>
+    <t>378.</t>
+  </si>
+  <si>
     <t>NILAM SARI</t>
   </si>
   <si>
     <t>SAIDI RIDWAN</t>
   </si>
   <si>
     <t>RT 09 RW 02 DESA PAKEL</t>
   </si>
   <si>
     <t>PAKEL</t>
   </si>
   <si>
+    <t>379.</t>
+  </si>
+  <si>
     <t>UD "MAKMUR JAYA"</t>
   </si>
   <si>
     <t>SUGITO, SPD</t>
   </si>
   <si>
     <t>RT 12 RW 03</t>
   </si>
   <si>
     <t>DS SEBO</t>
   </si>
   <si>
+    <t>380.</t>
+  </si>
+  <si>
     <t>UD "PUTRI TUNGGAL"</t>
   </si>
   <si>
     <t>MUJANI</t>
   </si>
   <si>
     <t>RT 18 RW 03</t>
   </si>
   <si>
     <t>DS BANGUN</t>
   </si>
   <si>
+    <t>381.</t>
+  </si>
+  <si>
     <t>BUDI MULYA</t>
   </si>
   <si>
     <t>RT 22, RW 10, SUKOWETAN, KARANGAN</t>
   </si>
   <si>
+    <t>382.</t>
+  </si>
+  <si>
     <t>UD. "TUNGGAK JATI"</t>
   </si>
   <si>
     <t>TUHU PRASETYO</t>
   </si>
   <si>
     <t>RT. 22 RW. 09</t>
   </si>
   <si>
+    <t>383.</t>
+  </si>
+  <si>
     <t>BENGKEL LAS REMAJA</t>
   </si>
   <si>
     <t>DONO RIYANTO</t>
   </si>
   <si>
     <t>07/03</t>
   </si>
   <si>
+    <t>384.</t>
+  </si>
+  <si>
+    <t>385.</t>
+  </si>
+  <si>
     <t>UD RAHMA MEUBEL</t>
   </si>
   <si>
     <t>SARWANTO</t>
   </si>
   <si>
     <t xml:space="preserve">02/01 </t>
   </si>
   <si>
     <t xml:space="preserve">PRINGAPUS </t>
   </si>
   <si>
+    <t>386.</t>
+  </si>
+  <si>
     <t>CV RARA</t>
   </si>
   <si>
     <t>ABD. MU'ID</t>
   </si>
   <si>
     <t>11/03</t>
   </si>
   <si>
+    <t>387.</t>
+  </si>
+  <si>
     <t>UD NILAM SARI</t>
   </si>
   <si>
     <t>WASITO</t>
   </si>
   <si>
     <t>RT.17 RW.06</t>
   </si>
   <si>
     <t>KARANGGANDU</t>
   </si>
   <si>
+    <t>388.</t>
+  </si>
+  <si>
     <t>UD WIYATA MANDALA</t>
   </si>
   <si>
     <t>SAMUGI</t>
   </si>
   <si>
     <t>RT 11 RW 02</t>
   </si>
   <si>
     <t>NGADIMULYO</t>
   </si>
   <si>
+    <t>389.</t>
+  </si>
+  <si>
     <t>BINA MITRA WAHANA</t>
   </si>
   <si>
     <t>MUKITUNG</t>
   </si>
   <si>
     <t>RT 13 RW 08 DESA BOGORAN</t>
   </si>
   <si>
+    <t>390.</t>
+  </si>
+  <si>
     <t>UD "CAMPURSARI"</t>
   </si>
   <si>
     <t>SUMARDI</t>
   </si>
   <si>
     <t>RT 20</t>
   </si>
   <si>
     <t>DS. WONOREJO</t>
   </si>
   <si>
+    <t>391.</t>
+  </si>
+  <si>
     <t>SITI SARI</t>
   </si>
   <si>
     <t>ABDULLAH SAHON</t>
   </si>
   <si>
     <t>RT 06, RW 03, SUKOREJO, GANDUSARI</t>
   </si>
   <si>
+    <t>392.</t>
+  </si>
+  <si>
     <t>JATISONO</t>
   </si>
   <si>
     <t>MUSRIANTO</t>
   </si>
   <si>
     <t>JL. KHAIRIL ANWAR NO. 35, TRENGGALEK</t>
   </si>
   <si>
+    <t>393.</t>
+  </si>
+  <si>
     <t>DUTA USAHA</t>
   </si>
   <si>
     <t>HADI SUTIKNO</t>
   </si>
   <si>
     <t>RT.21 RW.07 DS. NGETAL POGALAN</t>
   </si>
   <si>
+    <t>394.</t>
+  </si>
+  <si>
     <t>UD BANGUN ALAM</t>
   </si>
   <si>
     <t>SUNOTO</t>
   </si>
   <si>
     <t>RT 36 RW 06 DESA NGLEBENG</t>
   </si>
   <si>
+    <t>395.</t>
+  </si>
+  <si>
     <t>FITHROH</t>
   </si>
   <si>
     <t>RT.11 RW.02 DS.KAMULAN DURENAN</t>
   </si>
   <si>
+    <t>396.</t>
+  </si>
+  <si>
     <t>BINTANG MANDIRI</t>
   </si>
   <si>
     <t>NORMAN</t>
   </si>
   <si>
     <t>RT 13, RW 04, WONOREJO, GANDUSARI</t>
   </si>
   <si>
+    <t>397.</t>
+  </si>
+  <si>
     <t>UD DWI PUTRA</t>
   </si>
   <si>
     <t>ADI SUWITO</t>
   </si>
   <si>
     <t>RT 42 RW 11</t>
   </si>
   <si>
+    <t>398.</t>
+  </si>
+  <si>
     <t>UD TRENGGALEK LESTARI</t>
   </si>
   <si>
     <t>SAMUDI</t>
   </si>
   <si>
     <t xml:space="preserve">RT 13 RW 04 </t>
   </si>
   <si>
+    <t>399.</t>
+  </si>
+  <si>
     <t>UD "JAT-MA ABADI"</t>
   </si>
   <si>
     <t>SAJILAN</t>
   </si>
   <si>
     <t>RT 11</t>
   </si>
   <si>
+    <t>400.</t>
+  </si>
+  <si>
     <t>UD ARFINDO RAYA</t>
   </si>
   <si>
     <t>ARIF YULIANTO, ST</t>
   </si>
   <si>
     <t>RT 17</t>
   </si>
   <si>
     <t>DS. KARANGAN</t>
   </si>
   <si>
+    <t>401.</t>
+  </si>
+  <si>
     <t>UD REJO SRI LESTARI</t>
   </si>
   <si>
     <t>DASIRAN</t>
   </si>
   <si>
     <t>RT 05 RW 02</t>
   </si>
   <si>
+    <t>402.</t>
+  </si>
+  <si>
     <t>UD. "VULKANISIR BAN PERKASA"</t>
   </si>
   <si>
     <t>M MULYONO, H.</t>
   </si>
   <si>
     <t>RT. 11 RW. 07</t>
   </si>
   <si>
+    <t>403.</t>
+  </si>
+  <si>
     <t xml:space="preserve">RT. 20/RW. 06 </t>
   </si>
   <si>
+    <t>404.</t>
+  </si>
+  <si>
     <t>UD SENGON AGUNG PERSADA</t>
   </si>
   <si>
     <t>MISLAN</t>
   </si>
   <si>
     <t>RT 01 /RW 01 DESA MUNJUNGAN</t>
   </si>
   <si>
+    <t>405.</t>
+  </si>
+  <si>
     <t>PT MITRA MAKMUR ABADI FERTILIZER</t>
   </si>
   <si>
     <t>ENDAH SUSILOWATI</t>
   </si>
   <si>
     <t>RT 07 RW 02</t>
   </si>
   <si>
+    <t>406.</t>
+  </si>
+  <si>
     <t>UD. MERPATI EMAS</t>
   </si>
   <si>
     <t>PUJI YUWONO</t>
   </si>
   <si>
     <t xml:space="preserve">11/03 </t>
   </si>
   <si>
+    <t>407.</t>
+  </si>
+  <si>
     <t>UD HERLAMBANG TRIMEGA PERKASA</t>
   </si>
   <si>
     <t>HERI PURLINA</t>
   </si>
   <si>
     <t xml:space="preserve">13/05 </t>
   </si>
   <si>
+    <t>408.</t>
+  </si>
+  <si>
     <t>UD. MENARA BETON</t>
   </si>
   <si>
     <t>NURUDIN</t>
   </si>
   <si>
     <t>RT 21 RW 07</t>
   </si>
   <si>
+    <t>409.</t>
+  </si>
+  <si>
     <t>UD CIPTA KARYA ABADI</t>
   </si>
   <si>
     <t>DANG FUJIKA ARDIANSYAH</t>
   </si>
   <si>
     <t>RT 01 RW 01</t>
   </si>
   <si>
+    <t>410.</t>
+  </si>
+  <si>
     <t>UD. PULUT MAS</t>
   </si>
   <si>
     <t>TUMINGAN</t>
   </si>
   <si>
     <t xml:space="preserve">10/02 </t>
   </si>
   <si>
     <t>KARANGTURI</t>
   </si>
   <si>
+    <t>411.</t>
+  </si>
+  <si>
     <t>CV PUTRA LANGGENG MULYO</t>
   </si>
   <si>
     <t>14/04</t>
   </si>
   <si>
+    <t>412.</t>
+  </si>
+  <si>
     <t>MARGO JOYO</t>
   </si>
   <si>
     <t>HERI SUKANTO</t>
   </si>
   <si>
     <t>RT 15, RW 06, MARGOMULYO, WATULIMO</t>
   </si>
   <si>
+    <t>413.</t>
+  </si>
+  <si>
     <t>SARI BOGOR</t>
   </si>
   <si>
     <t>H. TUWUH SUPARDI</t>
   </si>
   <si>
     <t xml:space="preserve">DS. JAJAR </t>
   </si>
   <si>
+    <t>414.</t>
+  </si>
+  <si>
     <t>UD MITRA USAHA</t>
   </si>
   <si>
     <t>BANIMAN</t>
   </si>
   <si>
     <t>RT 16 RW 07 DESA NGRAYUNG</t>
   </si>
   <si>
+    <t>415.</t>
+  </si>
+  <si>
     <t>UD. RIMBA LESTARI</t>
   </si>
   <si>
     <t>SUNARI</t>
   </si>
   <si>
     <t>RT 10</t>
   </si>
   <si>
+    <t>416.</t>
+  </si>
+  <si>
     <t>SUMBER SONGO</t>
   </si>
   <si>
     <t>SUSIANI</t>
   </si>
   <si>
     <t>DS.WATUAGUNG</t>
   </si>
   <si>
+    <t>417.</t>
+  </si>
+  <si>
     <t>DONAL BAROKAH</t>
   </si>
   <si>
     <t>MUH. LUGIARTO</t>
   </si>
   <si>
     <t>RT 12, RW 04, PANGGUNGSARI, DURENAN</t>
   </si>
   <si>
+    <t>418.</t>
+  </si>
+  <si>
     <t>UD. PERMATA ALAM</t>
   </si>
   <si>
     <t>DIDIT SASONGKO</t>
   </si>
   <si>
+    <t>419.</t>
+  </si>
+  <si>
     <t>UD TIRTA BENING SUMBER ALAMI</t>
   </si>
   <si>
     <t>MADINU</t>
   </si>
   <si>
     <t xml:space="preserve">20/10 </t>
   </si>
   <si>
+    <t>420.</t>
+  </si>
+  <si>
     <t>CV KRAMA KARTA</t>
   </si>
   <si>
     <t>W. SUGIANTO</t>
   </si>
   <si>
     <t>RT 10 RW 3 DS. BENDOAGUNG</t>
   </si>
   <si>
+    <t>421.</t>
+  </si>
+  <si>
     <t>PAERAN</t>
   </si>
   <si>
     <t>RT 37, RW 07, DESA PULE</t>
   </si>
   <si>
+    <t>422.</t>
+  </si>
+  <si>
     <t>IDOLA</t>
   </si>
   <si>
     <t>ABDUL MUNGIT</t>
   </si>
   <si>
     <t>RT 03, RW 01, SALAMREJO, KARANGAN</t>
   </si>
   <si>
+    <t>423.</t>
+  </si>
+  <si>
     <t>UD ABADI SAKTI</t>
   </si>
   <si>
     <t>ROHMAT</t>
   </si>
   <si>
     <t>RT 19, RW 03, KAMULAN, DURENAN</t>
   </si>
   <si>
+    <t>424.</t>
+  </si>
+  <si>
+    <t>425.</t>
+  </si>
+  <si>
     <t>CV ROSO SEJATI</t>
   </si>
   <si>
     <t>TJATUR PRIJO LEKSONO,SH</t>
   </si>
   <si>
     <t>12/05</t>
   </si>
   <si>
+    <t>426.</t>
+  </si>
+  <si>
     <t>UD PUTRA MANDIRI</t>
   </si>
   <si>
     <t>UMAR KUAT</t>
   </si>
   <si>
     <t>03/ 01</t>
   </si>
   <si>
+    <t>427.</t>
+  </si>
+  <si>
     <t>UD GRIYA MODE &amp; CONVENTION</t>
   </si>
   <si>
     <t>SITI MARLENA</t>
   </si>
   <si>
     <t>RT  14/04</t>
   </si>
   <si>
+    <t>428.</t>
+  </si>
+  <si>
     <t>UD MULYO</t>
   </si>
   <si>
     <t>SOMO</t>
   </si>
   <si>
     <t>RT  17/04</t>
   </si>
   <si>
+    <t>429.</t>
+  </si>
+  <si>
     <t>PR SUKSES SEJAHTERA BERSAMA</t>
   </si>
   <si>
     <t>HENRY MORE TRICAHYONO</t>
   </si>
   <si>
     <t>RT 11/01</t>
   </si>
   <si>
+    <t>430.</t>
+  </si>
+  <si>
     <t>UD GENTENG WICAKSONO</t>
   </si>
   <si>
     <t>RT14/01</t>
   </si>
   <si>
+    <t>431.</t>
+  </si>
+  <si>
     <t>UD BETON AGUNG</t>
   </si>
   <si>
     <t>RT 04/02</t>
   </si>
   <si>
+    <t>432.</t>
+  </si>
+  <si>
     <t>UD MEBEL KITA JAYA</t>
   </si>
   <si>
     <t>RT 07/RW02</t>
   </si>
   <si>
+    <t>433.</t>
+  </si>
+  <si>
     <t>UD NAURA JAYA</t>
   </si>
   <si>
     <t>SYAIFUDIN</t>
   </si>
   <si>
+    <t>434.</t>
+  </si>
+  <si>
     <t>KAYANA</t>
   </si>
   <si>
     <t>NANANG ADI PRABOWO</t>
   </si>
   <si>
     <t>RT 15 RW 03</t>
   </si>
   <si>
+    <t>435.</t>
+  </si>
+  <si>
     <t>TRI LESTARI</t>
   </si>
   <si>
     <t>LISTINTARI</t>
   </si>
   <si>
     <t>RT 13  RW 04</t>
   </si>
   <si>
+    <t>436.</t>
+  </si>
+  <si>
     <t>UD MATAHARI</t>
   </si>
   <si>
     <t>AHMAD SHODIQ</t>
   </si>
   <si>
     <t>RT 04 RW 02</t>
   </si>
   <si>
+    <t>437.</t>
+  </si>
+  <si>
     <t>UD "LANGGENG JAYA"</t>
   </si>
   <si>
     <t>SARIJAN</t>
   </si>
   <si>
     <t>RT 03, RW 01</t>
   </si>
   <si>
     <t>DS PUCANGANAK</t>
   </si>
   <si>
+    <t>438.</t>
+  </si>
+  <si>
     <t>UD "LISYA"</t>
   </si>
   <si>
     <t>SAINI</t>
   </si>
   <si>
     <t>RT 06, RW 04</t>
   </si>
   <si>
     <t>DS DONGKO</t>
   </si>
   <si>
+    <t>439.</t>
+  </si>
+  <si>
     <t>UD GUMBREG JAYA</t>
   </si>
   <si>
     <t>GUGUH HARIYANTO</t>
   </si>
   <si>
+    <t>440.</t>
+  </si>
+  <si>
     <t>UD RAJAWALI</t>
   </si>
   <si>
     <t>ADI MULYONO</t>
   </si>
   <si>
     <t>RT 09 RW 04</t>
   </si>
   <si>
     <t>DS SENGON</t>
   </si>
   <si>
+    <t>441.</t>
+  </si>
+  <si>
     <t>DEWI PURNAMA</t>
   </si>
   <si>
     <t>INNE ERIKA PURNAMA, ST</t>
   </si>
   <si>
     <t>RT 03 RW 02</t>
   </si>
   <si>
+    <t>442.</t>
+  </si>
+  <si>
     <t>UD ANUGRAH ALAM</t>
   </si>
   <si>
     <t>DIDIK SUSILO</t>
   </si>
   <si>
     <t>RT 07 RW 04</t>
   </si>
   <si>
     <t>JOHO</t>
   </si>
   <si>
+    <t>443.</t>
+  </si>
+  <si>
     <t>UD MOUDY KARYA</t>
   </si>
   <si>
     <t>MUNTHOLIB</t>
   </si>
   <si>
     <t>RT 12 RW 05</t>
   </si>
   <si>
+    <t>444.</t>
+  </si>
+  <si>
     <t>UD. TAMARA</t>
   </si>
   <si>
     <t>HARIYADI</t>
   </si>
   <si>
     <t>RT 03</t>
   </si>
   <si>
+    <t>445.</t>
+  </si>
+  <si>
     <t>CV. SEMOGA JAYA</t>
   </si>
   <si>
     <t>SUGIYANTO</t>
   </si>
   <si>
+    <t>446.</t>
+  </si>
+  <si>
     <t>UD RJS PUTRA</t>
   </si>
   <si>
     <t>RT 18 RW 09 DESA POGALAN</t>
   </si>
   <si>
+    <t>447.</t>
+  </si>
+  <si>
     <t>PR.SEJAHTERA PUTRA M.A</t>
   </si>
   <si>
     <t>H.SUPARDI</t>
   </si>
   <si>
     <t>RT 02 RW 01 DESA DURENAN</t>
   </si>
   <si>
+    <t>448.</t>
+  </si>
+  <si>
     <t>NOVA INDAH</t>
   </si>
   <si>
     <t>DRA.H. RIYA C</t>
   </si>
   <si>
     <t>RT 07 RW 02 DS. KAMULAN</t>
   </si>
   <si>
+    <t>449.</t>
+  </si>
+  <si>
     <t>ALFI PUTRA</t>
   </si>
   <si>
     <t>LATIF ANWAR</t>
   </si>
   <si>
     <t>RT/RW 12/04 GEMBLEB</t>
   </si>
   <si>
+    <t>450.</t>
+  </si>
+  <si>
     <t>UD BERSEMI</t>
   </si>
   <si>
+    <t>451.</t>
+  </si>
+  <si>
     <t>AL AFIF</t>
   </si>
   <si>
     <t>IMRON MASHUDI IRFAN</t>
   </si>
   <si>
     <t>RT. 11 RW.04 KEDUNGLURAH POGALAN</t>
   </si>
   <si>
+    <t>452.</t>
+  </si>
+  <si>
     <t>UD SURYA PERKASA</t>
   </si>
   <si>
     <t>PRIMA WADHITAMA</t>
   </si>
   <si>
     <t>RT 06, RW 02</t>
   </si>
   <si>
     <t>DS MASARAN</t>
   </si>
   <si>
+    <t>453.</t>
+  </si>
+  <si>
     <t>SUKONO</t>
   </si>
   <si>
     <t xml:space="preserve">RT. 19/RW. 06 </t>
   </si>
   <si>
+    <t>454.</t>
+  </si>
+  <si>
     <t>UD. "BONZANA ABADI</t>
   </si>
   <si>
     <t>NURCAHYO WIDODO</t>
   </si>
   <si>
     <t>RT. 07 RW.02</t>
   </si>
   <si>
     <t>DOMPYONG</t>
   </si>
   <si>
+    <t>455.</t>
+  </si>
+  <si>
     <t>UD SUMBER ALAM</t>
   </si>
   <si>
     <t>MUKINO</t>
   </si>
   <si>
     <t xml:space="preserve">RT. 05/RW. 02 </t>
   </si>
   <si>
     <t>TEGAREN</t>
   </si>
   <si>
+    <t>456.</t>
+  </si>
+  <si>
     <t>UD SUMBER SARI</t>
   </si>
   <si>
     <t>ARYONO WIDODO SUHARTO</t>
   </si>
   <si>
     <t xml:space="preserve">RT. 04/RW. 02 </t>
   </si>
   <si>
+    <t>457.</t>
+  </si>
+  <si>
     <t>UD. BAHAGIA MULYA JAYA</t>
   </si>
   <si>
     <t>SARJONO</t>
   </si>
   <si>
     <t>08/01</t>
   </si>
   <si>
+    <t>458.</t>
+  </si>
+  <si>
     <t>UD. MITRA BUANA</t>
   </si>
   <si>
     <t>22/06</t>
   </si>
   <si>
+    <t>459.</t>
+  </si>
+  <si>
     <t>CV. MADINA</t>
   </si>
   <si>
     <t>HADI NAFIAN</t>
   </si>
   <si>
     <t>SUKORAME</t>
   </si>
   <si>
+    <t>460.</t>
+  </si>
+  <si>
     <t>UD. SIDO MULYO</t>
   </si>
   <si>
     <t>H. MUDJIMAN</t>
   </si>
   <si>
     <t>06/03</t>
   </si>
   <si>
+    <t>461.</t>
+  </si>
+  <si>
     <t>UD. SALWA</t>
   </si>
   <si>
     <t>IDHAM KOLID, H</t>
   </si>
   <si>
     <t xml:space="preserve">08/04 </t>
   </si>
   <si>
+    <t>462.</t>
+  </si>
+  <si>
     <t>PR. DIAN MULYO</t>
   </si>
   <si>
     <t>KHARISMA MAHENDRA WARDHANA</t>
   </si>
   <si>
     <t xml:space="preserve">15/04 </t>
   </si>
   <si>
+    <t>463.</t>
+  </si>
+  <si>
     <t>PT WOWIN PURNOMO PUTERA</t>
   </si>
   <si>
     <t>WILLIAM PURNOMO</t>
   </si>
   <si>
+    <t>464.</t>
+  </si>
+  <si>
     <t>SUPONO</t>
   </si>
   <si>
+    <t>465.</t>
+  </si>
+  <si>
     <t>UD "MEKAR"</t>
   </si>
   <si>
     <t>MURDIONO</t>
   </si>
   <si>
+    <t>466.</t>
+  </si>
+  <si>
     <t>UD JATIMAS</t>
   </si>
   <si>
     <t>KARJOTO</t>
   </si>
   <si>
     <t>RT 03 RW 02 DESA KARANGAN</t>
   </si>
   <si>
+    <t>467.</t>
+  </si>
+  <si>
     <t>UD. "TUNGGAK SEMI"</t>
   </si>
   <si>
     <t>IMAM MALIKI</t>
   </si>
   <si>
     <t>RT. 21 RW. 05</t>
   </si>
   <si>
+    <t>468.</t>
+  </si>
+  <si>
     <t>PRIMA ABADI</t>
   </si>
   <si>
     <t>DISO</t>
   </si>
   <si>
     <t>RT 6, DS. SUKOREJO, KEC. GANDUSARI</t>
   </si>
   <si>
+    <t>469.</t>
+  </si>
+  <si>
     <t>UD. "TRENGGALEK LESTARI"</t>
   </si>
   <si>
     <t>RT. 13 RW. 04</t>
   </si>
   <si>
+    <t>470.</t>
+  </si>
+  <si>
     <t xml:space="preserve">PR. ADI TAMA SETIA JAYA </t>
   </si>
   <si>
     <t>RT 07/RW 03 DESA SUKORAME</t>
   </si>
   <si>
+    <t>471.</t>
+  </si>
+  <si>
     <t>UD MAKMUR</t>
   </si>
   <si>
     <t>AGUS SUJARWO</t>
   </si>
   <si>
     <t xml:space="preserve">RT. 24/RW. 12 </t>
   </si>
   <si>
+    <t>472.</t>
+  </si>
+  <si>
     <t>UD REJO</t>
   </si>
   <si>
     <t>RT 04 RW 02 DS. BENDOREJO</t>
   </si>
   <si>
+    <t>473.</t>
+  </si>
+  <si>
     <t>UD. "S G K"</t>
   </si>
   <si>
     <t>WAHYU SUGIANTO</t>
   </si>
   <si>
     <t>RT. 07 RW. 04</t>
   </si>
   <si>
+    <t>474.</t>
+  </si>
+  <si>
     <t xml:space="preserve">CV. "HALMAHERA GROUP" </t>
   </si>
   <si>
+    <t>475.</t>
+  </si>
+  <si>
     <t>PGT REJOWINANGUN</t>
   </si>
   <si>
     <t>PT PERHUTANI</t>
   </si>
   <si>
     <t>JL. KANJENG JIMAT</t>
   </si>
   <si>
+    <t>476.</t>
+  </si>
+  <si>
     <t>H. MISLANI</t>
   </si>
   <si>
     <t>RT 46, RW 22, SUKOREJO, GANDUSARI</t>
   </si>
   <si>
+    <t>477.</t>
+  </si>
+  <si>
     <t>UD TAMARA</t>
   </si>
   <si>
     <t>03/01</t>
   </si>
   <si>
+    <t>478.</t>
+  </si>
+  <si>
     <t>UD DUPAKITA INDONESIA</t>
   </si>
   <si>
     <t>NOVA ALY W. ,S.AB</t>
   </si>
   <si>
     <t>RT 07/02</t>
   </si>
   <si>
+    <t>479.</t>
+  </si>
+  <si>
     <t>CV BENGKEL MURNI</t>
   </si>
   <si>
     <t>AGUS TRIONO</t>
   </si>
   <si>
     <t>RT04/RW 01</t>
   </si>
   <si>
+    <t>480.</t>
+  </si>
+  <si>
     <t>LANCAR ABADI</t>
   </si>
   <si>
     <t>EDI WITOKO</t>
   </si>
   <si>
     <t>JALAN KANJENGAN RT 19 RW 3</t>
   </si>
   <si>
+    <t>481.</t>
+  </si>
+  <si>
     <t>UD. PUTRI SAKTI</t>
   </si>
   <si>
     <t>LASMINI</t>
   </si>
   <si>
     <t xml:space="preserve">RT 017 RW 007 </t>
   </si>
   <si>
+    <t>482.</t>
+  </si>
+  <si>
     <t>CIPTA PREMIO INDONESIA</t>
   </si>
   <si>
     <t>MOH. RYAN TULLUS</t>
   </si>
   <si>
     <t xml:space="preserve">RT 001 RW 001 </t>
   </si>
   <si>
+    <t>483.</t>
+  </si>
+  <si>
     <t>UD. KARYA UTAMA</t>
   </si>
   <si>
     <t>DHONI GIWANTORO</t>
   </si>
   <si>
     <t xml:space="preserve">RT 005 RW 001 </t>
   </si>
   <si>
+    <t>484.</t>
+  </si>
+  <si>
     <t>UD. MINA PERKASA</t>
   </si>
   <si>
     <t>TOTOK ENDRIANTO</t>
   </si>
   <si>
     <t xml:space="preserve">KAWASAN PPN PRIGI TASIKMADU </t>
   </si>
   <si>
+    <t>485.</t>
+  </si>
+  <si>
     <t>LESTARI KARYA MEUBEL</t>
   </si>
   <si>
     <t>ABDUL ROHMAN</t>
   </si>
   <si>
     <t xml:space="preserve">RT 008 RW 002 </t>
   </si>
   <si>
+    <t>486.</t>
+  </si>
+  <si>
     <t>MEUBEL LUMINTU INDAH</t>
   </si>
   <si>
     <t>HIMAN SUHARJO</t>
   </si>
   <si>
     <t>RT. 008 RW. 004</t>
   </si>
   <si>
+    <t>487.</t>
+  </si>
+  <si>
     <t>SURYA FOOD</t>
   </si>
   <si>
     <t>EDIE SUPRAPTO</t>
   </si>
   <si>
     <t>DSN. JAJAR RT. 020 RW. 008</t>
   </si>
   <si>
+    <t>488.</t>
+  </si>
+  <si>
     <t>UD DEWA DEWI</t>
   </si>
   <si>
     <t>MUJIONO</t>
   </si>
   <si>
     <t xml:space="preserve">RT. 08 RW. 02 </t>
   </si>
   <si>
+    <t>489.</t>
+  </si>
+  <si>
     <t>UD BRINA JAYA</t>
   </si>
   <si>
     <t>MUKONO</t>
   </si>
   <si>
+    <t>490.</t>
+  </si>
+  <si>
     <t>UD DEWI RAHAYU</t>
   </si>
   <si>
     <t>AHMAD RIFA'I</t>
   </si>
   <si>
     <t xml:space="preserve">RT. 10 RW. 05 </t>
   </si>
   <si>
+    <t>491.</t>
+  </si>
+  <si>
     <t>UD. MULYO</t>
   </si>
   <si>
     <t>RT.17 RW. 4</t>
   </si>
   <si>
+    <t>492.</t>
+  </si>
+  <si>
     <t>BAKPIA AL FATTAH</t>
   </si>
   <si>
     <t>DHENI YOULISTIAN</t>
   </si>
   <si>
     <t>RT 001 RW 001</t>
   </si>
   <si>
     <t>NGULANWETAN</t>
   </si>
   <si>
+    <t>493.</t>
+  </si>
+  <si>
     <t>UD PUTRA MULYA</t>
   </si>
   <si>
     <t xml:space="preserve">DUSUN KRAJAN, RT 04/01 </t>
   </si>
   <si>
+    <t>494.</t>
+  </si>
+  <si>
     <t>UD. TUMBUH SUBUR</t>
   </si>
   <si>
     <t>PARTINI</t>
   </si>
   <si>
     <t xml:space="preserve">RT 003 RW 001 </t>
   </si>
   <si>
     <t>NGRENCAK</t>
   </si>
   <si>
+    <t>495.</t>
+  </si>
+  <si>
     <t>UD. BINTANG BANUA</t>
   </si>
   <si>
     <t>NUR EFENDI</t>
   </si>
   <si>
     <t>DUSUN SUKOREJO, RT 05 RW 01</t>
   </si>
   <si>
+    <t>496.</t>
+  </si>
+  <si>
     <t>RIDUWAN ANAS MASRUR</t>
   </si>
   <si>
     <t>DUSUN GENENG SANAN</t>
   </si>
   <si>
+    <t>497.</t>
+  </si>
+  <si>
     <t>UD. RAJAWALI</t>
   </si>
   <si>
     <t>Sengon</t>
   </si>
   <si>
     <t>Bendungan</t>
   </si>
   <si>
+    <t>498.</t>
+  </si>
+  <si>
     <t>PR.  WILLA STAR</t>
   </si>
   <si>
     <t>RT 14 RW 05</t>
   </si>
   <si>
     <t>Gembleb</t>
   </si>
   <si>
     <t>Pogalan</t>
   </si>
   <si>
+    <t>499.</t>
+  </si>
+  <si>
     <t>TIRTA BENING SUMBER ALAMI</t>
   </si>
   <si>
     <t>RT 18 RW 05</t>
   </si>
   <si>
     <t>Ngares</t>
   </si>
   <si>
     <t>Trenggalek</t>
   </si>
   <si>
+    <t>500.</t>
+  </si>
+  <si>
     <t xml:space="preserve">RT 01 RW 01 </t>
   </si>
   <si>
     <t>Tasikmadu</t>
   </si>
   <si>
     <t>Watulimo</t>
   </si>
   <si>
+    <t>501.</t>
+  </si>
+  <si>
     <t>SEMESTA GEMILANG KARYATAMA</t>
   </si>
   <si>
     <t>Senden</t>
   </si>
   <si>
     <t>Kampak</t>
   </si>
   <si>
+    <t>502.</t>
+  </si>
+  <si>
     <t>SURO BERKAH</t>
   </si>
   <si>
     <t>FAIDATUN NIKMAH</t>
   </si>
   <si>
     <t>RT 06 RW 03</t>
   </si>
   <si>
     <t>Ngadirejo</t>
   </si>
   <si>
+    <t>503.</t>
+  </si>
+  <si>
     <t>BERKAH MANDIRI</t>
   </si>
   <si>
     <t>TYAS PERMATA SARI</t>
   </si>
   <si>
     <t>Dr. Sutomo 5A</t>
   </si>
   <si>
     <t>Ngantru</t>
   </si>
   <si>
+    <t>504.</t>
+  </si>
+  <si>
     <t>PERHUTANI ANUGRAH KIMIA</t>
   </si>
   <si>
     <t>GUNAWAN MARGA WIDADA</t>
   </si>
   <si>
     <t xml:space="preserve">RT 22 RW 08 </t>
   </si>
   <si>
     <t>Surondakan</t>
   </si>
   <si>
+    <t>505.</t>
+  </si>
+  <si>
     <t>UD. ALAM BERKAH</t>
   </si>
   <si>
     <t>ALI MUSLIM</t>
   </si>
   <si>
     <t>RT 10 RW 04</t>
   </si>
   <si>
     <t>Ngadisuko</t>
   </si>
   <si>
     <t>Durenan</t>
   </si>
   <si>
+    <t>506.</t>
+  </si>
+  <si>
     <t>UD. JATMA ABADI</t>
   </si>
   <si>
     <t>ROTA TIALAN AGUS PANE</t>
   </si>
   <si>
     <t xml:space="preserve">RT 11 RW 03 </t>
   </si>
   <si>
     <t>Wonorejo</t>
   </si>
   <si>
     <t>Gandusari</t>
   </si>
   <si>
+    <t>507.</t>
+  </si>
+  <si>
     <t>UD. INTI SAMODRA</t>
   </si>
   <si>
     <t>SUYASNI</t>
   </si>
   <si>
     <t>Munjungan</t>
   </si>
   <si>
+    <t>508.</t>
+  </si>
+  <si>
     <t>UD. LESTARI JAYA</t>
   </si>
   <si>
     <t>EKO PRAYITNO</t>
   </si>
   <si>
     <t>Pule</t>
   </si>
   <si>
+    <t>509.</t>
+  </si>
+  <si>
     <t>UD. BRINA JAYA</t>
   </si>
   <si>
     <t xml:space="preserve">RT 03 RW 01 </t>
   </si>
   <si>
     <t>Sambirejo</t>
   </si>
   <si>
+    <t>510.</t>
+  </si>
+  <si>
     <t>PT RATA MEDIA BERSAMA</t>
   </si>
   <si>
     <t>WITONO HADI SUSANTO</t>
   </si>
   <si>
     <t>Jl. RA Kartini 95</t>
   </si>
   <si>
+    <t>511.</t>
+  </si>
+  <si>
     <t>SUMBER SARANA</t>
   </si>
   <si>
     <t>HANDI WIRAJAYA</t>
   </si>
   <si>
     <t>RT 05 RW 01</t>
   </si>
   <si>
     <t>Prigi</t>
   </si>
   <si>
+    <t>512.</t>
+  </si>
+  <si>
     <t>PR. SUKSES SEJAHTERA BERSAMA</t>
   </si>
   <si>
     <t>HENDRY MORE TRICAHYONO</t>
   </si>
   <si>
     <t xml:space="preserve">RT 11 RW 01 </t>
   </si>
   <si>
     <t>Slawe</t>
   </si>
   <si>
+    <t>513.</t>
+  </si>
+  <si>
     <t>UD. SARI BOGA</t>
   </si>
   <si>
     <t>TUWUH SUPARDI</t>
   </si>
   <si>
+    <t>514.</t>
+  </si>
+  <si>
     <t>CV. SEMUT IRENG</t>
   </si>
   <si>
     <t>SOEKONO</t>
   </si>
   <si>
     <t>Jl. Kanjeng Jimad</t>
   </si>
   <si>
     <t>Rejowinangun</t>
   </si>
   <si>
+    <t>515.</t>
+  </si>
+  <si>
     <t>SYAFAAT MINA TAMA</t>
   </si>
   <si>
     <t>RT 14 RW 01</t>
   </si>
   <si>
     <t>Margomulyo</t>
   </si>
   <si>
+    <t>516.</t>
+  </si>
+  <si>
     <t>COLD STORAGE HERU RIYANTO</t>
   </si>
   <si>
     <t>HERU RIYANTO</t>
   </si>
   <si>
+    <t>517.</t>
+  </si>
+  <si>
     <t>UD. MG INDUSTRI</t>
   </si>
   <si>
     <t>SRINGATIN</t>
   </si>
   <si>
     <t>Melis</t>
   </si>
   <si>
+    <t>518.</t>
+  </si>
+  <si>
     <t>BONAFIDE</t>
   </si>
   <si>
     <t>AGUS BUDIONO</t>
   </si>
   <si>
     <t xml:space="preserve">Jl Sokarno Hatta RT 05 RW 02 </t>
   </si>
   <si>
     <t>Kelutan</t>
   </si>
   <si>
+    <t>519.</t>
+  </si>
+  <si>
     <t>PT. MARDI UTOMO PUTRO</t>
   </si>
   <si>
     <t xml:space="preserve">JL I GUSTI NGURAH RAI NO 41 SURODAKAN </t>
   </si>
   <si>
     <t>Surodakan</t>
   </si>
   <si>
+    <t>520.</t>
+  </si>
+  <si>
     <t>UD. YOGA TANI</t>
   </si>
   <si>
     <t>RT 06 RW 03 KEL. NGADISUKO</t>
+  </si>
+  <si>
+    <t>521.</t>
   </si>
   <si>
     <t>SALAFI GRIYA ASRI</t>
   </si>
   <si>
     <t>RT 006 RW 002 DESA DONGKO</t>
   </si>
   <si>
     <t>Dongko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-[...1 lines deleted...]
-  <fonts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
+    <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
+  </numFmts>
+  <fonts count="1">
     <font>
-      <b val="0"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
-    </font>
-[...34 lines deleted...]
-      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-[...288 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:G526"/>
-  <sheetViews>
-[...4 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="33" customWidth="1"/>
+    <col min="3" max="3" width="27" customWidth="1"/>
+    <col min="4" max="4" width="39" customWidth="1"/>
+    <col min="5" max="5" width="15" customWidth="1"/>
+    <col min="6" max="6" width="11" customWidth="1"/>
+    <col min="7" max="7" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
-[...3 lines deleted...]
-      <c r="A2" s="3" t="s">
+    <row r="1">
+      <c r="A1"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
-      <c r="A3" s="4" t="s">
+    <row r="3">
+      <c r="A3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:7">
-      <c r="A5" s="1" t="s">
+    <row r="4"/>
+    <row r="5">
+      <c r="A5" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C5" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="E5" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="F5" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="G5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="6">
+      <c r="A6" t="s" s="2">
+        <v>9</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G6">
         <v>700000</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
-[...1 lines deleted...]
-        <v>2</v>
+    <row r="7">
+      <c r="A7" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G7">
         <v>940000</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="8">
+      <c r="A8" t="s" s="2">
+        <v>21</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G8">
         <v>1030000</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
-[...1 lines deleted...]
-        <v>4</v>
+    <row r="9">
+      <c r="A9" t="s" s="2">
+        <v>27</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G9">
         <v>1030000</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="10">
+      <c r="A10" t="s" s="2">
+        <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G10">
         <v>1031500</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
-[...1 lines deleted...]
-        <v>6</v>
+    <row r="11">
+      <c r="A11" t="s" s="2">
+        <v>38</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G11">
         <v>1040000</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="12">
+      <c r="A12" t="s" s="2">
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G12">
         <v>1050000</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="13">
+      <c r="A13" t="s" s="2">
+        <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G13">
         <v>1085000</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="14">
+      <c r="A14" t="s" s="2">
+        <v>48</v>
       </c>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E14" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G14">
         <v>1100000</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="15">
+      <c r="A15" t="s" s="2">
+        <v>53</v>
       </c>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F15" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G15">
         <v>1120000</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="16">
+      <c r="A16" t="s" s="2">
+        <v>56</v>
       </c>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G16">
         <v>1120000</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="17">
+      <c r="A17" t="s" s="2">
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F17" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G17">
         <v>1130000</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="18">
+      <c r="A18" t="s" s="2">
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G18">
         <v>1170000</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
-[...1 lines deleted...]
-        <v>14</v>
+    <row r="19">
+      <c r="A19" t="s" s="2">
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F19" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G19">
         <v>1177000</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="20">
+      <c r="A20" t="s" s="2">
+        <v>71</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="E20" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F20" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G20">
         <v>1177500</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="21">
+      <c r="A21" t="s" s="2">
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F21" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G21">
         <v>1185000</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="22">
+      <c r="A22" t="s" s="2">
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="F22" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G22">
         <v>1245000</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="23">
+      <c r="A23" t="s" s="2">
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="C23" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F23" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G23">
         <v>1253000</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="24">
+      <c r="A24" t="s" s="2">
+        <v>87</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E24" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F24" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G24">
         <v>1260000</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
-[...1 lines deleted...]
-        <v>20</v>
+    <row r="25">
+      <c r="A25" t="s" s="2">
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="C25" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="D25" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F25" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G25">
         <v>1263000</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="26">
+      <c r="A26" t="s" s="2">
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="D26" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="E26" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F26" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G26">
         <v>1310000</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="27">
+      <c r="A27" t="s" s="2">
+        <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="C27" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="D27" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="E27" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="F27" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G27">
         <v>1315000</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="28">
+      <c r="A28" t="s" s="2">
+        <v>99</v>
       </c>
       <c r="B28" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="C28" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="D28" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F28" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G28">
         <v>1360000</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="29">
+      <c r="A29" t="s" s="2">
+        <v>102</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>103</v>
       </c>
       <c r="C29" t="s">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="E29" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="F29" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G29">
         <v>1360000</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="30">
+      <c r="A30" t="s" s="2">
+        <v>107</v>
       </c>
       <c r="B30" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="C30" t="s">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="E30" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="F30" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G30">
         <v>1382500</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="31">
+      <c r="A31" t="s" s="2">
+        <v>109</v>
       </c>
       <c r="B31" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="C31" t="s">
-        <v>85</v>
+        <v>111</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>112</v>
       </c>
       <c r="E31" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="F31" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G31">
         <v>1395500</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="32">
+      <c r="A32" t="s" s="2">
+        <v>114</v>
       </c>
       <c r="B32" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="C32" t="s">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="D32" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F32" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G32">
         <v>1400000</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="33">
+      <c r="A33" t="s" s="2">
+        <v>117</v>
       </c>
       <c r="B33" t="s">
-        <v>90</v>
+        <v>118</v>
       </c>
       <c r="C33" t="s">
-        <v>91</v>
+        <v>119</v>
       </c>
       <c r="D33" t="s">
-        <v>92</v>
+        <v>120</v>
       </c>
       <c r="E33" t="s">
-        <v>93</v>
+        <v>121</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G33">
         <v>1402750</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="34">
+      <c r="A34" t="s" s="2">
+        <v>122</v>
       </c>
       <c r="B34" t="s">
-        <v>94</v>
+        <v>123</v>
       </c>
       <c r="C34" t="s">
-        <v>95</v>
+        <v>124</v>
       </c>
       <c r="D34" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="E34" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F34" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G34">
         <v>1425000</v>
       </c>
     </row>
-    <row r="35" spans="1:7">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="35">
+      <c r="A35" t="s" s="2">
+        <v>125</v>
       </c>
       <c r="B35" t="s">
-        <v>96</v>
+        <v>126</v>
       </c>
       <c r="C35" t="s">
-        <v>97</v>
+        <v>127</v>
       </c>
       <c r="D35" t="s">
-        <v>98</v>
+        <v>128</v>
       </c>
       <c r="E35" t="s">
-        <v>99</v>
+        <v>129</v>
       </c>
       <c r="F35" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G35">
         <v>1435000</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="36">
+      <c r="A36" t="s" s="2">
+        <v>130</v>
       </c>
       <c r="B36" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="C36" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="D36" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F36" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G36">
         <v>1450000</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="37">
+      <c r="A37" t="s" s="2">
+        <v>132</v>
       </c>
       <c r="B37" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="C37" t="s">
-        <v>102</v>
+        <v>134</v>
       </c>
       <c r="D37" t="s">
-        <v>103</v>
+        <v>135</v>
       </c>
       <c r="E37" t="s">
-        <v>104</v>
+        <v>136</v>
       </c>
       <c r="F37" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G37">
         <v>1500000</v>
       </c>
     </row>
-    <row r="38" spans="1:7">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="38">
+      <c r="A38" t="s" s="2">
+        <v>137</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>138</v>
       </c>
       <c r="C38" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G38">
         <v>1500000</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="39">
+      <c r="A39" t="s" s="2">
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="C39" t="s">
-        <v>108</v>
+        <v>142</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G39">
         <v>1500000</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
-[...1 lines deleted...]
-        <v>35</v>
+    <row r="40">
+      <c r="A40" t="s" s="2">
+        <v>143</v>
       </c>
       <c r="B40" t="s">
-        <v>109</v>
+        <v>144</v>
       </c>
       <c r="C40" t="s">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="D40" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F40" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G40">
         <v>1509000</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
-[...1 lines deleted...]
-        <v>36</v>
+    <row r="41">
+      <c r="A41" t="s" s="2">
+        <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="C41" t="s">
-        <v>112</v>
+        <v>148</v>
       </c>
       <c r="D41" t="s">
-        <v>113</v>
+        <v>149</v>
       </c>
       <c r="E41" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="F41" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G41">
         <v>1530000</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
-[...1 lines deleted...]
-        <v>37</v>
+    <row r="42">
+      <c r="A42" t="s" s="2">
+        <v>151</v>
       </c>
       <c r="B42" t="s">
-        <v>115</v>
+        <v>152</v>
       </c>
       <c r="C42" t="s">
-        <v>116</v>
+        <v>153</v>
       </c>
       <c r="D42" t="s">
-        <v>117</v>
+        <v>154</v>
       </c>
       <c r="E42" t="s">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="F42" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G42">
         <v>1535000</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
-[...1 lines deleted...]
-        <v>38</v>
+    <row r="43">
+      <c r="A43" t="s" s="2">
+        <v>156</v>
       </c>
       <c r="B43" t="s">
-        <v>119</v>
+        <v>157</v>
       </c>
       <c r="C43" t="s">
-        <v>119</v>
+        <v>157</v>
       </c>
       <c r="D43" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F43" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G43">
         <v>1560000</v>
       </c>
     </row>
-    <row r="44" spans="1:7">
-[...1 lines deleted...]
-        <v>39</v>
+    <row r="44">
+      <c r="A44" t="s" s="2">
+        <v>158</v>
       </c>
       <c r="B44" t="s">
-        <v>120</v>
+        <v>159</v>
       </c>
       <c r="C44" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D44" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F44" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G44">
         <v>1600000</v>
       </c>
     </row>
-    <row r="45" spans="1:7">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="45">
+      <c r="A45" t="s" s="2">
+        <v>160</v>
       </c>
       <c r="B45" t="s">
-        <v>121</v>
+        <v>161</v>
       </c>
       <c r="C45" t="s">
-        <v>122</v>
+        <v>162</v>
       </c>
       <c r="D45" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F45" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G45">
         <v>1655000</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
-[...1 lines deleted...]
-        <v>41</v>
+    <row r="46">
+      <c r="A46" t="s" s="2">
+        <v>163</v>
       </c>
       <c r="B46" t="s">
-        <v>123</v>
+        <v>164</v>
       </c>
       <c r="C46" t="s">
-        <v>124</v>
+        <v>165</v>
       </c>
       <c r="D46" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F46" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G46">
         <v>1700000</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="47">
+      <c r="A47" t="s" s="2">
+        <v>166</v>
       </c>
       <c r="B47" t="s">
-        <v>125</v>
+        <v>167</v>
       </c>
       <c r="C47" t="s">
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="D47" t="s">
-        <v>127</v>
+        <v>169</v>
       </c>
       <c r="E47" t="s">
-        <v>128</v>
+        <v>170</v>
       </c>
       <c r="F47" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G47">
         <v>1750000</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
-[...1 lines deleted...]
-        <v>43</v>
+    <row r="48">
+      <c r="A48" t="s" s="2">
+        <v>171</v>
       </c>
       <c r="B48" t="s">
-        <v>129</v>
+        <v>172</v>
       </c>
       <c r="C48" t="s">
-        <v>130</v>
+        <v>173</v>
       </c>
       <c r="D48" t="s">
-        <v>131</v>
+        <v>174</v>
       </c>
       <c r="E48" t="s">
-        <v>132</v>
+        <v>175</v>
       </c>
       <c r="F48" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G48">
         <v>1750000</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
-[...1 lines deleted...]
-        <v>44</v>
+    <row r="49">
+      <c r="A49" t="s" s="2">
+        <v>176</v>
       </c>
       <c r="B49" t="s">
-        <v>133</v>
+        <v>177</v>
       </c>
       <c r="C49" t="s">
-        <v>134</v>
+        <v>178</v>
       </c>
       <c r="D49" t="s">
-        <v>135</v>
+        <v>179</v>
       </c>
       <c r="E49" t="s">
-        <v>136</v>
+        <v>180</v>
       </c>
       <c r="F49" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G49">
         <v>1787500</v>
       </c>
     </row>
-    <row r="50" spans="1:7">
-[...1 lines deleted...]
-        <v>45</v>
+    <row r="50">
+      <c r="A50" t="s" s="2">
+        <v>181</v>
       </c>
       <c r="B50" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="C50" t="s">
-        <v>138</v>
+        <v>183</v>
       </c>
       <c r="D50" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="E50" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="F50" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G50">
         <v>1812500</v>
       </c>
     </row>
-    <row r="51" spans="1:7">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="51">
+      <c r="A51" t="s" s="2">
+        <v>186</v>
       </c>
       <c r="B51" t="s">
-        <v>141</v>
+        <v>187</v>
       </c>
       <c r="C51" t="s">
-        <v>141</v>
+        <v>187</v>
       </c>
       <c r="D51" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F51" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G51">
         <v>1814000</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
-[...1 lines deleted...]
-        <v>47</v>
+    <row r="52">
+      <c r="A52" t="s" s="2">
+        <v>188</v>
       </c>
       <c r="B52" t="s">
-        <v>115</v>
+        <v>152</v>
       </c>
       <c r="C52" t="s">
-        <v>116</v>
+        <v>153</v>
       </c>
       <c r="D52" t="s">
-        <v>117</v>
+        <v>154</v>
       </c>
       <c r="E52" t="s">
-        <v>142</v>
+        <v>189</v>
       </c>
       <c r="F52" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G52">
         <v>1835000</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
-[...1 lines deleted...]
-        <v>48</v>
+    <row r="53">
+      <c r="A53" t="s" s="2">
+        <v>191</v>
       </c>
       <c r="B53" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="C53" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="D53" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="E53" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="F53" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G53">
         <v>1850000</v>
       </c>
     </row>
-    <row r="54" spans="1:7">
-[...1 lines deleted...]
-        <v>49</v>
+    <row r="54">
+      <c r="A54" t="s" s="2">
+        <v>194</v>
       </c>
       <c r="B54" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="C54" t="s">
-        <v>147</v>
+        <v>196</v>
       </c>
       <c r="D54" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F54" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G54">
         <v>1850000</v>
       </c>
     </row>
-    <row r="55" spans="1:7">
-[...1 lines deleted...]
-        <v>50</v>
+    <row r="55">
+      <c r="A55" t="s" s="2">
+        <v>197</v>
       </c>
       <c r="B55" t="s">
-        <v>148</v>
+        <v>198</v>
       </c>
       <c r="C55" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="D55" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="E55" t="s">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="F55" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G55">
         <v>1860000</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
-[...1 lines deleted...]
-        <v>51</v>
+    <row r="56">
+      <c r="A56" t="s" s="2">
+        <v>201</v>
       </c>
       <c r="B56" t="s">
-        <v>151</v>
+        <v>202</v>
       </c>
       <c r="C56" t="s">
-        <v>151</v>
+        <v>202</v>
       </c>
       <c r="D56" t="s">
-        <v>117</v>
+        <v>154</v>
       </c>
       <c r="E56" t="s">
-        <v>142</v>
+        <v>189</v>
       </c>
       <c r="F56" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G56">
         <v>1860000</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
-[...1 lines deleted...]
-        <v>52</v>
+    <row r="57">
+      <c r="A57" t="s" s="2">
+        <v>203</v>
       </c>
       <c r="B57" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="C57" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="D57" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F57" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G57">
         <v>1950000</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
-[...1 lines deleted...]
-        <v>53</v>
+    <row r="58">
+      <c r="A58" t="s" s="2">
+        <v>204</v>
       </c>
       <c r="B58" t="s">
-        <v>152</v>
+        <v>205</v>
       </c>
       <c r="C58" t="s">
-        <v>153</v>
+        <v>206</v>
       </c>
       <c r="D58" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F58" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G58">
         <v>1990000</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
-[...1 lines deleted...]
-        <v>54</v>
+    <row r="59">
+      <c r="A59" t="s" s="2">
+        <v>207</v>
       </c>
       <c r="B59" t="s">
-        <v>154</v>
+        <v>208</v>
       </c>
       <c r="C59" t="s">
-        <v>155</v>
+        <v>209</v>
       </c>
       <c r="D59" t="s">
-        <v>156</v>
+        <v>210</v>
       </c>
       <c r="E59" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F59" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G59">
         <v>2000000</v>
       </c>
     </row>
-    <row r="60" spans="1:7">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="60">
+      <c r="A60" t="s" s="2">
+        <v>211</v>
       </c>
       <c r="B60" t="s">
-        <v>157</v>
+        <v>212</v>
       </c>
       <c r="C60" t="s">
-        <v>158</v>
+        <v>213</v>
       </c>
       <c r="D60" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F60" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G60">
         <v>2000000</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="61">
+      <c r="A61" t="s" s="2">
+        <v>214</v>
       </c>
       <c r="B61" t="s">
-        <v>159</v>
+        <v>215</v>
       </c>
       <c r="C61" t="s">
-        <v>160</v>
+        <v>216</v>
       </c>
       <c r="D61" t="s">
-        <v>161</v>
+        <v>217</v>
       </c>
       <c r="E61" t="s">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G61">
         <v>2000000</v>
       </c>
     </row>
-    <row r="62" spans="1:7">
-[...1 lines deleted...]
-        <v>57</v>
+    <row r="62">
+      <c r="A62" t="s" s="2">
+        <v>219</v>
       </c>
       <c r="B62" t="s">
-        <v>163</v>
+        <v>220</v>
       </c>
       <c r="C62" t="s">
-        <v>164</v>
+        <v>221</v>
       </c>
       <c r="D62"/>
       <c r="E62" t="s">
-        <v>165</v>
+        <v>222</v>
       </c>
       <c r="F62" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G62">
         <v>2020000</v>
       </c>
     </row>
-    <row r="63" spans="1:7">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="63">
+      <c r="A63" t="s" s="2">
+        <v>223</v>
       </c>
       <c r="B63" t="s">
-        <v>166</v>
+        <v>224</v>
       </c>
       <c r="C63" t="s">
-        <v>167</v>
+        <v>225</v>
       </c>
       <c r="D63" t="s">
-        <v>168</v>
+        <v>226</v>
       </c>
       <c r="E63" t="s">
-        <v>169</v>
+        <v>227</v>
       </c>
       <c r="F63" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G63">
         <v>2095000</v>
       </c>
     </row>
-    <row r="64" spans="1:7">
-[...1 lines deleted...]
-        <v>59</v>
+    <row r="64">
+      <c r="A64" t="s" s="2">
+        <v>228</v>
       </c>
       <c r="B64" t="s">
-        <v>170</v>
+        <v>229</v>
       </c>
       <c r="C64" t="s">
-        <v>171</v>
+        <v>230</v>
       </c>
       <c r="D64" t="s">
-        <v>172</v>
+        <v>231</v>
       </c>
       <c r="E64" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="F64" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G64">
         <v>2155000</v>
       </c>
     </row>
-    <row r="65" spans="1:7">
-[...1 lines deleted...]
-        <v>60</v>
+    <row r="65">
+      <c r="A65" t="s" s="2">
+        <v>233</v>
       </c>
       <c r="B65" t="s">
-        <v>174</v>
+        <v>234</v>
       </c>
       <c r="C65" t="s">
-        <v>175</v>
+        <v>235</v>
       </c>
       <c r="D65" t="s">
-        <v>117</v>
+        <v>154</v>
       </c>
       <c r="E65" t="s">
-        <v>142</v>
+        <v>189</v>
       </c>
       <c r="F65" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G65">
         <v>2200000</v>
       </c>
     </row>
-    <row r="66" spans="1:7">
-[...1 lines deleted...]
-        <v>61</v>
+    <row r="66">
+      <c r="A66" t="s" s="2">
+        <v>236</v>
       </c>
       <c r="B66" t="s">
-        <v>176</v>
+        <v>237</v>
       </c>
       <c r="C66" t="s">
-        <v>177</v>
+        <v>238</v>
       </c>
       <c r="D66" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="E66" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F66" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G66">
         <v>2287000</v>
       </c>
     </row>
-    <row r="67" spans="1:7">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="67">
+      <c r="A67" t="s" s="2">
+        <v>239</v>
       </c>
       <c r="B67" t="s">
-        <v>178</v>
+        <v>240</v>
       </c>
       <c r="C67" t="s">
-        <v>179</v>
+        <v>241</v>
       </c>
       <c r="D67" t="s">
-        <v>180</v>
+        <v>242</v>
       </c>
       <c r="E67" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="F67" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G67">
         <v>2292000</v>
       </c>
     </row>
-    <row r="68" spans="1:7">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="68">
+      <c r="A68" t="s" s="2">
+        <v>243</v>
       </c>
       <c r="B68" t="s">
-        <v>181</v>
+        <v>244</v>
       </c>
       <c r="C68" t="s">
-        <v>182</v>
+        <v>245</v>
       </c>
       <c r="D68" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F68" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G68">
         <v>2347000</v>
       </c>
     </row>
-    <row r="69" spans="1:7">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="69">
+      <c r="A69" t="s" s="2">
+        <v>246</v>
       </c>
       <c r="B69" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="C69" t="s">
-        <v>183</v>
+        <v>247</v>
       </c>
       <c r="D69" t="s">
-        <v>184</v>
+        <v>248</v>
       </c>
       <c r="E69" t="s">
-        <v>185</v>
+        <v>249</v>
       </c>
       <c r="F69" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G69">
         <v>2360000</v>
       </c>
     </row>
-    <row r="70" spans="1:7">
-[...1 lines deleted...]
-        <v>65</v>
+    <row r="70">
+      <c r="A70" t="s" s="2">
+        <v>250</v>
       </c>
       <c r="B70" t="s">
-        <v>186</v>
+        <v>251</v>
       </c>
       <c r="C70" t="s">
-        <v>187</v>
+        <v>252</v>
       </c>
       <c r="D70" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="E70" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="F70" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G70">
         <v>2470000</v>
       </c>
     </row>
-    <row r="71" spans="1:7">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="71">
+      <c r="A71" t="s" s="2">
+        <v>253</v>
       </c>
       <c r="B71" t="s">
-        <v>188</v>
+        <v>254</v>
       </c>
       <c r="C71" t="s">
-        <v>189</v>
+        <v>255</v>
       </c>
       <c r="D71" t="s">
-        <v>190</v>
+        <v>256</v>
       </c>
       <c r="E71" t="s">
-        <v>191</v>
+        <v>257</v>
       </c>
       <c r="F71" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G71">
         <v>2500000</v>
       </c>
     </row>
-    <row r="72" spans="1:7">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="72">
+      <c r="A72" t="s" s="2">
+        <v>259</v>
       </c>
       <c r="B72" t="s">
-        <v>193</v>
+        <v>260</v>
       </c>
       <c r="C72" t="s">
-        <v>194</v>
+        <v>261</v>
       </c>
       <c r="D72" t="s">
-        <v>127</v>
+        <v>169</v>
       </c>
       <c r="E72" t="s">
-        <v>128</v>
+        <v>170</v>
       </c>
       <c r="F72" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G72">
         <v>2500000</v>
       </c>
     </row>
-    <row r="73" spans="1:7">
-[...1 lines deleted...]
-        <v>68</v>
+    <row r="73">
+      <c r="A73" t="s" s="2">
+        <v>262</v>
       </c>
       <c r="B73" t="s">
-        <v>195</v>
+        <v>263</v>
       </c>
       <c r="C73" t="s">
-        <v>196</v>
+        <v>264</v>
       </c>
       <c r="D73" t="s">
-        <v>197</v>
+        <v>265</v>
       </c>
       <c r="E73" t="s">
-        <v>198</v>
+        <v>266</v>
       </c>
       <c r="F73" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G73">
         <v>2525000</v>
       </c>
     </row>
-    <row r="74" spans="1:7">
-[...1 lines deleted...]
-        <v>69</v>
+    <row r="74">
+      <c r="A74" t="s" s="2">
+        <v>267</v>
       </c>
       <c r="B74" t="s">
-        <v>199</v>
+        <v>268</v>
       </c>
       <c r="C74" t="s">
-        <v>200</v>
+        <v>269</v>
       </c>
       <c r="D74" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="E74" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="F74" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G74">
         <v>2550000</v>
       </c>
     </row>
-    <row r="75" spans="1:7">
-[...1 lines deleted...]
-        <v>70</v>
+    <row r="75">
+      <c r="A75" t="s" s="2">
+        <v>270</v>
       </c>
       <c r="B75" t="s">
-        <v>201</v>
+        <v>271</v>
       </c>
       <c r="C75" t="s">
-        <v>202</v>
+        <v>272</v>
       </c>
       <c r="D75" t="s">
-        <v>203</v>
+        <v>273</v>
       </c>
       <c r="E75" t="s">
-        <v>204</v>
+        <v>274</v>
       </c>
       <c r="F75" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G75">
         <v>2550000</v>
       </c>
     </row>
-    <row r="76" spans="1:7">
-[...1 lines deleted...]
-        <v>71</v>
+    <row r="76">
+      <c r="A76" t="s" s="2">
+        <v>275</v>
       </c>
       <c r="B76" t="s">
-        <v>205</v>
+        <v>276</v>
       </c>
       <c r="C76" t="s">
-        <v>206</v>
+        <v>277</v>
       </c>
       <c r="D76" t="s">
-        <v>207</v>
+        <v>278</v>
       </c>
       <c r="E76" t="s">
-        <v>208</v>
+        <v>279</v>
       </c>
       <c r="F76" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G76">
         <v>2575000</v>
       </c>
     </row>
-    <row r="77" spans="1:7">
-[...1 lines deleted...]
-        <v>72</v>
+    <row r="77">
+      <c r="A77" t="s" s="2">
+        <v>280</v>
       </c>
       <c r="B77" t="s">
-        <v>209</v>
+        <v>281</v>
       </c>
       <c r="C77" t="s">
-        <v>210</v>
+        <v>282</v>
       </c>
       <c r="D77" t="s">
-        <v>180</v>
+        <v>242</v>
       </c>
       <c r="E77" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="F77" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G77">
         <v>2576000</v>
       </c>
     </row>
-    <row r="78" spans="1:7">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="78">
+      <c r="A78" t="s" s="2">
+        <v>283</v>
       </c>
       <c r="B78" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="C78" t="s">
-        <v>211</v>
+        <v>284</v>
       </c>
       <c r="D78" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E78" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F78" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G78">
         <v>2600000</v>
       </c>
     </row>
-    <row r="79" spans="1:7">
-[...1 lines deleted...]
-        <v>74</v>
+    <row r="79">
+      <c r="A79" t="s" s="2">
+        <v>285</v>
       </c>
       <c r="B79" t="s">
-        <v>212</v>
+        <v>286</v>
       </c>
       <c r="C79" t="s">
-        <v>213</v>
+        <v>287</v>
       </c>
       <c r="D79" t="s">
-        <v>214</v>
+        <v>288</v>
       </c>
       <c r="E79" t="s">
-        <v>215</v>
+        <v>289</v>
       </c>
       <c r="F79" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G79">
         <v>2622000</v>
       </c>
     </row>
-    <row r="80" spans="1:7">
-[...1 lines deleted...]
-        <v>75</v>
+    <row r="80">
+      <c r="A80" t="s" s="2">
+        <v>290</v>
       </c>
       <c r="B80" t="s">
-        <v>216</v>
+        <v>291</v>
       </c>
       <c r="C80" t="s">
-        <v>217</v>
+        <v>292</v>
       </c>
       <c r="D80" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E80" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F80" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G80">
         <v>2652000</v>
       </c>
     </row>
-    <row r="81" spans="1:7">
-[...1 lines deleted...]
-        <v>76</v>
+    <row r="81">
+      <c r="A81" t="s" s="2">
+        <v>293</v>
       </c>
       <c r="B81" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="C81" t="s">
-        <v>219</v>
+        <v>295</v>
       </c>
       <c r="D81" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E81" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F81" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G81">
         <v>2710000</v>
       </c>
     </row>
-    <row r="82" spans="1:7">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="82">
+      <c r="A82" t="s" s="2">
+        <v>296</v>
       </c>
       <c r="B82" t="s">
-        <v>220</v>
+        <v>297</v>
       </c>
       <c r="C82" t="s">
-        <v>221</v>
+        <v>298</v>
       </c>
       <c r="D82" t="s">
-        <v>180</v>
+        <v>242</v>
       </c>
       <c r="E82" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="F82" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G82">
         <v>2787000</v>
       </c>
     </row>
-    <row r="83" spans="1:7">
-[...1 lines deleted...]
-        <v>78</v>
+    <row r="83">
+      <c r="A83" t="s" s="2">
+        <v>299</v>
       </c>
       <c r="B83" t="s">
-        <v>222</v>
+        <v>300</v>
       </c>
       <c r="C83" t="s">
-        <v>223</v>
+        <v>301</v>
       </c>
       <c r="D83" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="E83" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="F83" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G83">
         <v>2830000</v>
       </c>
     </row>
-    <row r="84" spans="1:7">
-[...1 lines deleted...]
-        <v>79</v>
+    <row r="84">
+      <c r="A84" t="s" s="2">
+        <v>302</v>
       </c>
       <c r="B84" t="s">
-        <v>224</v>
+        <v>303</v>
       </c>
       <c r="C84" t="s">
-        <v>225</v>
+        <v>304</v>
       </c>
       <c r="D84" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F84" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G84">
         <v>2914000</v>
       </c>
     </row>
-    <row r="85" spans="1:7">
-[...1 lines deleted...]
-        <v>80</v>
+    <row r="85">
+      <c r="A85" t="s" s="2">
+        <v>305</v>
       </c>
       <c r="B85" t="s">
-        <v>226</v>
+        <v>306</v>
       </c>
       <c r="C85" t="s">
-        <v>227</v>
+        <v>307</v>
       </c>
       <c r="D85" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="E85" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="F85" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G85">
         <v>2925000</v>
       </c>
     </row>
-    <row r="86" spans="1:7">
-[...1 lines deleted...]
-        <v>81</v>
+    <row r="86">
+      <c r="A86" t="s" s="2">
+        <v>308</v>
       </c>
       <c r="B86" t="s">
-        <v>228</v>
+        <v>309</v>
       </c>
       <c r="C86" t="s">
-        <v>229</v>
+        <v>310</v>
       </c>
       <c r="D86" t="s">
-        <v>230</v>
+        <v>311</v>
       </c>
       <c r="E86" t="s">
-        <v>231</v>
+        <v>312</v>
       </c>
       <c r="F86" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G86">
         <v>3000000</v>
       </c>
     </row>
-    <row r="87" spans="1:7">
-[...1 lines deleted...]
-        <v>82</v>
+    <row r="87">
+      <c r="A87" t="s" s="2">
+        <v>313</v>
       </c>
       <c r="B87" t="s">
-        <v>232</v>
+        <v>314</v>
       </c>
       <c r="C87" t="s">
-        <v>233</v>
+        <v>315</v>
       </c>
       <c r="D87" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="E87" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F87" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G87">
         <v>3000000</v>
       </c>
     </row>
-    <row r="88" spans="1:7">
-[...1 lines deleted...]
-        <v>83</v>
+    <row r="88">
+      <c r="A88" t="s" s="2">
+        <v>316</v>
       </c>
       <c r="B88" t="s">
-        <v>234</v>
+        <v>317</v>
       </c>
       <c r="C88" t="s">
-        <v>235</v>
+        <v>318</v>
       </c>
       <c r="D88" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E88" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F88" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G88">
         <v>3000000</v>
       </c>
     </row>
-    <row r="89" spans="1:7">
-[...1 lines deleted...]
-        <v>84</v>
+    <row r="89">
+      <c r="A89" t="s" s="2">
+        <v>319</v>
       </c>
       <c r="B89" t="s">
-        <v>236</v>
+        <v>320</v>
       </c>
       <c r="C89" t="s">
-        <v>237</v>
+        <v>321</v>
       </c>
       <c r="D89" t="s">
-        <v>238</v>
+        <v>322</v>
       </c>
       <c r="E89" t="s">
-        <v>239</v>
+        <v>323</v>
       </c>
       <c r="F89" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G89">
         <v>3020000</v>
       </c>
     </row>
-    <row r="90" spans="1:7">
-[...1 lines deleted...]
-        <v>85</v>
+    <row r="90">
+      <c r="A90" t="s" s="2">
+        <v>324</v>
       </c>
       <c r="B90" t="s">
-        <v>240</v>
+        <v>325</v>
       </c>
       <c r="C90" t="s">
-        <v>241</v>
+        <v>326</v>
       </c>
       <c r="D90" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E90" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F90" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G90">
         <v>3028000</v>
       </c>
     </row>
-    <row r="91" spans="1:7">
-[...1 lines deleted...]
-        <v>86</v>
+    <row r="91">
+      <c r="A91" t="s" s="2">
+        <v>327</v>
       </c>
       <c r="B91" t="s">
-        <v>242</v>
+        <v>328</v>
       </c>
       <c r="C91" t="s">
-        <v>243</v>
+        <v>329</v>
       </c>
       <c r="D91" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F91" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G91">
         <v>3070000</v>
       </c>
     </row>
-    <row r="92" spans="1:7">
-[...1 lines deleted...]
-        <v>87</v>
+    <row r="92">
+      <c r="A92" t="s" s="2">
+        <v>330</v>
       </c>
       <c r="B92" t="s">
-        <v>244</v>
+        <v>331</v>
       </c>
       <c r="C92" t="s">
-        <v>244</v>
+        <v>331</v>
       </c>
       <c r="D92" t="s">
-        <v>245</v>
+        <v>332</v>
       </c>
       <c r="E92" t="s">
-        <v>246</v>
+        <v>333</v>
       </c>
       <c r="F92" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G92">
         <v>3246000</v>
       </c>
     </row>
-    <row r="93" spans="1:7">
-[...1 lines deleted...]
-        <v>88</v>
+    <row r="93">
+      <c r="A93" t="s" s="2">
+        <v>334</v>
       </c>
       <c r="B93" t="s">
-        <v>247</v>
+        <v>335</v>
       </c>
       <c r="C93" t="s">
-        <v>248</v>
+        <v>336</v>
       </c>
       <c r="D93" t="s">
-        <v>249</v>
+        <v>337</v>
       </c>
       <c r="E93" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G93">
         <v>3285000</v>
       </c>
     </row>
-    <row r="94" spans="1:7">
-[...1 lines deleted...]
-        <v>89</v>
+    <row r="94">
+      <c r="A94" t="s" s="2">
+        <v>338</v>
       </c>
       <c r="B94" t="s">
-        <v>250</v>
+        <v>339</v>
       </c>
       <c r="C94" t="s">
-        <v>158</v>
+        <v>213</v>
       </c>
       <c r="D94" t="s">
-        <v>251</v>
+        <v>340</v>
       </c>
       <c r="E94" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="F94" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G94">
         <v>3350000</v>
       </c>
     </row>
-    <row r="95" spans="1:7">
-[...1 lines deleted...]
-        <v>90</v>
+    <row r="95">
+      <c r="A95" t="s" s="2">
+        <v>341</v>
       </c>
       <c r="B95" t="s">
-        <v>252</v>
+        <v>342</v>
       </c>
       <c r="C95" t="s">
-        <v>253</v>
+        <v>343</v>
       </c>
       <c r="D95" t="s">
-        <v>184</v>
+        <v>248</v>
       </c>
       <c r="E95" t="s">
-        <v>254</v>
+        <v>344</v>
       </c>
       <c r="F95" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G95">
         <v>3391000</v>
       </c>
     </row>
-    <row r="96" spans="1:7">
-[...1 lines deleted...]
-        <v>91</v>
+    <row r="96">
+      <c r="A96" t="s" s="2">
+        <v>345</v>
       </c>
       <c r="B96" t="s">
-        <v>255</v>
+        <v>346</v>
       </c>
       <c r="C96" t="s">
-        <v>256</v>
+        <v>347</v>
       </c>
       <c r="D96"/>
       <c r="E96" t="s">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="F96" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G96">
         <v>3400000</v>
       </c>
     </row>
-    <row r="97" spans="1:7">
-[...1 lines deleted...]
-        <v>92</v>
+    <row r="97">
+      <c r="A97" t="s" s="2">
+        <v>348</v>
       </c>
       <c r="B97" t="s">
-        <v>257</v>
+        <v>349</v>
       </c>
       <c r="C97" t="s">
-        <v>257</v>
+        <v>349</v>
       </c>
       <c r="D97" t="s">
-        <v>245</v>
+        <v>332</v>
       </c>
       <c r="E97" t="s">
-        <v>246</v>
+        <v>333</v>
       </c>
       <c r="F97" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G97">
         <v>3441000</v>
       </c>
     </row>
-    <row r="98" spans="1:7">
-[...1 lines deleted...]
-        <v>93</v>
+    <row r="98">
+      <c r="A98" t="s" s="2">
+        <v>350</v>
       </c>
       <c r="B98" t="s">
-        <v>258</v>
+        <v>351</v>
       </c>
       <c r="C98" t="s">
-        <v>259</v>
+        <v>352</v>
       </c>
       <c r="D98" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E98" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F98" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G98">
         <v>3500000</v>
       </c>
     </row>
-    <row r="99" spans="1:7">
-[...1 lines deleted...]
-        <v>94</v>
+    <row r="99">
+      <c r="A99" t="s" s="2">
+        <v>353</v>
       </c>
       <c r="B99" t="s">
-        <v>260</v>
+        <v>354</v>
       </c>
       <c r="C99" t="s">
-        <v>261</v>
+        <v>355</v>
       </c>
       <c r="D99" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F99" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G99">
         <v>3500000</v>
       </c>
     </row>
-    <row r="100" spans="1:7">
-[...1 lines deleted...]
-        <v>95</v>
+    <row r="100">
+      <c r="A100" t="s" s="2">
+        <v>356</v>
       </c>
       <c r="B100" t="s">
-        <v>262</v>
+        <v>357</v>
       </c>
       <c r="C100" t="s">
-        <v>263</v>
+        <v>358</v>
       </c>
       <c r="D100" t="s">
-        <v>103</v>
+        <v>135</v>
       </c>
       <c r="E100" t="s">
-        <v>104</v>
+        <v>136</v>
       </c>
       <c r="F100" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G100">
         <v>3510000</v>
       </c>
     </row>
-    <row r="101" spans="1:7">
-[...1 lines deleted...]
-        <v>96</v>
+    <row r="101">
+      <c r="A101" t="s" s="2">
+        <v>359</v>
       </c>
       <c r="B101" t="s">
-        <v>264</v>
+        <v>360</v>
       </c>
       <c r="C101" t="s">
-        <v>265</v>
+        <v>361</v>
       </c>
       <c r="D101" t="s">
-        <v>266</v>
+        <v>362</v>
       </c>
       <c r="E101" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F101" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G101">
         <v>3550000</v>
       </c>
     </row>
-    <row r="102" spans="1:7">
-[...1 lines deleted...]
-        <v>97</v>
+    <row r="102">
+      <c r="A102" t="s" s="2">
+        <v>363</v>
       </c>
       <c r="B102" t="s">
-        <v>267</v>
+        <v>364</v>
       </c>
       <c r="C102" t="s">
-        <v>267</v>
+        <v>364</v>
       </c>
       <c r="D102" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F102" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G102">
         <v>3550000</v>
       </c>
     </row>
-    <row r="103" spans="1:7">
-[...1 lines deleted...]
-        <v>98</v>
+    <row r="103">
+      <c r="A103" t="s" s="2">
+        <v>365</v>
       </c>
       <c r="B103" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="C103" t="s">
-        <v>268</v>
+        <v>366</v>
       </c>
       <c r="D103" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="E103" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="F103" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G103">
         <v>3565000</v>
       </c>
     </row>
-    <row r="104" spans="1:7">
-[...1 lines deleted...]
-        <v>99</v>
+    <row r="104">
+      <c r="A104" t="s" s="2">
+        <v>367</v>
       </c>
       <c r="B104" t="s">
-        <v>269</v>
+        <v>368</v>
       </c>
       <c r="C104" t="s">
-        <v>270</v>
+        <v>369</v>
       </c>
       <c r="D104" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E104" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F104" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G104">
         <v>3570000</v>
       </c>
     </row>
-    <row r="105" spans="1:7">
-[...1 lines deleted...]
-        <v>100</v>
+    <row r="105">
+      <c r="A105" t="s" s="2">
+        <v>370</v>
       </c>
       <c r="B105" t="s">
-        <v>271</v>
+        <v>371</v>
       </c>
       <c r="C105" t="s">
-        <v>272</v>
+        <v>372</v>
       </c>
       <c r="D105" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="E105" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F105" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G105">
         <v>3575000</v>
       </c>
     </row>
-    <row r="106" spans="1:7">
-[...1 lines deleted...]
-        <v>101</v>
+    <row r="106">
+      <c r="A106" t="s" s="2">
+        <v>373</v>
       </c>
       <c r="B106" t="s">
-        <v>273</v>
+        <v>374</v>
       </c>
       <c r="C106" t="s">
-        <v>274</v>
+        <v>375</v>
       </c>
       <c r="D106" t="s">
-        <v>275</v>
+        <v>376</v>
       </c>
       <c r="E106" t="s">
-        <v>276</v>
+        <v>377</v>
       </c>
       <c r="F106" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G106">
         <v>3576000</v>
       </c>
     </row>
-    <row r="107" spans="1:7">
-[...1 lines deleted...]
-        <v>102</v>
+    <row r="107">
+      <c r="A107" t="s" s="2">
+        <v>378</v>
       </c>
       <c r="B107" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="C107" t="s">
-        <v>277</v>
+        <v>379</v>
       </c>
       <c r="D107" t="s">
-        <v>278</v>
+        <v>380</v>
       </c>
       <c r="E107" t="s">
-        <v>279</v>
+        <v>381</v>
       </c>
       <c r="F107" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G107">
         <v>3621500</v>
       </c>
     </row>
-    <row r="108" spans="1:7">
-[...1 lines deleted...]
-        <v>103</v>
+    <row r="108">
+      <c r="A108" t="s" s="2">
+        <v>382</v>
       </c>
       <c r="B108" t="s">
-        <v>220</v>
+        <v>297</v>
       </c>
       <c r="C108" t="s">
-        <v>280</v>
+        <v>383</v>
       </c>
       <c r="D108" t="s">
-        <v>281</v>
+        <v>384</v>
       </c>
       <c r="E108" t="s">
-        <v>282</v>
+        <v>385</v>
       </c>
       <c r="F108" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="G108">
         <v>3665000</v>
       </c>
     </row>
-    <row r="109" spans="1:7">
-[...1 lines deleted...]
-        <v>104</v>
+    <row r="109">
+      <c r="A109" t="s" s="2">
+        <v>387</v>
       </c>
       <c r="B109" t="s">
-        <v>284</v>
+        <v>388</v>
       </c>
       <c r="C109" t="s">
-        <v>284</v>
+        <v>388</v>
       </c>
       <c r="D109" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E109" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F109" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G109">
         <v>3710000</v>
       </c>
     </row>
-    <row r="110" spans="1:7">
-[...1 lines deleted...]
-        <v>105</v>
+    <row r="110">
+      <c r="A110" t="s" s="2">
+        <v>389</v>
       </c>
       <c r="B110" t="s">
-        <v>285</v>
+        <v>390</v>
       </c>
       <c r="C110" t="s">
-        <v>286</v>
+        <v>391</v>
       </c>
       <c r="D110" t="s">
-        <v>287</v>
+        <v>392</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110">
         <v>3766000</v>
       </c>
     </row>
-    <row r="111" spans="1:7">
-[...1 lines deleted...]
-        <v>106</v>
+    <row r="111">
+      <c r="A111" t="s" s="2">
+        <v>393</v>
       </c>
       <c r="B111" t="s">
-        <v>288</v>
+        <v>394</v>
       </c>
       <c r="C111" t="s">
-        <v>289</v>
+        <v>395</v>
       </c>
       <c r="D111" t="s">
-        <v>290</v>
+        <v>396</v>
       </c>
       <c r="E111" t="s">
-        <v>282</v>
+        <v>385</v>
       </c>
       <c r="F111" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="G111">
         <v>3775000</v>
       </c>
     </row>
-    <row r="112" spans="1:7">
-[...1 lines deleted...]
-        <v>107</v>
+    <row r="112">
+      <c r="A112" t="s" s="2">
+        <v>397</v>
       </c>
       <c r="B112" t="s">
-        <v>188</v>
+        <v>254</v>
       </c>
       <c r="C112" t="s">
-        <v>291</v>
+        <v>398</v>
       </c>
       <c r="D112" t="s">
-        <v>292</v>
+        <v>399</v>
       </c>
       <c r="E112" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="F112" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G112">
         <v>3775000</v>
       </c>
     </row>
-    <row r="113" spans="1:7">
-[...1 lines deleted...]
-        <v>108</v>
+    <row r="113">
+      <c r="A113" t="s" s="2">
+        <v>400</v>
       </c>
       <c r="B113" t="s">
-        <v>293</v>
+        <v>401</v>
       </c>
       <c r="C113" t="s">
-        <v>294</v>
+        <v>402</v>
       </c>
       <c r="D113" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F113" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G113">
         <v>3800000</v>
       </c>
     </row>
-    <row r="114" spans="1:7">
-[...1 lines deleted...]
-        <v>109</v>
+    <row r="114">
+      <c r="A114" t="s" s="2">
+        <v>403</v>
       </c>
       <c r="B114" t="s">
-        <v>295</v>
+        <v>404</v>
       </c>
       <c r="C114" t="s">
-        <v>296</v>
+        <v>405</v>
       </c>
       <c r="D114" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="E114" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F114" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G114">
         <v>3930000</v>
       </c>
     </row>
-    <row r="115" spans="1:7">
-[...1 lines deleted...]
-        <v>110</v>
+    <row r="115">
+      <c r="A115" t="s" s="2">
+        <v>406</v>
       </c>
       <c r="B115" t="s">
-        <v>297</v>
+        <v>407</v>
       </c>
       <c r="C115" t="s">
-        <v>253</v>
+        <v>343</v>
       </c>
       <c r="D115" t="s">
-        <v>298</v>
+        <v>408</v>
       </c>
       <c r="E115" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F115" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G115">
         <v>3950000</v>
       </c>
     </row>
-    <row r="116" spans="1:7">
-[...1 lines deleted...]
-        <v>111</v>
+    <row r="116">
+      <c r="A116" t="s" s="2">
+        <v>409</v>
       </c>
       <c r="B116" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="C116" t="s">
-        <v>299</v>
+        <v>410</v>
       </c>
       <c r="D116" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E116" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F116" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G116">
         <v>4000000</v>
       </c>
     </row>
-    <row r="117" spans="1:7">
-[...1 lines deleted...]
-        <v>112</v>
+    <row r="117">
+      <c r="A117" t="s" s="2">
+        <v>411</v>
       </c>
       <c r="B117" t="s">
-        <v>300</v>
+        <v>412</v>
       </c>
       <c r="C117" t="s">
-        <v>301</v>
+        <v>413</v>
       </c>
       <c r="D117" t="s">
-        <v>302</v>
+        <v>414</v>
       </c>
       <c r="E117" t="s">
-        <v>303</v>
+        <v>415</v>
       </c>
       <c r="F117" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G117">
         <v>4032000</v>
       </c>
     </row>
-    <row r="118" spans="1:7">
-[...1 lines deleted...]
-        <v>113</v>
+    <row r="118">
+      <c r="A118" t="s" s="2">
+        <v>416</v>
       </c>
       <c r="B118" t="s">
-        <v>304</v>
+        <v>417</v>
       </c>
       <c r="C118" t="s">
-        <v>305</v>
+        <v>418</v>
       </c>
       <c r="D118" t="s">
-        <v>306</v>
+        <v>419</v>
       </c>
       <c r="E118" t="s">
-        <v>307</v>
+        <v>420</v>
       </c>
       <c r="F118" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G118">
         <v>4100000</v>
       </c>
     </row>
-    <row r="119" spans="1:7">
-[...1 lines deleted...]
-        <v>114</v>
+    <row r="119">
+      <c r="A119" t="s" s="2">
+        <v>421</v>
       </c>
       <c r="B119" t="s">
-        <v>308</v>
+        <v>422</v>
       </c>
       <c r="C119" t="s">
-        <v>309</v>
+        <v>423</v>
       </c>
       <c r="D119" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E119" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F119" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G119">
         <v>4128000</v>
       </c>
     </row>
-    <row r="120" spans="1:7">
-[...1 lines deleted...]
-        <v>115</v>
+    <row r="120">
+      <c r="A120" t="s" s="2">
+        <v>424</v>
       </c>
       <c r="B120" t="s">
-        <v>310</v>
+        <v>425</v>
       </c>
       <c r="C120" t="s">
-        <v>311</v>
+        <v>426</v>
       </c>
       <c r="D120" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E120" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F120" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G120">
         <v>4170000</v>
       </c>
     </row>
-    <row r="121" spans="1:7">
-[...1 lines deleted...]
-        <v>116</v>
+    <row r="121">
+      <c r="A121" t="s" s="2">
+        <v>427</v>
       </c>
       <c r="B121" t="s">
-        <v>312</v>
+        <v>428</v>
       </c>
       <c r="C121" t="s">
-        <v>313</v>
+        <v>429</v>
       </c>
       <c r="D121" t="s">
-        <v>314</v>
+        <v>430</v>
       </c>
       <c r="E121" t="s">
-        <v>315</v>
+        <v>431</v>
       </c>
       <c r="F121" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G121">
         <v>4229000</v>
       </c>
     </row>
-    <row r="122" spans="1:7">
-[...1 lines deleted...]
-        <v>117</v>
+    <row r="122">
+      <c r="A122" t="s" s="2">
+        <v>432</v>
       </c>
       <c r="B122" t="s">
-        <v>316</v>
+        <v>433</v>
       </c>
       <c r="C122" t="s">
-        <v>317</v>
+        <v>434</v>
       </c>
       <c r="D122" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F122" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G122">
         <v>4278000</v>
       </c>
     </row>
-    <row r="123" spans="1:7">
-[...1 lines deleted...]
-        <v>118</v>
+    <row r="123">
+      <c r="A123" t="s" s="2">
+        <v>435</v>
       </c>
       <c r="B123" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="C123" t="s">
-        <v>318</v>
+        <v>436</v>
       </c>
       <c r="D123" t="s">
-        <v>319</v>
+        <v>437</v>
       </c>
       <c r="E123" t="s">
-        <v>320</v>
+        <v>438</v>
       </c>
       <c r="F123" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G123">
         <v>4300000</v>
       </c>
     </row>
-    <row r="124" spans="1:7">
-[...1 lines deleted...]
-        <v>119</v>
+    <row r="124">
+      <c r="A124" t="s" s="2">
+        <v>439</v>
       </c>
       <c r="B124" t="s">
-        <v>321</v>
+        <v>440</v>
       </c>
       <c r="C124" t="s">
-        <v>322</v>
+        <v>441</v>
       </c>
       <c r="D124" t="s">
-        <v>292</v>
+        <v>399</v>
       </c>
       <c r="E124" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="F124" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G124">
         <v>4350000</v>
       </c>
     </row>
-    <row r="125" spans="1:7">
-[...1 lines deleted...]
-        <v>120</v>
+    <row r="125">
+      <c r="A125" t="s" s="2">
+        <v>442</v>
       </c>
       <c r="B125" t="s">
-        <v>323</v>
+        <v>443</v>
       </c>
       <c r="C125" t="s">
-        <v>324</v>
+        <v>444</v>
       </c>
       <c r="D125" t="s">
-        <v>292</v>
+        <v>399</v>
       </c>
       <c r="E125" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="F125" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G125">
         <v>4440000</v>
       </c>
     </row>
-    <row r="126" spans="1:7">
-[...1 lines deleted...]
-        <v>121</v>
+    <row r="126">
+      <c r="A126" t="s" s="2">
+        <v>445</v>
       </c>
       <c r="B126" t="s">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="C126" t="s">
-        <v>326</v>
+        <v>447</v>
       </c>
       <c r="D126" t="s">
-        <v>302</v>
+        <v>414</v>
       </c>
       <c r="E126" t="s">
-        <v>303</v>
+        <v>415</v>
       </c>
       <c r="F126" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G126">
         <v>4450000</v>
       </c>
     </row>
-    <row r="127" spans="1:7">
-[...1 lines deleted...]
-        <v>122</v>
+    <row r="127">
+      <c r="A127" t="s" s="2">
+        <v>448</v>
       </c>
       <c r="B127" t="s">
-        <v>327</v>
+        <v>449</v>
       </c>
       <c r="C127" t="s">
-        <v>328</v>
+        <v>450</v>
       </c>
       <c r="D127" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E127" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F127" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G127">
         <v>4750000</v>
       </c>
     </row>
-    <row r="128" spans="1:7">
-[...1 lines deleted...]
-        <v>123</v>
+    <row r="128">
+      <c r="A128" t="s" s="2">
+        <v>451</v>
       </c>
       <c r="B128" t="s">
-        <v>329</v>
+        <v>452</v>
       </c>
       <c r="C128" t="s">
-        <v>330</v>
+        <v>453</v>
       </c>
       <c r="D128" t="s">
-        <v>306</v>
+        <v>419</v>
       </c>
       <c r="E128" t="s">
-        <v>307</v>
+        <v>420</v>
       </c>
       <c r="F128" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G128">
         <v>4818000</v>
       </c>
     </row>
-    <row r="129" spans="1:7">
-[...1 lines deleted...]
-        <v>124</v>
+    <row r="129">
+      <c r="A129" t="s" s="2">
+        <v>454</v>
       </c>
       <c r="B129" t="s">
-        <v>331</v>
+        <v>455</v>
       </c>
       <c r="C129" t="s">
-        <v>332</v>
+        <v>456</v>
       </c>
       <c r="D129" t="s">
-        <v>333</v>
+        <v>457</v>
       </c>
       <c r="E129" t="s">
-        <v>334</v>
+        <v>458</v>
       </c>
       <c r="F129" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G129">
         <v>4825000</v>
       </c>
     </row>
-    <row r="130" spans="1:7">
-[...1 lines deleted...]
-        <v>125</v>
+    <row r="130">
+      <c r="A130" t="s" s="2">
+        <v>459</v>
       </c>
       <c r="B130" t="s">
-        <v>335</v>
+        <v>460</v>
       </c>
       <c r="C130" t="s">
-        <v>335</v>
+        <v>460</v>
       </c>
       <c r="D130" t="s">
-        <v>117</v>
+        <v>154</v>
       </c>
       <c r="E130" t="s">
-        <v>142</v>
+        <v>189</v>
       </c>
       <c r="F130" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G130">
         <v>4835000</v>
       </c>
     </row>
-    <row r="131" spans="1:7">
-[...1 lines deleted...]
-        <v>126</v>
+    <row r="131">
+      <c r="A131" t="s" s="2">
+        <v>461</v>
       </c>
       <c r="B131" t="s">
-        <v>336</v>
+        <v>462</v>
       </c>
       <c r="C131" t="s">
-        <v>337</v>
+        <v>463</v>
       </c>
       <c r="D131" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E131" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F131" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G131">
         <v>4900000</v>
       </c>
     </row>
-    <row r="132" spans="1:7">
-[...1 lines deleted...]
-        <v>127</v>
+    <row r="132">
+      <c r="A132" t="s" s="2">
+        <v>464</v>
       </c>
       <c r="B132" t="s">
-        <v>338</v>
+        <v>465</v>
       </c>
       <c r="C132" t="s">
-        <v>339</v>
+        <v>466</v>
       </c>
       <c r="D132" t="s">
-        <v>340</v>
+        <v>467</v>
       </c>
       <c r="E132" t="s">
-        <v>341</v>
+        <v>468</v>
       </c>
       <c r="F132" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G132">
         <v>5000000</v>
       </c>
     </row>
-    <row r="133" spans="1:7">
-[...1 lines deleted...]
-        <v>128</v>
+    <row r="133">
+      <c r="A133" t="s" s="2">
+        <v>469</v>
       </c>
       <c r="B133" t="s">
-        <v>342</v>
+        <v>470</v>
       </c>
       <c r="C133" t="s">
-        <v>343</v>
+        <v>471</v>
       </c>
       <c r="D133" t="s">
-        <v>344</v>
+        <v>472</v>
       </c>
       <c r="E133" t="s">
-        <v>345</v>
+        <v>473</v>
       </c>
       <c r="F133" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G133">
         <v>5007000</v>
       </c>
     </row>
-    <row r="134" spans="1:7">
-[...1 lines deleted...]
-        <v>129</v>
+    <row r="134">
+      <c r="A134" t="s" s="2">
+        <v>474</v>
       </c>
       <c r="B134" t="s">
-        <v>222</v>
+        <v>300</v>
       </c>
       <c r="C134" t="s">
-        <v>346</v>
+        <v>475</v>
       </c>
       <c r="D134" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E134" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F134" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G134">
         <v>5040000</v>
       </c>
     </row>
-    <row r="135" spans="1:7">
-[...1 lines deleted...]
-        <v>130</v>
+    <row r="135">
+      <c r="A135" t="s" s="2">
+        <v>476</v>
       </c>
       <c r="B135" t="s">
-        <v>347</v>
+        <v>477</v>
       </c>
       <c r="C135" t="s">
-        <v>348</v>
+        <v>478</v>
       </c>
       <c r="D135" t="s">
-        <v>349</v>
+        <v>479</v>
       </c>
       <c r="E135" t="s">
-        <v>350</v>
+        <v>480</v>
       </c>
       <c r="F135" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G135">
         <v>5110000</v>
       </c>
     </row>
-    <row r="136" spans="1:7">
-[...1 lines deleted...]
-        <v>131</v>
+    <row r="136">
+      <c r="A136" t="s" s="2">
+        <v>481</v>
       </c>
       <c r="B136" t="s">
-        <v>351</v>
+        <v>482</v>
       </c>
       <c r="C136" t="s">
-        <v>352</v>
+        <v>483</v>
       </c>
       <c r="D136" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E136" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F136" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G136">
         <v>5150000</v>
       </c>
     </row>
-    <row r="137" spans="1:7">
-[...1 lines deleted...]
-        <v>132</v>
+    <row r="137">
+      <c r="A137" t="s" s="2">
+        <v>484</v>
       </c>
       <c r="B137" t="s">
-        <v>353</v>
+        <v>485</v>
       </c>
       <c r="C137" t="s">
-        <v>354</v>
+        <v>486</v>
       </c>
       <c r="D137" t="s">
-        <v>355</v>
+        <v>487</v>
       </c>
       <c r="E137" t="s">
-        <v>356</v>
+        <v>488</v>
       </c>
       <c r="F137" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G137">
         <v>5200000</v>
       </c>
     </row>
-    <row r="138" spans="1:7">
-[...1 lines deleted...]
-        <v>133</v>
+    <row r="138">
+      <c r="A138" t="s" s="2">
+        <v>489</v>
       </c>
       <c r="B138" t="s">
-        <v>357</v>
+        <v>490</v>
       </c>
       <c r="C138" t="s">
-        <v>358</v>
+        <v>491</v>
       </c>
       <c r="D138" t="s">
-        <v>359</v>
+        <v>492</v>
       </c>
       <c r="E138" t="s">
-        <v>360</v>
+        <v>493</v>
       </c>
       <c r="F138" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G138">
         <v>5350000</v>
       </c>
     </row>
-    <row r="139" spans="1:7">
-[...1 lines deleted...]
-        <v>134</v>
+    <row r="139">
+      <c r="A139" t="s" s="2">
+        <v>494</v>
       </c>
       <c r="B139" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="C139" t="s">
-        <v>361</v>
+        <v>495</v>
       </c>
       <c r="D139" t="s">
-        <v>180</v>
+        <v>242</v>
       </c>
       <c r="E139" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="F139" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G139">
         <v>5540000</v>
       </c>
     </row>
-    <row r="140" spans="1:7">
-[...1 lines deleted...]
-        <v>135</v>
+    <row r="140">
+      <c r="A140" t="s" s="2">
+        <v>496</v>
       </c>
       <c r="B140" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="C140" t="s">
-        <v>362</v>
+        <v>497</v>
       </c>
       <c r="D140" t="s">
-        <v>127</v>
+        <v>169</v>
       </c>
       <c r="E140" t="s">
-        <v>128</v>
+        <v>170</v>
       </c>
       <c r="F140" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G140">
         <v>5550000</v>
       </c>
     </row>
-    <row r="141" spans="1:7">
-[...1 lines deleted...]
-        <v>136</v>
+    <row r="141">
+      <c r="A141" t="s" s="2">
+        <v>498</v>
       </c>
       <c r="B141" t="s">
-        <v>363</v>
+        <v>499</v>
       </c>
       <c r="C141" t="s">
-        <v>363</v>
+        <v>499</v>
       </c>
       <c r="D141" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E141" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F141" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G141">
         <v>5570000</v>
       </c>
     </row>
-    <row r="142" spans="1:7">
-[...1 lines deleted...]
-        <v>137</v>
+    <row r="142">
+      <c r="A142" t="s" s="2">
+        <v>500</v>
       </c>
       <c r="B142" t="s">
-        <v>364</v>
+        <v>501</v>
       </c>
       <c r="C142" t="s">
-        <v>365</v>
+        <v>502</v>
       </c>
       <c r="D142" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E142" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F142" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G142">
         <v>5720000</v>
       </c>
     </row>
-    <row r="143" spans="1:7">
-[...1 lines deleted...]
-        <v>138</v>
+    <row r="143">
+      <c r="A143" t="s" s="2">
+        <v>503</v>
       </c>
       <c r="B143" t="s">
-        <v>366</v>
+        <v>504</v>
       </c>
       <c r="C143" t="s">
-        <v>367</v>
+        <v>505</v>
       </c>
       <c r="D143" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="E143" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="F143" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G143">
         <v>5750000</v>
       </c>
     </row>
-    <row r="144" spans="1:7">
-[...1 lines deleted...]
-        <v>139</v>
+    <row r="144">
+      <c r="A144" t="s" s="2">
+        <v>506</v>
       </c>
       <c r="B144" t="s">
-        <v>368</v>
+        <v>507</v>
       </c>
       <c r="C144" t="s">
-        <v>369</v>
+        <v>508</v>
       </c>
       <c r="D144" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E144" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F144" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G144">
         <v>5810000</v>
       </c>
     </row>
-    <row r="145" spans="1:7">
-[...1 lines deleted...]
-        <v>140</v>
+    <row r="145">
+      <c r="A145" t="s" s="2">
+        <v>509</v>
       </c>
       <c r="B145" t="s">
-        <v>370</v>
+        <v>510</v>
       </c>
       <c r="C145" t="s">
-        <v>371</v>
+        <v>511</v>
       </c>
       <c r="D145" t="s">
+        <v>36</v>
+      </c>
+      <c r="E145" t="s">
         <v>31</v>
       </c>
-      <c r="E145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F145" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G145">
         <v>5850000</v>
       </c>
     </row>
-    <row r="146" spans="1:7">
-[...1 lines deleted...]
-        <v>141</v>
+    <row r="146">
+      <c r="A146" t="s" s="2">
+        <v>512</v>
       </c>
       <c r="B146" t="s">
-        <v>372</v>
+        <v>513</v>
       </c>
       <c r="C146" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="D146" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E146" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F146" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G146">
         <v>5900000</v>
       </c>
     </row>
-    <row r="147" spans="1:7">
-[...1 lines deleted...]
-        <v>142</v>
+    <row r="147">
+      <c r="A147" t="s" s="2">
+        <v>514</v>
       </c>
       <c r="B147" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="C147" t="s">
-        <v>373</v>
+        <v>515</v>
       </c>
       <c r="D147" t="s">
-        <v>86</v>
+        <v>112</v>
       </c>
       <c r="E147" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="F147" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G147">
         <v>6155000</v>
       </c>
     </row>
-    <row r="148" spans="1:7">
-[...1 lines deleted...]
-        <v>143</v>
+    <row r="148">
+      <c r="A148" t="s" s="2">
+        <v>516</v>
       </c>
       <c r="B148" t="s">
-        <v>374</v>
+        <v>517</v>
       </c>
       <c r="C148" t="s">
-        <v>375</v>
+        <v>518</v>
       </c>
       <c r="D148" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E148" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F148" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G148">
         <v>6160000</v>
       </c>
     </row>
-    <row r="149" spans="1:7">
-[...1 lines deleted...]
-        <v>144</v>
+    <row r="149">
+      <c r="A149" t="s" s="2">
+        <v>519</v>
       </c>
       <c r="B149" t="s">
-        <v>376</v>
+        <v>520</v>
       </c>
       <c r="C149" t="s">
-        <v>377</v>
+        <v>521</v>
       </c>
       <c r="D149" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E149" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F149" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G149">
         <v>6175000</v>
       </c>
     </row>
-    <row r="150" spans="1:7">
-[...1 lines deleted...]
-        <v>145</v>
+    <row r="150">
+      <c r="A150" t="s" s="2">
+        <v>522</v>
       </c>
       <c r="B150" t="s">
-        <v>378</v>
+        <v>523</v>
       </c>
       <c r="C150" t="s">
-        <v>379</v>
+        <v>524</v>
       </c>
       <c r="D150" t="s">
-        <v>117</v>
+        <v>154</v>
       </c>
       <c r="E150" t="s">
-        <v>142</v>
+        <v>189</v>
       </c>
       <c r="F150" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G150">
         <v>6180000</v>
       </c>
     </row>
-    <row r="151" spans="1:7">
-[...1 lines deleted...]
-        <v>146</v>
+    <row r="151">
+      <c r="A151" t="s" s="2">
+        <v>525</v>
       </c>
       <c r="B151" t="s">
-        <v>380</v>
+        <v>526</v>
       </c>
       <c r="C151" t="s">
-        <v>381</v>
+        <v>527</v>
       </c>
       <c r="D151" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E151" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F151" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G151">
         <v>6500000</v>
       </c>
     </row>
-    <row r="152" spans="1:7">
-[...1 lines deleted...]
-        <v>147</v>
+    <row r="152">
+      <c r="A152" t="s" s="2">
+        <v>528</v>
       </c>
       <c r="B152" t="s">
-        <v>382</v>
+        <v>529</v>
       </c>
       <c r="C152" t="s">
-        <v>383</v>
+        <v>530</v>
       </c>
       <c r="D152" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E152" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F152" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G152">
         <v>6550000</v>
       </c>
     </row>
-    <row r="153" spans="1:7">
-[...1 lines deleted...]
-        <v>148</v>
+    <row r="153">
+      <c r="A153" t="s" s="2">
+        <v>531</v>
       </c>
       <c r="B153" t="s">
-        <v>384</v>
+        <v>532</v>
       </c>
       <c r="C153" t="s">
-        <v>385</v>
+        <v>533</v>
       </c>
       <c r="D153" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E153" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F153" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G153">
         <v>6560000</v>
       </c>
     </row>
-    <row r="154" spans="1:7">
-[...1 lines deleted...]
-        <v>149</v>
+    <row r="154">
+      <c r="A154" t="s" s="2">
+        <v>534</v>
       </c>
       <c r="B154" t="s">
-        <v>386</v>
+        <v>535</v>
       </c>
       <c r="C154" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="D154" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E154" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F154" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G154">
         <v>6690000</v>
       </c>
     </row>
-    <row r="155" spans="1:7">
-[...1 lines deleted...]
-        <v>150</v>
+    <row r="155">
+      <c r="A155" t="s" s="2">
+        <v>536</v>
       </c>
       <c r="B155" t="s">
-        <v>387</v>
+        <v>537</v>
       </c>
       <c r="C155" t="s">
-        <v>388</v>
+        <v>538</v>
       </c>
       <c r="D155" t="s">
-        <v>302</v>
+        <v>414</v>
       </c>
       <c r="E155" t="s">
-        <v>303</v>
+        <v>415</v>
       </c>
       <c r="F155" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G155">
         <v>6720000</v>
       </c>
     </row>
-    <row r="156" spans="1:7">
-[...1 lines deleted...]
-        <v>151</v>
+    <row r="156">
+      <c r="A156" t="s" s="2">
+        <v>539</v>
       </c>
       <c r="B156" t="s">
-        <v>389</v>
+        <v>540</v>
       </c>
       <c r="C156" t="s">
-        <v>390</v>
+        <v>541</v>
       </c>
       <c r="D156" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E156" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F156" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G156">
         <v>6730000</v>
       </c>
     </row>
-    <row r="157" spans="1:7">
-[...1 lines deleted...]
-        <v>152</v>
+    <row r="157">
+      <c r="A157" t="s" s="2">
+        <v>542</v>
       </c>
       <c r="B157" t="s">
-        <v>391</v>
+        <v>543</v>
       </c>
       <c r="C157" t="s">
-        <v>392</v>
+        <v>544</v>
       </c>
       <c r="D157" t="s">
-        <v>393</v>
+        <v>545</v>
       </c>
       <c r="E157" t="s">
-        <v>279</v>
+        <v>381</v>
       </c>
       <c r="F157" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G157">
         <v>6735000</v>
       </c>
     </row>
-    <row r="158" spans="1:7">
-[...1 lines deleted...]
-        <v>153</v>
+    <row r="158">
+      <c r="A158" t="s" s="2">
+        <v>546</v>
       </c>
       <c r="B158" t="s">
-        <v>394</v>
+        <v>547</v>
       </c>
       <c r="C158" t="s">
-        <v>395</v>
+        <v>548</v>
       </c>
       <c r="D158" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="E158" t="s">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="F158" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G158">
         <v>6760000</v>
       </c>
     </row>
-    <row r="159" spans="1:7">
-[...1 lines deleted...]
-        <v>154</v>
+    <row r="159">
+      <c r="A159" t="s" s="2">
+        <v>549</v>
       </c>
       <c r="B159" t="s">
-        <v>396</v>
+        <v>550</v>
       </c>
       <c r="C159" t="s">
-        <v>397</v>
+        <v>551</v>
       </c>
       <c r="D159" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E159" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F159" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G159">
         <v>6860000</v>
       </c>
     </row>
-    <row r="160" spans="1:7">
-[...1 lines deleted...]
-        <v>155</v>
+    <row r="160">
+      <c r="A160" t="s" s="2">
+        <v>552</v>
       </c>
       <c r="B160" t="s">
-        <v>398</v>
+        <v>553</v>
       </c>
       <c r="C160" t="s">
-        <v>399</v>
+        <v>554</v>
       </c>
       <c r="D160" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E160" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F160" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G160">
         <v>6900000</v>
       </c>
     </row>
-    <row r="161" spans="1:7">
-[...1 lines deleted...]
-        <v>156</v>
+    <row r="161">
+      <c r="A161" t="s" s="2">
+        <v>555</v>
       </c>
       <c r="B161" t="s">
-        <v>400</v>
+        <v>556</v>
       </c>
       <c r="C161" t="s">
-        <v>401</v>
+        <v>557</v>
       </c>
       <c r="D161" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="E161" t="s">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="F161" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G161">
         <v>6900000</v>
       </c>
     </row>
-    <row r="162" spans="1:7">
-[...1 lines deleted...]
-        <v>157</v>
+    <row r="162">
+      <c r="A162" t="s" s="2">
+        <v>558</v>
       </c>
       <c r="B162" t="s">
-        <v>402</v>
+        <v>559</v>
       </c>
       <c r="C162" t="s">
-        <v>403</v>
+        <v>560</v>
       </c>
       <c r="D162" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="E162" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="F162" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G162">
         <v>6920000</v>
       </c>
     </row>
-    <row r="163" spans="1:7">
-[...1 lines deleted...]
-        <v>158</v>
+    <row r="163">
+      <c r="A163" t="s" s="2">
+        <v>561</v>
       </c>
       <c r="B163" t="s">
-        <v>404</v>
+        <v>562</v>
       </c>
       <c r="C163" t="s">
-        <v>405</v>
+        <v>563</v>
       </c>
       <c r="D163" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E163" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F163" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G163">
         <v>7070000</v>
       </c>
     </row>
-    <row r="164" spans="1:7">
-[...1 lines deleted...]
-        <v>159</v>
+    <row r="164">
+      <c r="A164" t="s" s="2">
+        <v>564</v>
       </c>
       <c r="B164" t="s">
-        <v>406</v>
+        <v>565</v>
       </c>
       <c r="C164" t="s">
-        <v>407</v>
+        <v>566</v>
       </c>
       <c r="D164" t="s">
-        <v>355</v>
+        <v>487</v>
       </c>
       <c r="E164" t="s">
-        <v>356</v>
+        <v>488</v>
       </c>
       <c r="F164" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G164">
         <v>7100000</v>
       </c>
     </row>
-    <row r="165" spans="1:7">
-[...1 lines deleted...]
-        <v>160</v>
+    <row r="165">
+      <c r="A165" t="s" s="2">
+        <v>567</v>
       </c>
       <c r="B165" t="s">
-        <v>408</v>
+        <v>568</v>
       </c>
       <c r="C165" t="s">
-        <v>409</v>
+        <v>569</v>
       </c>
       <c r="D165" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E165" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F165" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G165">
         <v>7120000</v>
       </c>
     </row>
-    <row r="166" spans="1:7">
-[...1 lines deleted...]
-        <v>161</v>
+    <row r="166">
+      <c r="A166" t="s" s="2">
+        <v>570</v>
       </c>
       <c r="B166" t="s">
-        <v>410</v>
+        <v>571</v>
       </c>
       <c r="C166" t="s">
-        <v>411</v>
+        <v>572</v>
       </c>
       <c r="D166" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E166" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F166" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G166">
         <v>7310000</v>
       </c>
     </row>
-    <row r="167" spans="1:7">
-[...1 lines deleted...]
-        <v>162</v>
+    <row r="167">
+      <c r="A167" t="s" s="2">
+        <v>573</v>
       </c>
       <c r="B167" t="s">
-        <v>412</v>
+        <v>574</v>
       </c>
       <c r="C167" t="s">
-        <v>413</v>
+        <v>575</v>
       </c>
       <c r="D167" t="s">
-        <v>414</v>
+        <v>576</v>
       </c>
       <c r="E167" t="s">
-        <v>360</v>
+        <v>493</v>
       </c>
       <c r="F167" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G167">
         <v>7330000</v>
       </c>
     </row>
-    <row r="168" spans="1:7">
-[...1 lines deleted...]
-        <v>163</v>
+    <row r="168">
+      <c r="A168" t="s" s="2">
+        <v>577</v>
       </c>
       <c r="B168" t="s">
-        <v>415</v>
+        <v>578</v>
       </c>
       <c r="C168" t="s">
-        <v>416</v>
+        <v>579</v>
       </c>
       <c r="D168" t="s">
-        <v>292</v>
+        <v>399</v>
       </c>
       <c r="E168" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="F168" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G168">
         <v>7497000</v>
       </c>
     </row>
-    <row r="169" spans="1:7">
-[...1 lines deleted...]
-        <v>164</v>
+    <row r="169">
+      <c r="A169" t="s" s="2">
+        <v>580</v>
       </c>
       <c r="B169" t="s">
-        <v>417</v>
+        <v>581</v>
       </c>
       <c r="C169" t="s">
-        <v>418</v>
+        <v>582</v>
       </c>
       <c r="D169" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E169" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F169" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G169">
         <v>7500000</v>
       </c>
     </row>
-    <row r="170" spans="1:7">
-[...1 lines deleted...]
-        <v>165</v>
+    <row r="170">
+      <c r="A170" t="s" s="2">
+        <v>583</v>
       </c>
       <c r="B170" t="s">
-        <v>419</v>
+        <v>584</v>
       </c>
       <c r="C170" t="s">
-        <v>419</v>
+        <v>584</v>
       </c>
       <c r="D170" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E170" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F170" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G170">
         <v>7500000</v>
       </c>
     </row>
-    <row r="171" spans="1:7">
-[...1 lines deleted...]
-        <v>166</v>
+    <row r="171">
+      <c r="A171" t="s" s="2">
+        <v>585</v>
       </c>
       <c r="B171" t="s">
-        <v>420</v>
+        <v>586</v>
       </c>
       <c r="C171" t="s">
-        <v>421</v>
+        <v>587</v>
       </c>
       <c r="D171" t="s">
-        <v>275</v>
+        <v>376</v>
       </c>
       <c r="E171" t="s">
-        <v>276</v>
+        <v>377</v>
       </c>
       <c r="F171" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G171">
         <v>7560000</v>
       </c>
     </row>
-    <row r="172" spans="1:7">
-[...1 lines deleted...]
-        <v>167</v>
+    <row r="172">
+      <c r="A172" t="s" s="2">
+        <v>588</v>
       </c>
       <c r="B172" t="s">
-        <v>422</v>
+        <v>589</v>
       </c>
       <c r="C172" t="s">
-        <v>423</v>
+        <v>590</v>
       </c>
       <c r="D172" t="s">
-        <v>424</v>
+        <v>591</v>
       </c>
       <c r="E172" t="s">
-        <v>425</v>
+        <v>592</v>
       </c>
       <c r="F172" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G172">
         <v>7575000</v>
       </c>
     </row>
-    <row r="173" spans="1:7">
-[...1 lines deleted...]
-        <v>168</v>
+    <row r="173">
+      <c r="A173" t="s" s="2">
+        <v>593</v>
       </c>
       <c r="B173" t="s">
-        <v>426</v>
+        <v>594</v>
       </c>
       <c r="C173" t="s">
-        <v>426</v>
+        <v>594</v>
       </c>
       <c r="D173" t="s">
-        <v>302</v>
+        <v>414</v>
       </c>
       <c r="E173" t="s">
-        <v>303</v>
+        <v>415</v>
       </c>
       <c r="F173" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G173">
         <v>7600000</v>
       </c>
     </row>
-    <row r="174" spans="1:7">
-[...1 lines deleted...]
-        <v>169</v>
+    <row r="174">
+      <c r="A174" t="s" s="2">
+        <v>595</v>
       </c>
       <c r="B174" t="s">
-        <v>427</v>
+        <v>596</v>
       </c>
       <c r="C174" t="s">
-        <v>346</v>
+        <v>475</v>
       </c>
       <c r="D174" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E174" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F174" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G174">
         <v>7600000</v>
       </c>
     </row>
-    <row r="175" spans="1:7">
-[...1 lines deleted...]
-        <v>170</v>
+    <row r="175">
+      <c r="A175" t="s" s="2">
+        <v>597</v>
       </c>
       <c r="B175" t="s">
-        <v>428</v>
+        <v>598</v>
       </c>
       <c r="C175" t="s">
-        <v>429</v>
+        <v>599</v>
       </c>
       <c r="D175" t="s">
-        <v>302</v>
+        <v>414</v>
       </c>
       <c r="E175" t="s">
-        <v>303</v>
+        <v>415</v>
       </c>
       <c r="F175" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G175">
         <v>7605000</v>
       </c>
     </row>
-    <row r="176" spans="1:7">
-[...1 lines deleted...]
-        <v>171</v>
+    <row r="176">
+      <c r="A176" t="s" s="2">
+        <v>600</v>
       </c>
       <c r="B176" t="s">
+        <v>601</v>
+      </c>
+      <c r="C176" t="s">
+        <v>602</v>
+      </c>
+      <c r="D176" t="s">
         <v>430</v>
       </c>
-      <c r="C176" t="s">
+      <c r="E176" t="s">
         <v>431</v>
       </c>
-      <c r="D176" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F176" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G176">
         <v>7650000</v>
       </c>
     </row>
-    <row r="177" spans="1:7">
-[...1 lines deleted...]
-        <v>172</v>
+    <row r="177">
+      <c r="A177" t="s" s="2">
+        <v>603</v>
       </c>
       <c r="B177" t="s">
-        <v>432</v>
+        <v>604</v>
       </c>
       <c r="C177" t="s">
-        <v>433</v>
+        <v>605</v>
       </c>
       <c r="D177" t="s">
-        <v>434</v>
+        <v>606</v>
       </c>
       <c r="E177" t="s">
-        <v>435</v>
+        <v>607</v>
       </c>
       <c r="F177" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G177">
         <v>7664975</v>
       </c>
     </row>
-    <row r="178" spans="1:7">
-[...1 lines deleted...]
-        <v>173</v>
+    <row r="178">
+      <c r="A178" t="s" s="2">
+        <v>608</v>
       </c>
       <c r="B178" t="s">
-        <v>436</v>
+        <v>609</v>
       </c>
       <c r="C178" t="s">
-        <v>437</v>
+        <v>610</v>
       </c>
       <c r="D178" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E178" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F178" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G178">
         <v>7710000</v>
       </c>
     </row>
-    <row r="179" spans="1:7">
-[...1 lines deleted...]
-        <v>174</v>
+    <row r="179">
+      <c r="A179" t="s" s="2">
+        <v>611</v>
       </c>
       <c r="B179" t="s">
-        <v>438</v>
+        <v>612</v>
       </c>
       <c r="C179" t="s">
-        <v>439</v>
+        <v>613</v>
       </c>
       <c r="D179" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E179" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F179" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G179">
         <v>7750000</v>
       </c>
     </row>
-    <row r="180" spans="1:7">
-[...1 lines deleted...]
-        <v>175</v>
+    <row r="180">
+      <c r="A180" t="s" s="2">
+        <v>614</v>
       </c>
       <c r="B180" t="s">
-        <v>440</v>
+        <v>615</v>
       </c>
       <c r="C180" t="s">
-        <v>441</v>
+        <v>616</v>
       </c>
       <c r="D180" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E180" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F180" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G180">
         <v>7750000</v>
       </c>
     </row>
-    <row r="181" spans="1:7">
-[...1 lines deleted...]
-        <v>176</v>
+    <row r="181">
+      <c r="A181" t="s" s="2">
+        <v>617</v>
       </c>
       <c r="B181" t="s">
-        <v>442</v>
+        <v>618</v>
       </c>
       <c r="C181" t="s">
-        <v>443</v>
+        <v>619</v>
       </c>
       <c r="D181" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E181" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F181" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G181">
         <v>7750000</v>
       </c>
     </row>
-    <row r="182" spans="1:7">
-[...1 lines deleted...]
-        <v>177</v>
+    <row r="182">
+      <c r="A182" t="s" s="2">
+        <v>620</v>
       </c>
       <c r="B182" t="s">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="C182" t="s">
-        <v>326</v>
+        <v>447</v>
       </c>
       <c r="D182" t="s">
-        <v>302</v>
+        <v>414</v>
       </c>
       <c r="E182" t="s">
-        <v>303</v>
+        <v>415</v>
       </c>
       <c r="F182" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G182">
         <v>8065000</v>
       </c>
     </row>
-    <row r="183" spans="1:7">
-[...1 lines deleted...]
-        <v>178</v>
+    <row r="183">
+      <c r="A183" t="s" s="2">
+        <v>621</v>
       </c>
       <c r="B183" t="s">
-        <v>380</v>
+        <v>526</v>
       </c>
       <c r="C183" t="s">
-        <v>444</v>
+        <v>622</v>
       </c>
       <c r="D183" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E183" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F183" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G183">
         <v>8100000</v>
       </c>
     </row>
-    <row r="184" spans="1:7">
-[...1 lines deleted...]
-        <v>179</v>
+    <row r="184">
+      <c r="A184" t="s" s="2">
+        <v>623</v>
       </c>
       <c r="B184" t="s">
-        <v>445</v>
+        <v>624</v>
       </c>
       <c r="C184" t="s">
-        <v>445</v>
+        <v>624</v>
       </c>
       <c r="D184" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E184" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F184" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G184">
         <v>8100000</v>
       </c>
     </row>
-    <row r="185" spans="1:7">
-[...1 lines deleted...]
-        <v>180</v>
+    <row r="185">
+      <c r="A185" t="s" s="2">
+        <v>625</v>
       </c>
       <c r="B185" t="s">
-        <v>446</v>
+        <v>626</v>
       </c>
       <c r="C185" t="s">
-        <v>447</v>
+        <v>627</v>
       </c>
       <c r="D185" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E185" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F185" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G185">
         <v>8100000</v>
       </c>
     </row>
-    <row r="186" spans="1:7">
-[...1 lines deleted...]
-        <v>181</v>
+    <row r="186">
+      <c r="A186" t="s" s="2">
+        <v>628</v>
       </c>
       <c r="B186" t="s">
-        <v>240</v>
+        <v>325</v>
       </c>
       <c r="C186" t="s">
-        <v>448</v>
+        <v>629</v>
       </c>
       <c r="D186" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="E186" t="s">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="F186" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G186">
         <v>8150000</v>
       </c>
     </row>
-    <row r="187" spans="1:7">
-[...1 lines deleted...]
-        <v>182</v>
+    <row r="187">
+      <c r="A187" t="s" s="2">
+        <v>630</v>
       </c>
       <c r="B187" t="s">
-        <v>449</v>
+        <v>631</v>
       </c>
       <c r="C187" t="s">
-        <v>450</v>
+        <v>632</v>
       </c>
       <c r="D187" t="s">
-        <v>451</v>
+        <v>633</v>
       </c>
       <c r="E187" t="s">
-        <v>435</v>
+        <v>607</v>
       </c>
       <c r="F187" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G187">
         <v>8159500</v>
       </c>
     </row>
-    <row r="188" spans="1:7">
-[...1 lines deleted...]
-        <v>183</v>
+    <row r="188">
+      <c r="A188" t="s" s="2">
+        <v>634</v>
       </c>
       <c r="B188" t="s">
-        <v>357</v>
+        <v>490</v>
       </c>
       <c r="C188" t="s">
-        <v>452</v>
+        <v>635</v>
       </c>
       <c r="D188" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E188" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F188" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G188">
         <v>8200000</v>
       </c>
     </row>
-    <row r="189" spans="1:7">
-[...1 lines deleted...]
-        <v>184</v>
+    <row r="189">
+      <c r="A189" t="s" s="2">
+        <v>636</v>
       </c>
       <c r="B189" t="s">
-        <v>453</v>
+        <v>637</v>
       </c>
       <c r="C189" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="D189" t="s">
-        <v>292</v>
+        <v>399</v>
       </c>
       <c r="E189" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="F189" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G189">
         <v>8395000</v>
       </c>
     </row>
-    <row r="190" spans="1:7">
-[...1 lines deleted...]
-        <v>185</v>
+    <row r="190">
+      <c r="A190" t="s" s="2">
+        <v>638</v>
       </c>
       <c r="B190" t="s">
-        <v>212</v>
+        <v>286</v>
       </c>
       <c r="C190" t="s">
-        <v>454</v>
+        <v>639</v>
       </c>
       <c r="D190" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E190" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F190" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G190">
         <v>8400000</v>
       </c>
     </row>
-    <row r="191" spans="1:7">
-[...1 lines deleted...]
-        <v>186</v>
+    <row r="191">
+      <c r="A191" t="s" s="2">
+        <v>640</v>
       </c>
       <c r="B191" t="s">
-        <v>455</v>
+        <v>641</v>
       </c>
       <c r="C191" t="s">
-        <v>456</v>
+        <v>642</v>
       </c>
       <c r="D191" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E191" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F191" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G191">
         <v>8500000</v>
       </c>
     </row>
-    <row r="192" spans="1:7">
-[...1 lines deleted...]
-        <v>187</v>
+    <row r="192">
+      <c r="A192" t="s" s="2">
+        <v>643</v>
       </c>
       <c r="B192" t="s">
-        <v>174</v>
+        <v>234</v>
       </c>
       <c r="C192" t="s">
-        <v>457</v>
+        <v>644</v>
       </c>
       <c r="D192" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E192" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F192" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G192">
         <v>8500000</v>
       </c>
     </row>
-    <row r="193" spans="1:7">
-[...1 lines deleted...]
-        <v>188</v>
+    <row r="193">
+      <c r="A193" t="s" s="2">
+        <v>645</v>
       </c>
       <c r="B193" t="s">
-        <v>458</v>
+        <v>646</v>
       </c>
       <c r="C193" t="s">
-        <v>459</v>
+        <v>647</v>
       </c>
       <c r="D193" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="E193" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F193" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G193">
         <v>8505000</v>
       </c>
     </row>
-    <row r="194" spans="1:7">
-[...1 lines deleted...]
-        <v>189</v>
+    <row r="194">
+      <c r="A194" t="s" s="2">
+        <v>648</v>
       </c>
       <c r="B194" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="C194" t="s">
-        <v>460</v>
+        <v>649</v>
       </c>
       <c r="D194" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E194" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F194" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G194">
         <v>8550000</v>
       </c>
     </row>
-    <row r="195" spans="1:7">
-[...1 lines deleted...]
-        <v>190</v>
+    <row r="195">
+      <c r="A195" t="s" s="2">
+        <v>650</v>
       </c>
       <c r="B195" t="s">
-        <v>461</v>
+        <v>651</v>
       </c>
       <c r="C195" t="s">
-        <v>461</v>
+        <v>651</v>
       </c>
       <c r="D195" t="s">
-        <v>462</v>
+        <v>652</v>
       </c>
       <c r="E195" t="s">
-        <v>463</v>
+        <v>653</v>
       </c>
       <c r="F195" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="G195">
         <v>8670000</v>
       </c>
     </row>
-    <row r="196" spans="1:7">
-[...1 lines deleted...]
-        <v>191</v>
+    <row r="196">
+      <c r="A196" t="s" s="2">
+        <v>654</v>
       </c>
       <c r="B196" t="s">
-        <v>464</v>
+        <v>655</v>
       </c>
       <c r="C196" t="s">
-        <v>244</v>
+        <v>331</v>
       </c>
       <c r="D196" t="s">
-        <v>86</v>
+        <v>112</v>
       </c>
       <c r="E196" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="F196" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G196">
         <v>8800000</v>
       </c>
     </row>
-    <row r="197" spans="1:7">
-[...1 lines deleted...]
-        <v>192</v>
+    <row r="197">
+      <c r="A197" t="s" s="2">
+        <v>656</v>
       </c>
       <c r="B197" t="s">
-        <v>465</v>
+        <v>657</v>
       </c>
       <c r="C197" t="s">
-        <v>466</v>
+        <v>658</v>
       </c>
       <c r="D197" t="s">
-        <v>467</v>
+        <v>659</v>
       </c>
       <c r="E197" t="s">
-        <v>468</v>
+        <v>660</v>
       </c>
       <c r="F197" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G197">
         <v>8800000</v>
       </c>
     </row>
-    <row r="198" spans="1:7">
-[...1 lines deleted...]
-        <v>193</v>
+    <row r="198">
+      <c r="A198" t="s" s="2">
+        <v>661</v>
       </c>
       <c r="B198" t="s">
-        <v>469</v>
+        <v>662</v>
       </c>
       <c r="C198" t="s">
-        <v>470</v>
+        <v>663</v>
       </c>
       <c r="D198" t="s">
-        <v>471</v>
+        <v>664</v>
       </c>
       <c r="E198" t="s">
-        <v>472</v>
+        <v>665</v>
       </c>
       <c r="F198" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G198">
         <v>8870000</v>
       </c>
     </row>
-    <row r="199" spans="1:7">
-[...1 lines deleted...]
-        <v>194</v>
+    <row r="199">
+      <c r="A199" t="s" s="2">
+        <v>666</v>
       </c>
       <c r="B199" t="s">
-        <v>473</v>
+        <v>667</v>
       </c>
       <c r="C199" t="s">
-        <v>474</v>
+        <v>668</v>
       </c>
       <c r="D199" t="s">
-        <v>184</v>
+        <v>248</v>
       </c>
       <c r="E199" t="s">
-        <v>254</v>
+        <v>344</v>
       </c>
       <c r="F199" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G199">
         <v>8870000</v>
       </c>
     </row>
-    <row r="200" spans="1:7">
-[...1 lines deleted...]
-        <v>195</v>
+    <row r="200">
+      <c r="A200" t="s" s="2">
+        <v>669</v>
       </c>
       <c r="B200" t="s">
-        <v>475</v>
+        <v>670</v>
       </c>
       <c r="C200" t="s">
-        <v>476</v>
+        <v>671</v>
       </c>
       <c r="D200" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E200" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F200" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G200">
         <v>9000000</v>
       </c>
     </row>
-    <row r="201" spans="1:7">
-[...1 lines deleted...]
-        <v>196</v>
+    <row r="201">
+      <c r="A201" t="s" s="2">
+        <v>672</v>
       </c>
       <c r="B201" t="s">
-        <v>90</v>
+        <v>118</v>
       </c>
       <c r="C201" t="s">
-        <v>477</v>
+        <v>673</v>
       </c>
       <c r="D201" t="s">
-        <v>302</v>
+        <v>414</v>
       </c>
       <c r="E201" t="s">
-        <v>303</v>
+        <v>415</v>
       </c>
       <c r="F201" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G201">
         <v>9000000</v>
       </c>
     </row>
-    <row r="202" spans="1:7">
-[...1 lines deleted...]
-        <v>197</v>
+    <row r="202">
+      <c r="A202" t="s" s="2">
+        <v>674</v>
       </c>
       <c r="B202" t="s">
-        <v>478</v>
+        <v>675</v>
       </c>
       <c r="C202" t="s">
-        <v>479</v>
+        <v>676</v>
       </c>
       <c r="D202" t="s">
-        <v>480</v>
+        <v>677</v>
       </c>
       <c r="E202" t="s">
-        <v>282</v>
+        <v>385</v>
       </c>
       <c r="F202" t="s">
-        <v>481</v>
+        <v>678</v>
       </c>
       <c r="G202">
         <v>9090000</v>
       </c>
     </row>
-    <row r="203" spans="1:7">
-[...1 lines deleted...]
-        <v>198</v>
+    <row r="203">
+      <c r="A203" t="s" s="2">
+        <v>679</v>
       </c>
       <c r="B203" t="s">
-        <v>482</v>
+        <v>680</v>
       </c>
       <c r="C203" t="s">
-        <v>483</v>
+        <v>681</v>
       </c>
       <c r="D203" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E203" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F203" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G203">
         <v>9200000</v>
       </c>
     </row>
-    <row r="204" spans="1:7">
-[...1 lines deleted...]
-        <v>199</v>
+    <row r="204">
+      <c r="A204" t="s" s="2">
+        <v>682</v>
       </c>
       <c r="B204" t="s">
-        <v>484</v>
+        <v>683</v>
       </c>
       <c r="C204" t="s">
-        <v>485</v>
+        <v>684</v>
       </c>
       <c r="D204" t="s">
-        <v>302</v>
+        <v>414</v>
       </c>
       <c r="E204" t="s">
-        <v>303</v>
+        <v>415</v>
       </c>
       <c r="F204" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G204">
         <v>9210000</v>
       </c>
     </row>
-    <row r="205" spans="1:7">
-[...1 lines deleted...]
-        <v>200</v>
+    <row r="205">
+      <c r="A205" t="s" s="2">
+        <v>685</v>
       </c>
       <c r="B205" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="C205" t="s">
-        <v>486</v>
+        <v>686</v>
       </c>
       <c r="D205" t="s">
-        <v>487</v>
+        <v>687</v>
       </c>
       <c r="E205" t="s">
-        <v>303</v>
+        <v>415</v>
       </c>
       <c r="F205" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G205">
         <v>9250000</v>
       </c>
     </row>
-    <row r="206" spans="1:7">
-[...1 lines deleted...]
-        <v>201</v>
+    <row r="206">
+      <c r="A206" t="s" s="2">
+        <v>688</v>
       </c>
       <c r="B206" t="s">
-        <v>488</v>
+        <v>689</v>
       </c>
       <c r="C206" t="s">
-        <v>489</v>
+        <v>690</v>
       </c>
       <c r="D206" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E206" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F206" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G206">
         <v>9300000</v>
       </c>
     </row>
-    <row r="207" spans="1:7">
-[...1 lines deleted...]
-        <v>202</v>
+    <row r="207">
+      <c r="A207" t="s" s="2">
+        <v>691</v>
       </c>
       <c r="B207" t="s">
-        <v>490</v>
+        <v>692</v>
       </c>
       <c r="C207" t="s">
-        <v>491</v>
+        <v>693</v>
       </c>
       <c r="D207" t="s">
-        <v>359</v>
+        <v>492</v>
       </c>
       <c r="E207" t="s">
-        <v>360</v>
+        <v>493</v>
       </c>
       <c r="F207" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G207">
         <v>9400000</v>
       </c>
     </row>
-    <row r="208" spans="1:7">
-[...1 lines deleted...]
-        <v>203</v>
+    <row r="208">
+      <c r="A208" t="s" s="2">
+        <v>694</v>
       </c>
       <c r="B208" t="s">
-        <v>443</v>
+        <v>619</v>
       </c>
       <c r="C208" t="s">
-        <v>443</v>
+        <v>619</v>
       </c>
       <c r="D208" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E208" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F208" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G208">
         <v>9400000</v>
       </c>
     </row>
-    <row r="209" spans="1:7">
-[...1 lines deleted...]
-        <v>204</v>
+    <row r="209">
+      <c r="A209" t="s" s="2">
+        <v>695</v>
       </c>
       <c r="B209" t="s">
-        <v>492</v>
+        <v>696</v>
       </c>
       <c r="C209" t="s">
-        <v>493</v>
+        <v>697</v>
       </c>
       <c r="D209" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E209" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F209" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G209">
         <v>9460000</v>
       </c>
     </row>
-    <row r="210" spans="1:7">
-[...1 lines deleted...]
-        <v>205</v>
+    <row r="210">
+      <c r="A210" t="s" s="2">
+        <v>698</v>
       </c>
       <c r="B210" t="s">
-        <v>494</v>
+        <v>699</v>
       </c>
       <c r="C210" t="s">
-        <v>495</v>
+        <v>700</v>
       </c>
       <c r="D210" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E210" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F210" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G210">
         <v>9500000</v>
       </c>
     </row>
-    <row r="211" spans="1:7">
-[...1 lines deleted...]
-        <v>206</v>
+    <row r="211">
+      <c r="A211" t="s" s="2">
+        <v>701</v>
       </c>
       <c r="B211" t="s">
-        <v>372</v>
+        <v>513</v>
       </c>
       <c r="C211" t="s">
-        <v>496</v>
+        <v>702</v>
       </c>
       <c r="D211" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E211" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F211" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G211">
         <v>9600000</v>
       </c>
     </row>
-    <row r="212" spans="1:7">
-[...1 lines deleted...]
-        <v>207</v>
+    <row r="212">
+      <c r="A212" t="s" s="2">
+        <v>703</v>
       </c>
       <c r="B212" t="s">
-        <v>497</v>
+        <v>704</v>
       </c>
       <c r="C212" t="s">
-        <v>498</v>
+        <v>705</v>
       </c>
       <c r="D212" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E212" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F212" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G212">
         <v>9600000</v>
       </c>
     </row>
-    <row r="213" spans="1:7">
-[...1 lines deleted...]
-        <v>208</v>
+    <row r="213">
+      <c r="A213" t="s" s="2">
+        <v>706</v>
       </c>
       <c r="B213" t="s">
-        <v>499</v>
+        <v>707</v>
       </c>
       <c r="C213" t="s">
-        <v>500</v>
+        <v>708</v>
       </c>
       <c r="D213" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E213" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F213" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G213">
         <v>9800000</v>
       </c>
     </row>
-    <row r="214" spans="1:7">
-[...1 lines deleted...]
-        <v>209</v>
+    <row r="214">
+      <c r="A214" t="s" s="2">
+        <v>709</v>
       </c>
       <c r="B214" t="s">
-        <v>501</v>
+        <v>710</v>
       </c>
       <c r="C214" t="s">
-        <v>502</v>
+        <v>711</v>
       </c>
       <c r="D214" t="s">
-        <v>503</v>
+        <v>712</v>
       </c>
       <c r="E214" t="s">
-        <v>504</v>
+        <v>713</v>
       </c>
       <c r="F214" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G214">
         <v>9850000</v>
       </c>
     </row>
-    <row r="215" spans="1:7">
-[...1 lines deleted...]
-        <v>210</v>
+    <row r="215">
+      <c r="A215" t="s" s="2">
+        <v>714</v>
       </c>
       <c r="B215" t="s">
-        <v>505</v>
+        <v>715</v>
       </c>
       <c r="C215" t="s">
-        <v>506</v>
+        <v>716</v>
       </c>
       <c r="D215" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E215" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F215" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G215">
         <v>9900000</v>
       </c>
     </row>
-    <row r="216" spans="1:7">
-[...1 lines deleted...]
-        <v>211</v>
+    <row r="216">
+      <c r="A216" t="s" s="2">
+        <v>717</v>
       </c>
       <c r="B216" t="s">
-        <v>507</v>
+        <v>718</v>
       </c>
       <c r="C216" t="s">
-        <v>508</v>
+        <v>719</v>
       </c>
       <c r="D216" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E216" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F216" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G216">
         <v>10000000</v>
       </c>
     </row>
-    <row r="217" spans="1:7">
-[...1 lines deleted...]
-        <v>212</v>
+    <row r="217">
+      <c r="A217" t="s" s="2">
+        <v>720</v>
       </c>
       <c r="B217" t="s">
-        <v>509</v>
+        <v>721</v>
       </c>
       <c r="C217" t="s">
-        <v>510</v>
+        <v>722</v>
       </c>
       <c r="D217"/>
       <c r="E217" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="F217" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G217">
         <v>10181000</v>
       </c>
     </row>
-    <row r="218" spans="1:7">
-[...1 lines deleted...]
-        <v>213</v>
+    <row r="218">
+      <c r="A218" t="s" s="2">
+        <v>723</v>
       </c>
       <c r="B218" t="s">
-        <v>511</v>
+        <v>724</v>
       </c>
       <c r="C218" t="s">
-        <v>512</v>
+        <v>725</v>
       </c>
       <c r="D218"/>
       <c r="E218" t="s">
-        <v>513</v>
+        <v>726</v>
       </c>
       <c r="F218" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G218">
         <v>10500000</v>
       </c>
     </row>
-    <row r="219" spans="1:7">
-[...1 lines deleted...]
-        <v>214</v>
+    <row r="219">
+      <c r="A219" t="s" s="2">
+        <v>727</v>
       </c>
       <c r="B219" t="s">
-        <v>514</v>
+        <v>728</v>
       </c>
       <c r="C219" t="s">
-        <v>515</v>
+        <v>729</v>
       </c>
       <c r="D219"/>
       <c r="E219" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="F219" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G219">
         <v>10501500</v>
       </c>
     </row>
-    <row r="220" spans="1:7">
-[...1 lines deleted...]
-        <v>215</v>
+    <row r="220">
+      <c r="A220" t="s" s="2">
+        <v>730</v>
       </c>
       <c r="B220" t="s">
-        <v>516</v>
+        <v>731</v>
       </c>
       <c r="C220" t="s">
-        <v>517</v>
+        <v>732</v>
       </c>
       <c r="D220"/>
       <c r="E220" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="F220" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G220">
         <v>10536000</v>
       </c>
     </row>
-    <row r="221" spans="1:7">
-[...1 lines deleted...]
-        <v>216</v>
+    <row r="221">
+      <c r="A221" t="s" s="2">
+        <v>733</v>
       </c>
       <c r="B221" t="s">
-        <v>518</v>
+        <v>734</v>
       </c>
       <c r="C221" t="s">
-        <v>519</v>
+        <v>735</v>
       </c>
       <c r="D221" t="s">
-        <v>520</v>
+        <v>736</v>
       </c>
       <c r="E221" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="F221" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G221">
         <v>10550000</v>
       </c>
     </row>
-    <row r="222" spans="1:7">
-[...1 lines deleted...]
-        <v>217</v>
+    <row r="222">
+      <c r="A222" t="s" s="2">
+        <v>737</v>
       </c>
       <c r="B222" t="s">
-        <v>521</v>
+        <v>738</v>
       </c>
       <c r="C222" t="s">
-        <v>522</v>
+        <v>739</v>
       </c>
       <c r="D222" t="s">
-        <v>523</v>
+        <v>740</v>
       </c>
       <c r="E222" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F222" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G222">
         <v>11250000</v>
       </c>
     </row>
-    <row r="223" spans="1:7">
-[...1 lines deleted...]
-        <v>218</v>
+    <row r="223">
+      <c r="A223" t="s" s="2">
+        <v>741</v>
       </c>
       <c r="B223" t="s">
-        <v>524</v>
+        <v>742</v>
       </c>
       <c r="C223" t="s">
-        <v>525</v>
+        <v>743</v>
       </c>
       <c r="D223" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E223" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F223" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G223">
         <v>11300000</v>
       </c>
     </row>
-    <row r="224" spans="1:7">
-[...1 lines deleted...]
-        <v>219</v>
+    <row r="224">
+      <c r="A224" t="s" s="2">
+        <v>744</v>
       </c>
       <c r="B224" t="s">
-        <v>526</v>
+        <v>745</v>
       </c>
       <c r="C224" t="s">
-        <v>527</v>
+        <v>746</v>
       </c>
       <c r="D224" t="s">
-        <v>528</v>
+        <v>747</v>
       </c>
       <c r="E224" t="s">
-        <v>165</v>
+        <v>222</v>
       </c>
       <c r="F224" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G224">
         <v>11450000</v>
       </c>
     </row>
-    <row r="225" spans="1:7">
-[...1 lines deleted...]
-        <v>220</v>
+    <row r="225">
+      <c r="A225" t="s" s="2">
+        <v>748</v>
       </c>
       <c r="B225" t="s">
-        <v>202</v>
+        <v>272</v>
       </c>
       <c r="C225" t="s">
-        <v>202</v>
+        <v>272</v>
       </c>
       <c r="D225" t="s">
-        <v>529</v>
+        <v>749</v>
       </c>
       <c r="E225" t="s">
-        <v>530</v>
+        <v>750</v>
       </c>
       <c r="F225" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G225">
         <v>11918000</v>
       </c>
     </row>
-    <row r="226" spans="1:7">
-[...1 lines deleted...]
-        <v>221</v>
+    <row r="226">
+      <c r="A226" t="s" s="2">
+        <v>751</v>
       </c>
       <c r="B226" t="s">
-        <v>531</v>
+        <v>752</v>
       </c>
       <c r="C226" t="s">
-        <v>532</v>
+        <v>753</v>
       </c>
       <c r="D226" t="s">
-        <v>533</v>
+        <v>754</v>
       </c>
       <c r="E226" t="s">
-        <v>435</v>
+        <v>607</v>
       </c>
       <c r="F226" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G226">
         <v>12127000</v>
       </c>
     </row>
-    <row r="227" spans="1:7">
-[...1 lines deleted...]
-        <v>222</v>
+    <row r="227">
+      <c r="A227" t="s" s="2">
+        <v>755</v>
       </c>
       <c r="B227" t="s">
-        <v>534</v>
+        <v>756</v>
       </c>
       <c r="C227" t="s">
-        <v>535</v>
+        <v>757</v>
       </c>
       <c r="D227" t="s">
-        <v>536</v>
+        <v>758</v>
       </c>
       <c r="E227" t="s">
-        <v>303</v>
+        <v>415</v>
       </c>
       <c r="F227" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G227">
         <v>12268000</v>
       </c>
     </row>
-    <row r="228" spans="1:7">
-[...1 lines deleted...]
-        <v>223</v>
+    <row r="228">
+      <c r="A228" t="s" s="2">
+        <v>759</v>
       </c>
       <c r="B228" t="s">
-        <v>537</v>
+        <v>760</v>
       </c>
       <c r="C228" t="s">
-        <v>459</v>
+        <v>647</v>
       </c>
       <c r="D228" t="s">
-        <v>538</v>
+        <v>761</v>
       </c>
       <c r="E228" t="s">
-        <v>468</v>
+        <v>660</v>
       </c>
       <c r="F228" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G228">
         <v>12372000</v>
       </c>
     </row>
-    <row r="229" spans="1:7">
-[...1 lines deleted...]
-        <v>224</v>
+    <row r="229">
+      <c r="A229" t="s" s="2">
+        <v>762</v>
       </c>
       <c r="B229" t="s">
-        <v>382</v>
+        <v>529</v>
       </c>
       <c r="C229" t="s">
-        <v>539</v>
+        <v>763</v>
       </c>
       <c r="D229"/>
       <c r="E229" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="F229" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G229">
         <v>12620000</v>
       </c>
     </row>
-    <row r="230" spans="1:7">
-[...1 lines deleted...]
-        <v>225</v>
+    <row r="230">
+      <c r="A230" t="s" s="2">
+        <v>764</v>
       </c>
       <c r="B230" t="s">
-        <v>540</v>
+        <v>765</v>
       </c>
       <c r="C230" t="s">
-        <v>541</v>
+        <v>766</v>
       </c>
       <c r="D230"/>
       <c r="E230" t="s">
-        <v>542</v>
+        <v>767</v>
       </c>
       <c r="F230" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G230">
         <v>12800000</v>
       </c>
     </row>
-    <row r="231" spans="1:7">
-[...1 lines deleted...]
-        <v>226</v>
+    <row r="231">
+      <c r="A231" t="s" s="2">
+        <v>768</v>
       </c>
       <c r="B231" t="s">
-        <v>543</v>
+        <v>769</v>
       </c>
       <c r="C231" t="s">
-        <v>544</v>
+        <v>770</v>
       </c>
       <c r="D231" t="s">
-        <v>545</v>
+        <v>771</v>
       </c>
       <c r="E231" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F231" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G231">
         <v>12930000</v>
       </c>
     </row>
-    <row r="232" spans="1:7">
-[...1 lines deleted...]
-        <v>227</v>
+    <row r="232">
+      <c r="A232" t="s" s="2">
+        <v>772</v>
       </c>
       <c r="B232" t="s">
-        <v>430</v>
+        <v>601</v>
       </c>
       <c r="C232" t="s">
-        <v>546</v>
+        <v>773</v>
       </c>
       <c r="D232" t="s">
-        <v>547</v>
+        <v>774</v>
       </c>
       <c r="E232" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="F232" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G232">
         <v>13849000</v>
       </c>
     </row>
-    <row r="233" spans="1:7">
-[...1 lines deleted...]
-        <v>228</v>
+    <row r="233">
+      <c r="A233" t="s" s="2">
+        <v>775</v>
       </c>
       <c r="B233" t="s">
-        <v>548</v>
+        <v>776</v>
       </c>
       <c r="C233" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="D233" t="s">
-        <v>549</v>
+        <v>777</v>
       </c>
       <c r="E233" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="F233" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G233">
         <v>14440000</v>
       </c>
     </row>
-    <row r="234" spans="1:7">
-[...1 lines deleted...]
-        <v>229</v>
+    <row r="234">
+      <c r="A234" t="s" s="2">
+        <v>778</v>
       </c>
       <c r="B234" t="s">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="C234" t="s">
-        <v>550</v>
+        <v>779</v>
       </c>
       <c r="D234" t="s">
-        <v>551</v>
+        <v>780</v>
       </c>
       <c r="E234" t="s">
-        <v>303</v>
+        <v>415</v>
       </c>
       <c r="F234" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G234">
         <v>14615000</v>
       </c>
     </row>
-    <row r="235" spans="1:7">
-[...1 lines deleted...]
-        <v>230</v>
+    <row r="235">
+      <c r="A235" t="s" s="2">
+        <v>781</v>
       </c>
       <c r="B235" t="s">
-        <v>212</v>
+        <v>286</v>
       </c>
       <c r="C235" t="s">
-        <v>552</v>
+        <v>782</v>
       </c>
       <c r="D235" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="E235" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F235" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G235">
         <v>14700000</v>
       </c>
     </row>
-    <row r="236" spans="1:7">
-[...1 lines deleted...]
-        <v>231</v>
+    <row r="236">
+      <c r="A236" t="s" s="2">
+        <v>783</v>
       </c>
       <c r="B236" t="s">
-        <v>386</v>
+        <v>535</v>
       </c>
       <c r="C236" t="s">
-        <v>553</v>
+        <v>784</v>
       </c>
       <c r="D236"/>
       <c r="E236" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="F236" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G236">
         <v>14740000</v>
       </c>
     </row>
-    <row r="237" spans="1:7">
-[...1 lines deleted...]
-        <v>232</v>
+    <row r="237">
+      <c r="A237" t="s" s="2">
+        <v>785</v>
       </c>
       <c r="B237" t="s">
-        <v>554</v>
+        <v>786</v>
       </c>
       <c r="C237" t="s">
-        <v>555</v>
+        <v>787</v>
       </c>
       <c r="D237" t="s">
-        <v>556</v>
+        <v>788</v>
       </c>
       <c r="E237" t="s">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="F237" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G237">
         <v>15000000</v>
       </c>
     </row>
-    <row r="238" spans="1:7">
-[...1 lines deleted...]
-        <v>233</v>
+    <row r="238">
+      <c r="A238" t="s" s="2">
+        <v>789</v>
       </c>
       <c r="B238" t="s">
-        <v>557</v>
+        <v>790</v>
       </c>
       <c r="C238" t="s">
-        <v>557</v>
+        <v>790</v>
       </c>
       <c r="D238"/>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238">
         <v>15327000</v>
       </c>
     </row>
-    <row r="239" spans="1:7">
-[...1 lines deleted...]
-        <v>234</v>
+    <row r="239">
+      <c r="A239" t="s" s="2">
+        <v>791</v>
       </c>
       <c r="B239" t="s">
-        <v>558</v>
+        <v>792</v>
       </c>
       <c r="C239" t="s">
-        <v>559</v>
+        <v>793</v>
       </c>
       <c r="D239" t="s">
-        <v>560</v>
+        <v>794</v>
       </c>
       <c r="E239" t="s">
-        <v>360</v>
+        <v>493</v>
       </c>
       <c r="F239" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G239">
         <v>15365000</v>
       </c>
     </row>
-    <row r="240" spans="1:7">
-[...1 lines deleted...]
-        <v>235</v>
+    <row r="240">
+      <c r="A240" t="s" s="2">
+        <v>795</v>
       </c>
       <c r="B240" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C240" t="s">
-        <v>561</v>
+        <v>796</v>
       </c>
       <c r="D240"/>
       <c r="E240" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="F240" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G240">
         <v>15415000</v>
       </c>
     </row>
-    <row r="241" spans="1:7">
-[...1 lines deleted...]
-        <v>236</v>
+    <row r="241">
+      <c r="A241" t="s" s="2">
+        <v>797</v>
       </c>
       <c r="B241" t="s">
-        <v>562</v>
+        <v>798</v>
       </c>
       <c r="C241" t="s">
-        <v>563</v>
+        <v>799</v>
       </c>
       <c r="D241"/>
       <c r="E241" t="s">
-        <v>564</v>
+        <v>800</v>
       </c>
       <c r="F241" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G241">
         <v>15738000</v>
       </c>
     </row>
-    <row r="242" spans="1:7">
-[...1 lines deleted...]
-        <v>237</v>
+    <row r="242">
+      <c r="A242" t="s" s="2">
+        <v>801</v>
       </c>
       <c r="B242" t="s">
-        <v>565</v>
+        <v>802</v>
       </c>
       <c r="C242" t="s">
-        <v>566</v>
+        <v>803</v>
       </c>
       <c r="D242" t="s">
-        <v>567</v>
+        <v>804</v>
       </c>
       <c r="E242" t="s">
-        <v>568</v>
+        <v>805</v>
       </c>
       <c r="F242" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G242">
         <v>15928000</v>
       </c>
     </row>
-    <row r="243" spans="1:7">
-[...1 lines deleted...]
-        <v>238</v>
+    <row r="243">
+      <c r="A243" t="s" s="2">
+        <v>806</v>
       </c>
       <c r="B243" t="s">
-        <v>569</v>
+        <v>807</v>
       </c>
       <c r="C243" t="s">
-        <v>570</v>
+        <v>808</v>
       </c>
       <c r="D243"/>
       <c r="E243" t="s">
-        <v>571</v>
+        <v>809</v>
       </c>
       <c r="F243" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G243">
         <v>16000000</v>
       </c>
     </row>
-    <row r="244" spans="1:7">
-[...1 lines deleted...]
-        <v>239</v>
+    <row r="244">
+      <c r="A244" t="s" s="2">
+        <v>810</v>
       </c>
       <c r="B244" t="s">
-        <v>572</v>
+        <v>811</v>
       </c>
       <c r="C244" t="s">
-        <v>573</v>
+        <v>812</v>
       </c>
       <c r="D244" t="s">
-        <v>359</v>
+        <v>492</v>
       </c>
       <c r="E244" t="s">
-        <v>360</v>
+        <v>493</v>
       </c>
       <c r="F244" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G244">
         <v>16000000</v>
       </c>
     </row>
-    <row r="245" spans="1:7">
-[...1 lines deleted...]
-        <v>240</v>
+    <row r="245">
+      <c r="A245" t="s" s="2">
+        <v>813</v>
       </c>
       <c r="B245" t="s">
-        <v>574</v>
+        <v>814</v>
       </c>
       <c r="C245" t="s">
-        <v>575</v>
+        <v>815</v>
       </c>
       <c r="D245"/>
       <c r="E245" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="F245" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G245">
         <v>16105000</v>
       </c>
     </row>
-    <row r="246" spans="1:7">
-[...1 lines deleted...]
-        <v>241</v>
+    <row r="246">
+      <c r="A246" t="s" s="2">
+        <v>816</v>
       </c>
       <c r="B246" t="s">
-        <v>576</v>
+        <v>817</v>
       </c>
       <c r="C246" t="s">
-        <v>577</v>
+        <v>818</v>
       </c>
       <c r="D246" t="s">
-        <v>578</v>
+        <v>819</v>
       </c>
       <c r="E246" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F246" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G246">
         <v>17000000</v>
       </c>
     </row>
-    <row r="247" spans="1:7">
-      <c r="A247">
+    <row r="247">
+      <c r="A247" t="s" s="2">
+        <v>820</v>
+      </c>
+      <c r="B247" t="s">
+        <v>263</v>
+      </c>
+      <c r="C247" t="s">
+        <v>821</v>
+      </c>
+      <c r="D247" t="s">
         <v>242</v>
       </c>
-      <c r="B247" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E247" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="F247" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G247">
         <v>17100000</v>
       </c>
     </row>
-    <row r="248" spans="1:7">
-[...1 lines deleted...]
-        <v>243</v>
+    <row r="248">
+      <c r="A248" t="s" s="2">
+        <v>822</v>
       </c>
       <c r="B248" t="s">
-        <v>580</v>
+        <v>823</v>
       </c>
       <c r="C248" t="s">
-        <v>581</v>
+        <v>824</v>
       </c>
       <c r="D248"/>
       <c r="E248" t="s">
-        <v>582</v>
+        <v>825</v>
       </c>
       <c r="F248" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G248">
         <v>17400000</v>
       </c>
     </row>
-    <row r="249" spans="1:7">
-[...1 lines deleted...]
-        <v>244</v>
+    <row r="249">
+      <c r="A249" t="s" s="2">
+        <v>826</v>
       </c>
       <c r="B249" t="s">
-        <v>583</v>
+        <v>827</v>
       </c>
       <c r="C249" t="s">
-        <v>584</v>
+        <v>828</v>
       </c>
       <c r="D249" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E249" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F249" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G249">
         <v>17500000</v>
       </c>
     </row>
-    <row r="250" spans="1:7">
-[...1 lines deleted...]
-        <v>245</v>
+    <row r="250">
+      <c r="A250" t="s" s="2">
+        <v>829</v>
       </c>
       <c r="B250" t="s">
-        <v>585</v>
+        <v>830</v>
       </c>
       <c r="C250" t="s">
-        <v>586</v>
+        <v>831</v>
       </c>
       <c r="D250" t="s">
-        <v>587</v>
+        <v>832</v>
       </c>
       <c r="E250" t="s">
-        <v>254</v>
+        <v>344</v>
       </c>
       <c r="F250" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G250">
         <v>17512000</v>
       </c>
     </row>
-    <row r="251" spans="1:7">
-[...1 lines deleted...]
-        <v>246</v>
+    <row r="251">
+      <c r="A251" t="s" s="2">
+        <v>833</v>
       </c>
       <c r="B251" t="s">
-        <v>588</v>
+        <v>834</v>
       </c>
       <c r="C251" t="s">
-        <v>589</v>
+        <v>835</v>
       </c>
       <c r="D251" t="s">
-        <v>590</v>
+        <v>836</v>
       </c>
       <c r="E251" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="F251" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G251">
         <v>17592000</v>
       </c>
     </row>
-    <row r="252" spans="1:7">
-[...1 lines deleted...]
-        <v>247</v>
+    <row r="252">
+      <c r="A252" t="s" s="2">
+        <v>837</v>
       </c>
       <c r="B252" t="s">
-        <v>591</v>
+        <v>838</v>
       </c>
       <c r="C252" t="s">
-        <v>592</v>
+        <v>839</v>
       </c>
       <c r="D252" t="s">
-        <v>593</v>
+        <v>840</v>
       </c>
       <c r="E252" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F252" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G252">
         <v>17920000</v>
       </c>
     </row>
-    <row r="253" spans="1:7">
-[...1 lines deleted...]
-        <v>248</v>
+    <row r="253">
+      <c r="A253" t="s" s="2">
+        <v>841</v>
       </c>
       <c r="B253" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="C253" t="s">
-        <v>594</v>
+        <v>842</v>
       </c>
       <c r="D253" t="s">
-        <v>595</v>
+        <v>843</v>
       </c>
       <c r="E253" t="s">
-        <v>128</v>
+        <v>170</v>
       </c>
       <c r="F253" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G253">
         <v>18114000</v>
       </c>
     </row>
-    <row r="254" spans="1:7">
-[...1 lines deleted...]
-        <v>249</v>
+    <row r="254">
+      <c r="A254" t="s" s="2">
+        <v>844</v>
       </c>
       <c r="B254" t="s">
-        <v>596</v>
+        <v>845</v>
       </c>
       <c r="C254" t="s">
-        <v>597</v>
+        <v>846</v>
       </c>
       <c r="D254" t="s">
-        <v>598</v>
+        <v>847</v>
       </c>
       <c r="E254" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F254" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G254">
         <v>19018500</v>
       </c>
     </row>
-    <row r="255" spans="1:7">
-[...1 lines deleted...]
-        <v>250</v>
+    <row r="255">
+      <c r="A255" t="s" s="2">
+        <v>848</v>
       </c>
       <c r="B255" t="s">
-        <v>404</v>
+        <v>562</v>
       </c>
       <c r="C255" t="s">
-        <v>599</v>
+        <v>849</v>
       </c>
       <c r="D255" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E255" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F255" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G255">
         <v>19100000</v>
       </c>
     </row>
-    <row r="256" spans="1:7">
-[...1 lines deleted...]
-        <v>251</v>
+    <row r="256">
+      <c r="A256" t="s" s="2">
+        <v>850</v>
       </c>
       <c r="B256" t="s">
-        <v>193</v>
+        <v>260</v>
       </c>
       <c r="C256" t="s">
-        <v>600</v>
+        <v>851</v>
       </c>
       <c r="D256" t="s">
-        <v>601</v>
+        <v>852</v>
       </c>
       <c r="E256" t="s">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="F256" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G256">
         <v>20000000</v>
       </c>
     </row>
-    <row r="257" spans="1:7">
-[...1 lines deleted...]
-        <v>252</v>
+    <row r="257">
+      <c r="A257" t="s" s="2">
+        <v>853</v>
       </c>
       <c r="B257" t="s">
-        <v>602</v>
+        <v>854</v>
       </c>
       <c r="C257" t="s">
-        <v>603</v>
+        <v>855</v>
       </c>
       <c r="D257" t="s">
-        <v>604</v>
+        <v>856</v>
       </c>
       <c r="E257" t="s">
-        <v>605</v>
+        <v>857</v>
       </c>
       <c r="F257" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G257">
         <v>20000000</v>
       </c>
     </row>
-    <row r="258" spans="1:7">
-[...1 lines deleted...]
-        <v>253</v>
+    <row r="258">
+      <c r="A258" t="s" s="2">
+        <v>858</v>
       </c>
       <c r="B258" t="s">
-        <v>606</v>
+        <v>859</v>
       </c>
       <c r="C258" t="s">
-        <v>607</v>
+        <v>860</v>
       </c>
       <c r="D258" t="s">
-        <v>608</v>
+        <v>861</v>
       </c>
       <c r="E258" t="s">
-        <v>609</v>
+        <v>862</v>
       </c>
       <c r="F258" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="G258">
         <v>20350000</v>
       </c>
     </row>
-    <row r="259" spans="1:7">
-[...1 lines deleted...]
-        <v>254</v>
+    <row r="259">
+      <c r="A259" t="s" s="2">
+        <v>863</v>
       </c>
       <c r="B259" t="s">
-        <v>610</v>
+        <v>864</v>
       </c>
       <c r="C259" t="s">
-        <v>611</v>
+        <v>865</v>
       </c>
       <c r="D259" t="s">
-        <v>203</v>
+        <v>273</v>
       </c>
       <c r="E259" t="s">
-        <v>204</v>
+        <v>274</v>
       </c>
       <c r="F259" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G259">
         <v>20655000</v>
       </c>
     </row>
-    <row r="260" spans="1:7">
-[...1 lines deleted...]
-        <v>255</v>
+    <row r="260">
+      <c r="A260" t="s" s="2">
+        <v>866</v>
       </c>
       <c r="B260" t="s">
-        <v>612</v>
+        <v>867</v>
       </c>
       <c r="C260" t="s">
-        <v>613</v>
+        <v>868</v>
       </c>
       <c r="D260" t="s">
-        <v>614</v>
+        <v>869</v>
       </c>
       <c r="E260" t="s">
-        <v>615</v>
+        <v>870</v>
       </c>
       <c r="F260" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G260">
         <v>21145500</v>
       </c>
     </row>
-    <row r="261" spans="1:7">
-[...1 lines deleted...]
-        <v>256</v>
+    <row r="261">
+      <c r="A261" t="s" s="2">
+        <v>871</v>
       </c>
       <c r="B261" t="s">
-        <v>616</v>
+        <v>872</v>
       </c>
       <c r="C261" t="s">
-        <v>617</v>
+        <v>873</v>
       </c>
       <c r="D261"/>
       <c r="E261" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F261" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G261">
         <v>21900000</v>
       </c>
     </row>
-    <row r="262" spans="1:7">
-[...1 lines deleted...]
-        <v>257</v>
+    <row r="262">
+      <c r="A262" t="s" s="2">
+        <v>874</v>
       </c>
       <c r="B262" t="s">
-        <v>312</v>
+        <v>428</v>
       </c>
       <c r="C262" t="s">
-        <v>189</v>
+        <v>255</v>
       </c>
       <c r="D262" t="s">
-        <v>314</v>
+        <v>430</v>
       </c>
       <c r="E262" t="s">
-        <v>315</v>
+        <v>431</v>
       </c>
       <c r="F262" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G262">
         <v>22200000</v>
       </c>
     </row>
-    <row r="263" spans="1:7">
-      <c r="A263">
+    <row r="263">
+      <c r="A263" t="s" s="2">
+        <v>875</v>
+      </c>
+      <c r="B263" t="s">
+        <v>876</v>
+      </c>
+      <c r="C263" t="s">
+        <v>877</v>
+      </c>
+      <c r="D263" t="s">
+        <v>878</v>
+      </c>
+      <c r="E263" t="s">
+        <v>438</v>
+      </c>
+      <c r="F263" t="s">
         <v>258</v>
-      </c>
-[...13 lines deleted...]
-        <v>192</v>
       </c>
       <c r="G263">
         <v>22630000</v>
       </c>
     </row>
-    <row r="264" spans="1:7">
-[...1 lines deleted...]
-        <v>259</v>
+    <row r="264">
+      <c r="A264" t="s" s="2">
+        <v>879</v>
       </c>
       <c r="B264" t="s">
-        <v>621</v>
+        <v>880</v>
       </c>
       <c r="C264" t="s">
-        <v>622</v>
+        <v>881</v>
       </c>
       <c r="D264" t="s">
-        <v>623</v>
+        <v>882</v>
       </c>
       <c r="E264" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F264" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G264">
         <v>23089000</v>
       </c>
     </row>
-    <row r="265" spans="1:7">
-[...1 lines deleted...]
-        <v>260</v>
+    <row r="265">
+      <c r="A265" t="s" s="2">
+        <v>883</v>
       </c>
       <c r="B265" t="s">
-        <v>624</v>
+        <v>884</v>
       </c>
       <c r="C265" t="s">
-        <v>625</v>
+        <v>885</v>
       </c>
       <c r="D265" t="s">
-        <v>626</v>
+        <v>886</v>
       </c>
       <c r="E265" t="s">
-        <v>627</v>
+        <v>887</v>
       </c>
       <c r="F265" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G265">
         <v>23258600</v>
       </c>
     </row>
-    <row r="266" spans="1:7">
-[...1 lines deleted...]
-        <v>261</v>
+    <row r="266">
+      <c r="A266" t="s" s="2">
+        <v>888</v>
       </c>
       <c r="B266" t="s">
-        <v>628</v>
+        <v>889</v>
       </c>
       <c r="C266" t="s">
-        <v>629</v>
+        <v>890</v>
       </c>
       <c r="D266" t="s">
-        <v>630</v>
+        <v>891</v>
       </c>
       <c r="E266" t="s">
-        <v>513</v>
+        <v>726</v>
       </c>
       <c r="F266" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G266">
         <v>24000000</v>
       </c>
     </row>
-    <row r="267" spans="1:7">
-[...1 lines deleted...]
-        <v>262</v>
+    <row r="267">
+      <c r="A267" t="s" s="2">
+        <v>892</v>
       </c>
       <c r="B267" t="s">
-        <v>234</v>
+        <v>317</v>
       </c>
       <c r="C267" t="s">
-        <v>631</v>
+        <v>893</v>
       </c>
       <c r="D267" t="s">
-        <v>632</v>
+        <v>894</v>
       </c>
       <c r="E267" t="s">
-        <v>633</v>
+        <v>895</v>
       </c>
       <c r="F267" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G267">
         <v>24638000</v>
       </c>
     </row>
-    <row r="268" spans="1:7">
-[...1 lines deleted...]
-        <v>263</v>
+    <row r="268">
+      <c r="A268" t="s" s="2">
+        <v>896</v>
       </c>
       <c r="B268" t="s">
-        <v>634</v>
+        <v>897</v>
       </c>
       <c r="C268" t="s">
-        <v>635</v>
+        <v>898</v>
       </c>
       <c r="D268" t="s">
-        <v>636</v>
+        <v>899</v>
       </c>
       <c r="E268" t="s">
-        <v>104</v>
+        <v>136</v>
       </c>
       <c r="F268" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G268">
         <v>24693000</v>
       </c>
     </row>
-    <row r="269" spans="1:7">
-[...1 lines deleted...]
-        <v>264</v>
+    <row r="269">
+      <c r="A269" t="s" s="2">
+        <v>900</v>
       </c>
       <c r="B269" t="s">
-        <v>637</v>
+        <v>901</v>
       </c>
       <c r="C269" t="s">
-        <v>638</v>
+        <v>902</v>
       </c>
       <c r="D269" t="s">
-        <v>639</v>
+        <v>903</v>
       </c>
       <c r="E269" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F269" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G269">
         <v>24760000</v>
       </c>
     </row>
-    <row r="270" spans="1:7">
-[...1 lines deleted...]
-        <v>265</v>
+    <row r="270">
+      <c r="A270" t="s" s="2">
+        <v>904</v>
       </c>
       <c r="B270" t="s">
-        <v>640</v>
+        <v>905</v>
       </c>
       <c r="C270" t="s">
-        <v>641</v>
+        <v>906</v>
       </c>
       <c r="D270" t="s">
-        <v>642</v>
+        <v>907</v>
       </c>
       <c r="E270" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F270" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G270">
         <v>24995000</v>
       </c>
     </row>
-    <row r="271" spans="1:7">
-[...1 lines deleted...]
-        <v>266</v>
+    <row r="271">
+      <c r="A271" t="s" s="2">
+        <v>908</v>
       </c>
       <c r="B271" t="s">
-        <v>643</v>
+        <v>909</v>
       </c>
       <c r="C271" t="s">
-        <v>644</v>
+        <v>910</v>
       </c>
       <c r="D271" t="s">
-        <v>645</v>
+        <v>911</v>
       </c>
       <c r="E271" t="s">
-        <v>646</v>
+        <v>912</v>
       </c>
       <c r="F271" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G271">
         <v>24995000</v>
       </c>
     </row>
-    <row r="272" spans="1:7">
-[...1 lines deleted...]
-        <v>267</v>
+    <row r="272">
+      <c r="A272" t="s" s="2">
+        <v>913</v>
       </c>
       <c r="B272" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="C272" t="s">
-        <v>647</v>
+        <v>914</v>
       </c>
       <c r="D272" t="s">
-        <v>648</v>
+        <v>915</v>
       </c>
       <c r="E272" t="s">
-        <v>649</v>
+        <v>916</v>
       </c>
       <c r="F272" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G272">
         <v>25000000</v>
       </c>
     </row>
-    <row r="273" spans="1:7">
-[...1 lines deleted...]
-        <v>268</v>
+    <row r="273">
+      <c r="A273" t="s" s="2">
+        <v>917</v>
       </c>
       <c r="B273" t="s">
-        <v>650</v>
+        <v>918</v>
       </c>
       <c r="C273" t="s">
-        <v>651</v>
+        <v>919</v>
       </c>
       <c r="D273" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E273" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F273" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G273">
         <v>25000000</v>
       </c>
     </row>
-    <row r="274" spans="1:7">
-[...1 lines deleted...]
-        <v>269</v>
+    <row r="274">
+      <c r="A274" t="s" s="2">
+        <v>920</v>
       </c>
       <c r="B274" t="s">
-        <v>652</v>
+        <v>921</v>
       </c>
       <c r="C274" t="s">
-        <v>653</v>
+        <v>922</v>
       </c>
       <c r="D274" t="s">
-        <v>654</v>
+        <v>923</v>
       </c>
       <c r="E274" t="s">
-        <v>615</v>
+        <v>870</v>
       </c>
       <c r="F274" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G274">
         <v>25215500</v>
       </c>
     </row>
-    <row r="275" spans="1:7">
-[...1 lines deleted...]
-        <v>270</v>
+    <row r="275">
+      <c r="A275" t="s" s="2">
+        <v>924</v>
       </c>
       <c r="B275" t="s">
-        <v>655</v>
+        <v>925</v>
       </c>
       <c r="C275" t="s">
-        <v>656</v>
+        <v>926</v>
       </c>
       <c r="D275" t="s">
-        <v>657</v>
+        <v>927</v>
       </c>
       <c r="E275" t="s">
-        <v>658</v>
+        <v>928</v>
       </c>
       <c r="F275" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G275">
         <v>25532000</v>
       </c>
     </row>
-    <row r="276" spans="1:7">
-[...1 lines deleted...]
-        <v>271</v>
+    <row r="276">
+      <c r="A276" t="s" s="2">
+        <v>929</v>
       </c>
       <c r="B276" t="s">
-        <v>659</v>
+        <v>930</v>
       </c>
       <c r="C276" t="s">
-        <v>660</v>
+        <v>931</v>
       </c>
       <c r="D276" t="s">
-        <v>661</v>
+        <v>932</v>
       </c>
       <c r="E276" t="s">
-        <v>658</v>
+        <v>928</v>
       </c>
       <c r="F276" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G276">
         <v>25643000</v>
       </c>
     </row>
-    <row r="277" spans="1:7">
-[...1 lines deleted...]
-        <v>272</v>
+    <row r="277">
+      <c r="A277" t="s" s="2">
+        <v>933</v>
       </c>
       <c r="B277" t="s">
-        <v>662</v>
+        <v>934</v>
       </c>
       <c r="C277" t="s">
-        <v>663</v>
+        <v>935</v>
       </c>
       <c r="D277"/>
       <c r="E277" t="s">
-        <v>307</v>
+        <v>420</v>
       </c>
       <c r="F277" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G277">
         <v>25706000</v>
       </c>
     </row>
-    <row r="278" spans="1:7">
-[...1 lines deleted...]
-        <v>273</v>
+    <row r="278">
+      <c r="A278" t="s" s="2">
+        <v>936</v>
       </c>
       <c r="B278" t="s">
-        <v>664</v>
+        <v>937</v>
       </c>
       <c r="C278" t="s">
-        <v>665</v>
+        <v>938</v>
       </c>
       <c r="D278" t="s">
-        <v>666</v>
+        <v>939</v>
       </c>
       <c r="E278" t="s">
-        <v>307</v>
+        <v>420</v>
       </c>
       <c r="F278" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G278">
         <v>25882000</v>
       </c>
     </row>
-    <row r="279" spans="1:7">
-[...1 lines deleted...]
-        <v>274</v>
+    <row r="279">
+      <c r="A279" t="s" s="2">
+        <v>940</v>
       </c>
       <c r="B279" t="s">
-        <v>508</v>
+        <v>719</v>
       </c>
       <c r="C279" t="s">
-        <v>508</v>
+        <v>719</v>
       </c>
       <c r="D279"/>
       <c r="E279" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="F279" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G279">
         <v>26065000</v>
       </c>
     </row>
-    <row r="280" spans="1:7">
-[...1 lines deleted...]
-        <v>275</v>
+    <row r="280">
+      <c r="A280" t="s" s="2">
+        <v>941</v>
       </c>
       <c r="B280" t="s">
-        <v>234</v>
+        <v>317</v>
       </c>
       <c r="C280" t="s">
-        <v>667</v>
+        <v>942</v>
       </c>
       <c r="D280"/>
       <c r="E280" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="F280" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G280">
         <v>26897000</v>
       </c>
     </row>
-    <row r="281" spans="1:7">
-[...1 lines deleted...]
-        <v>276</v>
+    <row r="281">
+      <c r="A281" t="s" s="2">
+        <v>943</v>
       </c>
       <c r="B281" t="s">
-        <v>668</v>
+        <v>944</v>
       </c>
       <c r="C281" t="s">
-        <v>669</v>
+        <v>945</v>
       </c>
       <c r="D281" t="s">
-        <v>670</v>
+        <v>946</v>
       </c>
       <c r="E281" t="s">
-        <v>279</v>
+        <v>381</v>
       </c>
       <c r="F281" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G281">
         <v>27110000</v>
       </c>
     </row>
-    <row r="282" spans="1:7">
-[...1 lines deleted...]
-        <v>277</v>
+    <row r="282">
+      <c r="A282" t="s" s="2">
+        <v>947</v>
       </c>
       <c r="B282" t="s">
-        <v>671</v>
+        <v>948</v>
       </c>
       <c r="C282" t="s">
-        <v>672</v>
+        <v>949</v>
       </c>
       <c r="D282" t="s">
-        <v>673</v>
+        <v>950</v>
       </c>
       <c r="E282" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F282" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G282">
         <v>27224640</v>
       </c>
     </row>
-    <row r="283" spans="1:7">
-[...1 lines deleted...]
-        <v>278</v>
+    <row r="283">
+      <c r="A283" t="s" s="2">
+        <v>951</v>
       </c>
       <c r="B283" t="s">
-        <v>674</v>
+        <v>952</v>
       </c>
       <c r="C283" t="s">
-        <v>675</v>
+        <v>953</v>
       </c>
       <c r="D283" t="s">
-        <v>676</v>
+        <v>954</v>
       </c>
       <c r="E283" t="s">
-        <v>191</v>
+        <v>257</v>
       </c>
       <c r="F283" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G283">
         <v>27557500</v>
       </c>
     </row>
-    <row r="284" spans="1:7">
-[...1 lines deleted...]
-        <v>279</v>
+    <row r="284">
+      <c r="A284" t="s" s="2">
+        <v>955</v>
       </c>
       <c r="B284" t="s">
-        <v>677</v>
+        <v>956</v>
       </c>
       <c r="C284" t="s">
-        <v>678</v>
+        <v>957</v>
       </c>
       <c r="D284" t="s">
-        <v>679</v>
+        <v>958</v>
       </c>
       <c r="E284" t="s">
-        <v>279</v>
+        <v>381</v>
       </c>
       <c r="F284" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G284">
         <v>27975000</v>
       </c>
     </row>
-    <row r="285" spans="1:7">
-[...1 lines deleted...]
-        <v>280</v>
+    <row r="285">
+      <c r="A285" t="s" s="2">
+        <v>959</v>
       </c>
       <c r="B285" t="s">
-        <v>680</v>
+        <v>960</v>
       </c>
       <c r="C285" t="s">
-        <v>681</v>
+        <v>961</v>
       </c>
       <c r="D285"/>
       <c r="E285" t="s">
-        <v>472</v>
+        <v>665</v>
       </c>
       <c r="F285" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G285">
         <v>28900000</v>
       </c>
     </row>
-    <row r="286" spans="1:7">
-[...1 lines deleted...]
-        <v>281</v>
+    <row r="286">
+      <c r="A286" t="s" s="2">
+        <v>962</v>
       </c>
       <c r="B286" t="s">
-        <v>682</v>
+        <v>963</v>
       </c>
       <c r="C286" t="s">
-        <v>683</v>
+        <v>964</v>
       </c>
       <c r="D286" t="s">
-        <v>684</v>
+        <v>965</v>
       </c>
       <c r="E286" t="s">
-        <v>191</v>
+        <v>257</v>
       </c>
       <c r="F286" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G286">
         <v>28980000</v>
       </c>
     </row>
-    <row r="287" spans="1:7">
-[...1 lines deleted...]
-        <v>282</v>
+    <row r="287">
+      <c r="A287" t="s" s="2">
+        <v>966</v>
       </c>
       <c r="B287" t="s">
-        <v>685</v>
+        <v>967</v>
       </c>
       <c r="C287" t="s">
-        <v>686</v>
+        <v>968</v>
       </c>
       <c r="D287" t="s">
-        <v>687</v>
+        <v>969</v>
       </c>
       <c r="E287" t="s">
-        <v>649</v>
+        <v>916</v>
       </c>
       <c r="F287" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G287">
         <v>29050000</v>
       </c>
     </row>
-    <row r="288" spans="1:7">
-[...1 lines deleted...]
-        <v>283</v>
+    <row r="288">
+      <c r="A288" t="s" s="2">
+        <v>970</v>
       </c>
       <c r="B288" t="s">
-        <v>688</v>
+        <v>971</v>
       </c>
       <c r="C288" t="s">
-        <v>678</v>
+        <v>957</v>
       </c>
       <c r="D288" t="s">
-        <v>689</v>
+        <v>972</v>
       </c>
       <c r="E288" t="s">
-        <v>605</v>
+        <v>857</v>
       </c>
       <c r="F288" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G288">
         <v>30000000</v>
       </c>
     </row>
-    <row r="289" spans="1:7">
-[...1 lines deleted...]
-        <v>284</v>
+    <row r="289">
+      <c r="A289" t="s" s="2">
+        <v>973</v>
       </c>
       <c r="B289" t="s">
-        <v>690</v>
+        <v>974</v>
       </c>
       <c r="C289" t="s">
-        <v>691</v>
+        <v>975</v>
       </c>
       <c r="D289"/>
       <c r="E289" t="s">
-        <v>692</v>
+        <v>976</v>
       </c>
       <c r="F289" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G289">
         <v>30000000</v>
       </c>
     </row>
-    <row r="290" spans="1:7">
-[...1 lines deleted...]
-        <v>285</v>
+    <row r="290">
+      <c r="A290" t="s" s="2">
+        <v>977</v>
       </c>
       <c r="B290" t="s">
-        <v>693</v>
+        <v>978</v>
       </c>
       <c r="C290" t="s">
-        <v>694</v>
+        <v>979</v>
       </c>
       <c r="D290" t="s">
-        <v>695</v>
+        <v>980</v>
       </c>
       <c r="E290" t="s">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="F290" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G290">
         <v>30006000</v>
       </c>
     </row>
-    <row r="291" spans="1:7">
-[...1 lines deleted...]
-        <v>286</v>
+    <row r="291">
+      <c r="A291" t="s" s="2">
+        <v>981</v>
       </c>
       <c r="B291" t="s">
-        <v>696</v>
+        <v>982</v>
       </c>
       <c r="C291" t="s">
-        <v>95</v>
+        <v>124</v>
       </c>
       <c r="D291" t="s">
-        <v>697</v>
+        <v>983</v>
       </c>
       <c r="E291" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F291" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G291">
         <v>31000000</v>
       </c>
     </row>
-    <row r="292" spans="1:7">
-[...1 lines deleted...]
-        <v>287</v>
+    <row r="292">
+      <c r="A292" t="s" s="2">
+        <v>984</v>
       </c>
       <c r="B292" t="s">
-        <v>698</v>
+        <v>985</v>
       </c>
       <c r="C292" t="s">
-        <v>699</v>
+        <v>986</v>
       </c>
       <c r="D292" t="s">
-        <v>700</v>
+        <v>987</v>
       </c>
       <c r="E292" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="F292" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G292">
         <v>31310000</v>
       </c>
     </row>
-    <row r="293" spans="1:7">
-[...1 lines deleted...]
-        <v>288</v>
+    <row r="293">
+      <c r="A293" t="s" s="2">
+        <v>988</v>
       </c>
       <c r="B293" t="s">
-        <v>701</v>
+        <v>989</v>
       </c>
       <c r="C293" t="s">
-        <v>248</v>
+        <v>336</v>
       </c>
       <c r="D293" t="s">
-        <v>702</v>
+        <v>990</v>
       </c>
       <c r="E293" t="s">
-        <v>169</v>
+        <v>227</v>
       </c>
       <c r="F293" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G293">
         <v>31575000</v>
       </c>
     </row>
-    <row r="294" spans="1:7">
-[...1 lines deleted...]
-        <v>289</v>
+    <row r="294">
+      <c r="A294" t="s" s="2">
+        <v>991</v>
       </c>
       <c r="B294" t="s">
-        <v>703</v>
+        <v>992</v>
       </c>
       <c r="C294" t="s">
-        <v>704</v>
+        <v>993</v>
       </c>
       <c r="D294" t="s">
-        <v>705</v>
+        <v>994</v>
       </c>
       <c r="E294" t="s">
-        <v>615</v>
+        <v>870</v>
       </c>
       <c r="F294" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G294">
         <v>33200000</v>
       </c>
     </row>
-    <row r="295" spans="1:7">
-[...1 lines deleted...]
-        <v>290</v>
+    <row r="295">
+      <c r="A295" t="s" s="2">
+        <v>995</v>
       </c>
       <c r="B295" t="s">
-        <v>706</v>
+        <v>996</v>
       </c>
       <c r="C295" t="s">
-        <v>707</v>
+        <v>997</v>
       </c>
       <c r="D295" t="s">
-        <v>708</v>
+        <v>998</v>
       </c>
       <c r="E295" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F295" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G295">
         <v>33536000</v>
       </c>
     </row>
-    <row r="296" spans="1:7">
-[...1 lines deleted...]
-        <v>291</v>
+    <row r="296">
+      <c r="A296" t="s" s="2">
+        <v>999</v>
       </c>
       <c r="B296" t="s">
-        <v>709</v>
+        <v>1000</v>
       </c>
       <c r="C296" t="s">
-        <v>710</v>
+        <v>1001</v>
       </c>
       <c r="D296" t="s">
-        <v>711</v>
+        <v>1002</v>
       </c>
       <c r="E296" t="s">
-        <v>345</v>
+        <v>473</v>
       </c>
       <c r="F296" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G296">
         <v>33599000</v>
       </c>
     </row>
-    <row r="297" spans="1:7">
-[...1 lines deleted...]
-        <v>292</v>
+    <row r="297">
+      <c r="A297" t="s" s="2">
+        <v>1003</v>
       </c>
       <c r="B297" t="s">
-        <v>712</v>
+        <v>1004</v>
       </c>
       <c r="C297" t="s">
-        <v>713</v>
+        <v>1005</v>
       </c>
       <c r="D297" t="s">
-        <v>714</v>
+        <v>1006</v>
       </c>
       <c r="E297" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F297" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G297">
         <v>33966000</v>
       </c>
     </row>
-    <row r="298" spans="1:7">
-[...1 lines deleted...]
-        <v>293</v>
+    <row r="298">
+      <c r="A298" t="s" s="2">
+        <v>1007</v>
       </c>
       <c r="B298" t="s">
-        <v>715</v>
+        <v>1008</v>
       </c>
       <c r="C298" t="s">
-        <v>716</v>
+        <v>1009</v>
       </c>
       <c r="D298" t="s">
-        <v>717</v>
+        <v>1010</v>
       </c>
       <c r="E298" t="s">
-        <v>718</v>
+        <v>1011</v>
       </c>
       <c r="F298" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G298">
         <v>34676000</v>
       </c>
     </row>
-    <row r="299" spans="1:7">
-[...1 lines deleted...]
-        <v>294</v>
+    <row r="299">
+      <c r="A299" t="s" s="2">
+        <v>1012</v>
       </c>
       <c r="B299" t="s">
-        <v>499</v>
+        <v>707</v>
       </c>
       <c r="C299" t="s">
-        <v>719</v>
+        <v>1013</v>
       </c>
       <c r="D299" t="s">
-        <v>720</v>
+        <v>1014</v>
       </c>
       <c r="E299" t="s">
-        <v>721</v>
+        <v>1015</v>
       </c>
       <c r="F299" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G299">
         <v>34917000</v>
       </c>
     </row>
-    <row r="300" spans="1:7">
-[...1 lines deleted...]
-        <v>295</v>
+    <row r="300">
+      <c r="A300" t="s" s="2">
+        <v>1016</v>
       </c>
       <c r="B300" t="s">
-        <v>722</v>
+        <v>1017</v>
       </c>
       <c r="C300" t="s">
-        <v>723</v>
+        <v>1018</v>
       </c>
       <c r="D300" t="s">
-        <v>724</v>
+        <v>1019</v>
       </c>
       <c r="E300" t="s">
-        <v>725</v>
+        <v>1020</v>
       </c>
       <c r="F300" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G300">
         <v>35196400</v>
       </c>
     </row>
-    <row r="301" spans="1:7">
-[...1 lines deleted...]
-        <v>296</v>
+    <row r="301">
+      <c r="A301" t="s" s="2">
+        <v>1021</v>
       </c>
       <c r="B301" t="s">
-        <v>726</v>
+        <v>1022</v>
       </c>
       <c r="C301" t="s">
-        <v>727</v>
+        <v>1023</v>
       </c>
       <c r="D301" t="s">
-        <v>728</v>
+        <v>1024</v>
       </c>
       <c r="E301" t="s">
-        <v>279</v>
+        <v>381</v>
       </c>
       <c r="F301" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G301">
         <v>35469500</v>
       </c>
     </row>
-    <row r="302" spans="1:7">
-[...1 lines deleted...]
-        <v>297</v>
+    <row r="302">
+      <c r="A302" t="s" s="2">
+        <v>1025</v>
       </c>
       <c r="B302" t="s">
-        <v>129</v>
+        <v>172</v>
       </c>
       <c r="C302" t="s">
-        <v>729</v>
+        <v>1026</v>
       </c>
       <c r="D302" t="s">
-        <v>730</v>
+        <v>1027</v>
       </c>
       <c r="E302" t="s">
-        <v>731</v>
+        <v>1028</v>
       </c>
       <c r="F302" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="G302">
         <v>35522000</v>
       </c>
     </row>
-    <row r="303" spans="1:7">
-[...1 lines deleted...]
-        <v>298</v>
+    <row r="303">
+      <c r="A303" t="s" s="2">
+        <v>1029</v>
       </c>
       <c r="B303" t="s">
-        <v>732</v>
+        <v>1030</v>
       </c>
       <c r="C303" t="s">
-        <v>733</v>
+        <v>1031</v>
       </c>
       <c r="D303" t="s">
-        <v>734</v>
+        <v>1032</v>
       </c>
       <c r="E303" t="s">
-        <v>128</v>
+        <v>170</v>
       </c>
       <c r="F303" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G303">
         <v>35736000</v>
       </c>
     </row>
-    <row r="304" spans="1:7">
-[...1 lines deleted...]
-        <v>299</v>
+    <row r="304">
+      <c r="A304" t="s" s="2">
+        <v>1033</v>
       </c>
       <c r="B304" t="s">
-        <v>735</v>
+        <v>1034</v>
       </c>
       <c r="C304" t="s">
-        <v>736</v>
+        <v>1035</v>
       </c>
       <c r="D304" t="s">
-        <v>737</v>
+        <v>1036</v>
       </c>
       <c r="E304" t="s">
-        <v>738</v>
+        <v>1037</v>
       </c>
       <c r="F304" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G304">
         <v>37221140</v>
       </c>
     </row>
-    <row r="305" spans="1:7">
-[...1 lines deleted...]
-        <v>300</v>
+    <row r="305">
+      <c r="A305" t="s" s="2">
+        <v>1038</v>
       </c>
       <c r="B305" t="s">
-        <v>739</v>
+        <v>1039</v>
       </c>
       <c r="C305" t="s">
-        <v>740</v>
+        <v>1040</v>
       </c>
       <c r="D305" t="s">
-        <v>741</v>
+        <v>1041</v>
       </c>
       <c r="E305" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="F305" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G305">
         <v>37700500</v>
       </c>
     </row>
-    <row r="306" spans="1:7">
-[...1 lines deleted...]
-        <v>301</v>
+    <row r="306">
+      <c r="A306" t="s" s="2">
+        <v>1042</v>
       </c>
       <c r="B306" t="s">
-        <v>742</v>
+        <v>1043</v>
       </c>
       <c r="C306" t="s">
-        <v>743</v>
+        <v>1044</v>
       </c>
       <c r="D306"/>
       <c r="E306" t="s">
-        <v>744</v>
+        <v>1045</v>
       </c>
       <c r="F306" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G306">
         <v>37750000</v>
       </c>
     </row>
-    <row r="307" spans="1:7">
-[...1 lines deleted...]
-        <v>302</v>
+    <row r="307">
+      <c r="A307" t="s" s="2">
+        <v>1046</v>
       </c>
       <c r="B307" t="s">
-        <v>234</v>
+        <v>317</v>
       </c>
       <c r="C307" t="s">
-        <v>745</v>
+        <v>1047</v>
       </c>
       <c r="D307" t="s">
-        <v>746</v>
+        <v>1048</v>
       </c>
       <c r="E307" t="s">
-        <v>568</v>
+        <v>805</v>
       </c>
       <c r="F307" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G307">
         <v>38000000</v>
       </c>
     </row>
-    <row r="308" spans="1:7">
-[...1 lines deleted...]
-        <v>303</v>
+    <row r="308">
+      <c r="A308" t="s" s="2">
+        <v>1049</v>
       </c>
       <c r="B308" t="s">
-        <v>747</v>
+        <v>1050</v>
       </c>
       <c r="C308" t="s">
-        <v>748</v>
+        <v>1051</v>
       </c>
       <c r="D308"/>
       <c r="E308" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="F308" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G308">
         <v>38033000</v>
       </c>
     </row>
-    <row r="309" spans="1:7">
-[...1 lines deleted...]
-        <v>304</v>
+    <row r="309">
+      <c r="A309" t="s" s="2">
+        <v>1052</v>
       </c>
       <c r="B309" t="s">
-        <v>749</v>
+        <v>1053</v>
       </c>
       <c r="C309" t="s">
-        <v>750</v>
+        <v>1054</v>
       </c>
       <c r="D309" t="s">
-        <v>751</v>
+        <v>1055</v>
       </c>
       <c r="E309" t="s">
-        <v>752</v>
+        <v>1056</v>
       </c>
       <c r="F309" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G309">
         <v>39960000</v>
       </c>
     </row>
-    <row r="310" spans="1:7">
-[...1 lines deleted...]
-        <v>305</v>
+    <row r="310">
+      <c r="A310" t="s" s="2">
+        <v>1057</v>
       </c>
       <c r="B310" t="s">
-        <v>753</v>
+        <v>1058</v>
       </c>
       <c r="C310" t="s">
-        <v>754</v>
+        <v>1059</v>
       </c>
       <c r="D310" t="s">
-        <v>131</v>
+        <v>174</v>
       </c>
       <c r="E310" t="s">
-        <v>132</v>
+        <v>175</v>
       </c>
       <c r="F310" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G310">
         <v>40000000</v>
       </c>
     </row>
-    <row r="311" spans="1:7">
-[...1 lines deleted...]
-        <v>306</v>
+    <row r="311">
+      <c r="A311" t="s" s="2">
+        <v>1060</v>
       </c>
       <c r="B311" t="s">
-        <v>755</v>
+        <v>1061</v>
       </c>
       <c r="C311" t="s">
-        <v>756</v>
+        <v>1062</v>
       </c>
       <c r="D311" t="s">
-        <v>757</v>
+        <v>1063</v>
       </c>
       <c r="E311" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F311" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G311">
         <v>40008000</v>
       </c>
     </row>
-    <row r="312" spans="1:7">
-[...1 lines deleted...]
-        <v>307</v>
+    <row r="312">
+      <c r="A312" t="s" s="2">
+        <v>1064</v>
       </c>
       <c r="B312" t="s">
-        <v>758</v>
+        <v>1065</v>
       </c>
       <c r="C312" t="s">
-        <v>759</v>
+        <v>1066</v>
       </c>
       <c r="D312" t="s">
-        <v>760</v>
+        <v>1067</v>
       </c>
       <c r="E312" t="s">
-        <v>752</v>
+        <v>1056</v>
       </c>
       <c r="F312" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G312">
         <v>42250000</v>
       </c>
     </row>
-    <row r="313" spans="1:7">
-[...1 lines deleted...]
-        <v>308</v>
+    <row r="313">
+      <c r="A313" t="s" s="2">
+        <v>1068</v>
       </c>
       <c r="B313" t="s">
-        <v>761</v>
+        <v>1069</v>
       </c>
       <c r="C313" t="s">
-        <v>762</v>
+        <v>1070</v>
       </c>
       <c r="D313" t="s">
-        <v>763</v>
+        <v>1071</v>
       </c>
       <c r="E313" t="s">
-        <v>752</v>
+        <v>1056</v>
       </c>
       <c r="F313" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G313">
         <v>43035000</v>
       </c>
     </row>
-    <row r="314" spans="1:7">
-[...1 lines deleted...]
-        <v>309</v>
+    <row r="314">
+      <c r="A314" t="s" s="2">
+        <v>1072</v>
       </c>
       <c r="B314" t="s">
-        <v>764</v>
+        <v>1073</v>
       </c>
       <c r="C314" t="s">
-        <v>765</v>
+        <v>1074</v>
       </c>
       <c r="D314" t="s">
-        <v>766</v>
+        <v>1075</v>
       </c>
       <c r="E314" t="s">
-        <v>568</v>
+        <v>805</v>
       </c>
       <c r="F314" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G314">
         <v>43574000</v>
       </c>
     </row>
-    <row r="315" spans="1:7">
-[...1 lines deleted...]
-        <v>310</v>
+    <row r="315">
+      <c r="A315" t="s" s="2">
+        <v>1076</v>
       </c>
       <c r="B315" t="s">
-        <v>767</v>
+        <v>1077</v>
       </c>
       <c r="C315" t="s">
-        <v>768</v>
+        <v>1078</v>
       </c>
       <c r="D315" t="s">
-        <v>769</v>
+        <v>1079</v>
       </c>
       <c r="E315" t="s">
-        <v>627</v>
+        <v>887</v>
       </c>
       <c r="F315" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G315">
         <v>43616000</v>
       </c>
     </row>
-    <row r="316" spans="1:7">
-[...1 lines deleted...]
-        <v>311</v>
+    <row r="316">
+      <c r="A316" t="s" s="2">
+        <v>1080</v>
       </c>
       <c r="B316" t="s">
-        <v>770</v>
+        <v>1081</v>
       </c>
       <c r="C316" t="s">
-        <v>771</v>
+        <v>1082</v>
       </c>
       <c r="D316" t="s">
-        <v>772</v>
+        <v>1083</v>
       </c>
       <c r="E316" t="s">
-        <v>773</v>
+        <v>1084</v>
       </c>
       <c r="F316" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G316">
         <v>43670500</v>
       </c>
     </row>
-    <row r="317" spans="1:7">
-[...1 lines deleted...]
-        <v>312</v>
+    <row r="317">
+      <c r="A317" t="s" s="2">
+        <v>1085</v>
       </c>
       <c r="B317" t="s">
-        <v>774</v>
+        <v>1086</v>
       </c>
       <c r="C317" t="s">
-        <v>775</v>
+        <v>1087</v>
       </c>
       <c r="D317" t="s">
-        <v>776</v>
+        <v>1088</v>
       </c>
       <c r="E317" t="s">
-        <v>777</v>
+        <v>1089</v>
       </c>
       <c r="F317" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G317">
         <v>44000000</v>
       </c>
     </row>
-    <row r="318" spans="1:7">
-[...1 lines deleted...]
-        <v>313</v>
+    <row r="318">
+      <c r="A318" t="s" s="2">
+        <v>1090</v>
       </c>
       <c r="B318" t="s">
-        <v>778</v>
+        <v>1091</v>
       </c>
       <c r="C318" t="s">
-        <v>779</v>
+        <v>1092</v>
       </c>
       <c r="D318" t="s">
-        <v>780</v>
+        <v>1093</v>
       </c>
       <c r="E318" t="s">
-        <v>132</v>
+        <v>175</v>
       </c>
       <c r="F318" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G318">
         <v>44662000</v>
       </c>
     </row>
-    <row r="319" spans="1:7">
-[...1 lines deleted...]
-        <v>314</v>
+    <row r="319">
+      <c r="A319" t="s" s="2">
+        <v>1094</v>
       </c>
       <c r="B319" t="s">
-        <v>781</v>
+        <v>1095</v>
       </c>
       <c r="C319" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="D319" t="s">
-        <v>782</v>
+        <v>1096</v>
       </c>
       <c r="E319" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F319" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G319">
         <v>44965850</v>
       </c>
     </row>
-    <row r="320" spans="1:7">
-[...1 lines deleted...]
-        <v>315</v>
+    <row r="320">
+      <c r="A320" t="s" s="2">
+        <v>1097</v>
       </c>
       <c r="B320" t="s">
-        <v>783</v>
+        <v>1098</v>
       </c>
       <c r="C320" t="s">
-        <v>784</v>
+        <v>1099</v>
       </c>
       <c r="D320"/>
       <c r="E320" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="F320" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G320">
         <v>45202250</v>
       </c>
     </row>
-    <row r="321" spans="1:7">
-[...1 lines deleted...]
-        <v>316</v>
+    <row r="321">
+      <c r="A321" t="s" s="2">
+        <v>1100</v>
       </c>
       <c r="B321" t="s">
-        <v>583</v>
+        <v>827</v>
       </c>
       <c r="C321" t="s">
-        <v>130</v>
+        <v>173</v>
       </c>
       <c r="D321" t="s">
-        <v>785</v>
+        <v>1101</v>
       </c>
       <c r="E321" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F321" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G321">
         <v>45542000</v>
       </c>
     </row>
-    <row r="322" spans="1:7">
-[...1 lines deleted...]
-        <v>317</v>
+    <row r="322">
+      <c r="A322" t="s" s="2">
+        <v>1102</v>
       </c>
       <c r="B322" t="s">
-        <v>786</v>
+        <v>1103</v>
       </c>
       <c r="C322" t="s">
-        <v>787</v>
+        <v>1104</v>
       </c>
       <c r="D322" t="s">
-        <v>788</v>
+        <v>1105</v>
       </c>
       <c r="E322" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F322" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G322">
         <v>46032000</v>
       </c>
     </row>
-    <row r="323" spans="1:7">
-[...1 lines deleted...]
-        <v>318</v>
+    <row r="323">
+      <c r="A323" t="s" s="2">
+        <v>1106</v>
       </c>
       <c r="B323" t="s">
-        <v>789</v>
+        <v>1107</v>
       </c>
       <c r="C323" t="s">
-        <v>790</v>
+        <v>1108</v>
       </c>
       <c r="D323" t="s">
-        <v>791</v>
+        <v>1109</v>
       </c>
       <c r="E323" t="s">
-        <v>792</v>
+        <v>1110</v>
       </c>
       <c r="F323" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G323">
         <v>46032000</v>
       </c>
     </row>
-    <row r="324" spans="1:7">
-[...1 lines deleted...]
-        <v>319</v>
+    <row r="324">
+      <c r="A324" t="s" s="2">
+        <v>1111</v>
       </c>
       <c r="B324" t="s">
-        <v>793</v>
+        <v>1112</v>
       </c>
       <c r="C324" t="s">
-        <v>794</v>
+        <v>1113</v>
       </c>
       <c r="D324" t="s">
-        <v>795</v>
+        <v>1114</v>
       </c>
       <c r="E324" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F324" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G324">
         <v>47849500</v>
       </c>
     </row>
-    <row r="325" spans="1:7">
-[...1 lines deleted...]
-        <v>320</v>
+    <row r="325">
+      <c r="A325" t="s" s="2">
+        <v>1115</v>
       </c>
       <c r="B325" t="s">
-        <v>796</v>
+        <v>1116</v>
       </c>
       <c r="C325" t="s">
-        <v>797</v>
+        <v>1117</v>
       </c>
       <c r="D325" t="s">
-        <v>798</v>
+        <v>1118</v>
       </c>
       <c r="E325" t="s">
-        <v>633</v>
+        <v>895</v>
       </c>
       <c r="F325" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G325">
         <v>48032000</v>
       </c>
     </row>
-    <row r="326" spans="1:7">
-[...1 lines deleted...]
-        <v>321</v>
+    <row r="326">
+      <c r="A326" t="s" s="2">
+        <v>1119</v>
       </c>
       <c r="B326" t="s">
-        <v>799</v>
+        <v>1120</v>
       </c>
       <c r="C326" t="s">
-        <v>729</v>
+        <v>1026</v>
       </c>
       <c r="D326" t="s">
-        <v>800</v>
+        <v>1121</v>
       </c>
       <c r="E326" t="s">
-        <v>731</v>
+        <v>1028</v>
       </c>
       <c r="F326" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="G326">
         <v>49272000</v>
       </c>
     </row>
-    <row r="327" spans="1:7">
-[...1 lines deleted...]
-        <v>322</v>
+    <row r="327">
+      <c r="A327" t="s" s="2">
+        <v>1122</v>
       </c>
       <c r="B327" t="s">
-        <v>801</v>
+        <v>1123</v>
       </c>
       <c r="C327" t="s">
-        <v>802</v>
+        <v>1124</v>
       </c>
       <c r="D327" t="s">
-        <v>803</v>
+        <v>1125</v>
       </c>
       <c r="E327" t="s">
-        <v>804</v>
+        <v>1126</v>
       </c>
       <c r="F327" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G327">
         <v>49272600</v>
       </c>
     </row>
-    <row r="328" spans="1:7">
-[...1 lines deleted...]
-        <v>323</v>
+    <row r="328">
+      <c r="A328" t="s" s="2">
+        <v>1127</v>
       </c>
       <c r="B328" t="s">
-        <v>805</v>
+        <v>1128</v>
       </c>
       <c r="C328" t="s">
-        <v>806</v>
+        <v>1129</v>
       </c>
       <c r="D328" t="s">
-        <v>807</v>
+        <v>1130</v>
       </c>
       <c r="E328" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="F328" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G328">
         <v>49272600</v>
       </c>
     </row>
-    <row r="329" spans="1:7">
-[...1 lines deleted...]
-        <v>324</v>
+    <row r="329">
+      <c r="A329" t="s" s="2">
+        <v>1131</v>
       </c>
       <c r="B329" t="s">
-        <v>808</v>
+        <v>1132</v>
       </c>
       <c r="C329" t="s">
-        <v>809</v>
+        <v>1133</v>
       </c>
       <c r="D329" t="s">
-        <v>810</v>
+        <v>1134</v>
       </c>
       <c r="E329" t="s">
-        <v>658</v>
+        <v>928</v>
       </c>
       <c r="F329" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G329">
         <v>49500000</v>
       </c>
     </row>
-    <row r="330" spans="1:7">
-[...1 lines deleted...]
-        <v>325</v>
+    <row r="330">
+      <c r="A330" t="s" s="2">
+        <v>1135</v>
       </c>
       <c r="B330" t="s">
-        <v>811</v>
+        <v>1136</v>
       </c>
       <c r="C330" t="s">
-        <v>812</v>
+        <v>1137</v>
       </c>
       <c r="D330" t="s">
-        <v>813</v>
+        <v>1138</v>
       </c>
       <c r="E330" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="F330" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G330">
         <v>49522600</v>
       </c>
     </row>
-    <row r="331" spans="1:7">
-[...1 lines deleted...]
-        <v>326</v>
+    <row r="331">
+      <c r="A331" t="s" s="2">
+        <v>1139</v>
       </c>
       <c r="B331" t="s">
-        <v>814</v>
+        <v>1140</v>
       </c>
       <c r="C331" t="s">
-        <v>815</v>
+        <v>1141</v>
       </c>
       <c r="D331" t="s">
-        <v>816</v>
+        <v>1142</v>
       </c>
       <c r="E331" t="s">
-        <v>356</v>
+        <v>488</v>
       </c>
       <c r="F331" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G331">
         <v>49600000</v>
       </c>
     </row>
-    <row r="332" spans="1:7">
-[...1 lines deleted...]
-        <v>327</v>
+    <row r="332">
+      <c r="A332" t="s" s="2">
+        <v>1143</v>
       </c>
       <c r="B332" t="s">
-        <v>817</v>
+        <v>1144</v>
       </c>
       <c r="C332" t="s">
-        <v>818</v>
+        <v>1145</v>
       </c>
       <c r="D332" t="s">
-        <v>819</v>
+        <v>1146</v>
       </c>
       <c r="E332" t="s">
-        <v>820</v>
+        <v>1147</v>
       </c>
       <c r="F332" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G332">
         <v>49892000</v>
       </c>
     </row>
-    <row r="333" spans="1:7">
-[...1 lines deleted...]
-        <v>328</v>
+    <row r="333">
+      <c r="A333" t="s" s="2">
+        <v>1148</v>
       </c>
       <c r="B333" t="s">
-        <v>821</v>
+        <v>1149</v>
       </c>
       <c r="C333" t="s">
-        <v>822</v>
+        <v>1150</v>
       </c>
       <c r="D333" t="s">
-        <v>823</v>
+        <v>1151</v>
       </c>
       <c r="E333" t="s">
-        <v>315</v>
+        <v>431</v>
       </c>
       <c r="F333" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G333">
         <v>50000000</v>
       </c>
     </row>
-    <row r="334" spans="1:7">
-[...1 lines deleted...]
-        <v>329</v>
+    <row r="334">
+      <c r="A334" t="s" s="2">
+        <v>1152</v>
       </c>
       <c r="B334" t="s">
-        <v>824</v>
+        <v>1153</v>
       </c>
       <c r="C334" t="s">
-        <v>825</v>
+        <v>1154</v>
       </c>
       <c r="D334" t="s">
-        <v>826</v>
+        <v>1155</v>
       </c>
       <c r="E334" t="s">
-        <v>827</v>
+        <v>1156</v>
       </c>
       <c r="F334" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G334">
         <v>50000000</v>
       </c>
     </row>
-    <row r="335" spans="1:7">
-[...1 lines deleted...]
-        <v>330</v>
+    <row r="335">
+      <c r="A335" t="s" s="2">
+        <v>1157</v>
       </c>
       <c r="B335" t="s">
-        <v>828</v>
+        <v>1158</v>
       </c>
       <c r="C335" t="s">
-        <v>829</v>
+        <v>1159</v>
       </c>
       <c r="D335" t="s">
-        <v>830</v>
+        <v>1160</v>
       </c>
       <c r="E335" t="s">
-        <v>831</v>
+        <v>1161</v>
       </c>
       <c r="F335" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G335">
         <v>50000000</v>
       </c>
     </row>
-    <row r="336" spans="1:7">
-[...1 lines deleted...]
-        <v>331</v>
+    <row r="336">
+      <c r="A336" t="s" s="2">
+        <v>1162</v>
       </c>
       <c r="B336" t="s">
-        <v>832</v>
+        <v>1163</v>
       </c>
       <c r="C336" t="s">
-        <v>833</v>
+        <v>1164</v>
       </c>
       <c r="D336" t="s">
-        <v>834</v>
+        <v>1165</v>
       </c>
       <c r="E336" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F336" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G336">
         <v>50000000</v>
       </c>
     </row>
-    <row r="337" spans="1:7">
-[...1 lines deleted...]
-        <v>332</v>
+    <row r="337">
+      <c r="A337" t="s" s="2">
+        <v>1166</v>
       </c>
       <c r="B337" t="s">
-        <v>835</v>
+        <v>1167</v>
       </c>
       <c r="C337" t="s">
-        <v>603</v>
+        <v>855</v>
       </c>
       <c r="D337" t="s">
-        <v>836</v>
+        <v>1168</v>
       </c>
       <c r="E337" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F337" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G337">
         <v>50000000</v>
       </c>
     </row>
-    <row r="338" spans="1:7">
-[...1 lines deleted...]
-        <v>333</v>
+    <row r="338">
+      <c r="A338" t="s" s="2">
+        <v>1169</v>
       </c>
       <c r="B338" t="s">
-        <v>837</v>
+        <v>1170</v>
       </c>
       <c r="C338" t="s">
-        <v>838</v>
+        <v>1171</v>
       </c>
       <c r="D338" t="s">
-        <v>839</v>
+        <v>1172</v>
       </c>
       <c r="E338" t="s">
-        <v>254</v>
+        <v>344</v>
       </c>
       <c r="F338" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G338">
         <v>50000000</v>
       </c>
     </row>
-    <row r="339" spans="1:7">
-[...1 lines deleted...]
-        <v>334</v>
+    <row r="339">
+      <c r="A339" t="s" s="2">
+        <v>1173</v>
       </c>
       <c r="B339" t="s">
-        <v>840</v>
+        <v>1174</v>
       </c>
       <c r="C339" t="s">
-        <v>841</v>
+        <v>1175</v>
       </c>
       <c r="D339" t="s">
-        <v>842</v>
+        <v>1176</v>
       </c>
       <c r="E339" t="s">
-        <v>315</v>
+        <v>431</v>
       </c>
       <c r="F339" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G339">
         <v>50000000</v>
       </c>
     </row>
-    <row r="340" spans="1:7">
-[...1 lines deleted...]
-        <v>335</v>
+    <row r="340">
+      <c r="A340" t="s" s="2">
+        <v>1177</v>
       </c>
       <c r="B340" t="s">
-        <v>843</v>
+        <v>1178</v>
       </c>
       <c r="C340" t="s">
-        <v>844</v>
+        <v>1179</v>
       </c>
       <c r="D340" t="s">
-        <v>845</v>
+        <v>1180</v>
       </c>
       <c r="E340" t="s">
-        <v>846</v>
+        <v>1181</v>
       </c>
       <c r="F340" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G340">
         <v>50000000</v>
       </c>
     </row>
-    <row r="341" spans="1:7">
-[...1 lines deleted...]
-        <v>336</v>
+    <row r="341">
+      <c r="A341" t="s" s="2">
+        <v>1182</v>
       </c>
       <c r="B341" t="s">
-        <v>847</v>
+        <v>1183</v>
       </c>
       <c r="C341" t="s">
-        <v>848</v>
+        <v>1184</v>
       </c>
       <c r="D341" t="s">
-        <v>849</v>
+        <v>1185</v>
       </c>
       <c r="E341" t="s">
-        <v>850</v>
+        <v>1186</v>
       </c>
       <c r="F341" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G341">
         <v>50664000</v>
       </c>
     </row>
-    <row r="342" spans="1:7">
-[...1 lines deleted...]
-        <v>337</v>
+    <row r="342">
+      <c r="A342" t="s" s="2">
+        <v>1187</v>
       </c>
       <c r="B342" t="s">
-        <v>851</v>
+        <v>1188</v>
       </c>
       <c r="C342" t="s">
-        <v>852</v>
+        <v>1189</v>
       </c>
       <c r="D342" t="s">
-        <v>853</v>
+        <v>1190</v>
       </c>
       <c r="E342" t="s">
-        <v>279</v>
+        <v>381</v>
       </c>
       <c r="F342" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G342">
         <v>50836000</v>
       </c>
     </row>
-    <row r="343" spans="1:7">
-[...1 lines deleted...]
-        <v>338</v>
+    <row r="343">
+      <c r="A343" t="s" s="2">
+        <v>1191</v>
       </c>
       <c r="B343" t="s">
-        <v>854</v>
+        <v>1192</v>
       </c>
       <c r="C343" t="s">
-        <v>855</v>
+        <v>1193</v>
       </c>
       <c r="D343" t="s">
-        <v>856</v>
+        <v>1194</v>
       </c>
       <c r="E343" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F343" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G343">
         <v>51090000</v>
       </c>
     </row>
-    <row r="344" spans="1:7">
-[...1 lines deleted...]
-        <v>339</v>
+    <row r="344">
+      <c r="A344" t="s" s="2">
+        <v>1195</v>
       </c>
       <c r="B344" t="s">
-        <v>857</v>
+        <v>1196</v>
       </c>
       <c r="C344" t="s">
-        <v>858</v>
+        <v>1197</v>
       </c>
       <c r="D344" t="s">
-        <v>859</v>
+        <v>1198</v>
       </c>
       <c r="E344" t="s">
-        <v>860</v>
+        <v>1199</v>
       </c>
       <c r="F344" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G344">
         <v>51345500</v>
       </c>
     </row>
-    <row r="345" spans="1:7">
-[...1 lines deleted...]
-        <v>340</v>
+    <row r="345">
+      <c r="A345" t="s" s="2">
+        <v>1200</v>
       </c>
       <c r="B345" t="s">
-        <v>234</v>
+        <v>317</v>
       </c>
       <c r="C345" t="s">
-        <v>861</v>
+        <v>1201</v>
       </c>
       <c r="D345" t="s">
-        <v>862</v>
+        <v>1202</v>
       </c>
       <c r="E345" t="s">
-        <v>863</v>
+        <v>1203</v>
       </c>
       <c r="F345" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G345">
         <v>52150000</v>
       </c>
     </row>
-    <row r="346" spans="1:7">
-[...1 lines deleted...]
-        <v>341</v>
+    <row r="346">
+      <c r="A346" t="s" s="2">
+        <v>1204</v>
       </c>
       <c r="B346" t="s">
-        <v>864</v>
+        <v>1205</v>
       </c>
       <c r="C346" t="s">
-        <v>865</v>
+        <v>1206</v>
       </c>
       <c r="D346" t="s">
-        <v>866</v>
+        <v>1207</v>
       </c>
       <c r="E346" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F346" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G346">
         <v>52525000</v>
       </c>
     </row>
-    <row r="347" spans="1:7">
-[...1 lines deleted...]
-        <v>342</v>
+    <row r="347">
+      <c r="A347" t="s" s="2">
+        <v>1208</v>
       </c>
       <c r="B347" t="s">
-        <v>867</v>
+        <v>1209</v>
       </c>
       <c r="C347" t="s">
-        <v>868</v>
+        <v>1210</v>
       </c>
       <c r="D347" t="s">
-        <v>869</v>
+        <v>1211</v>
       </c>
       <c r="E347" t="s">
-        <v>345</v>
+        <v>473</v>
       </c>
       <c r="F347" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G347">
         <v>52728000</v>
       </c>
     </row>
-    <row r="348" spans="1:7">
-[...1 lines deleted...]
-        <v>343</v>
+    <row r="348">
+      <c r="A348" t="s" s="2">
+        <v>1212</v>
       </c>
       <c r="B348" t="s">
-        <v>870</v>
+        <v>1213</v>
       </c>
       <c r="C348" t="s">
-        <v>871</v>
+        <v>1214</v>
       </c>
       <c r="D348"/>
       <c r="E348" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="F348" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G348">
         <v>54183000</v>
       </c>
     </row>
-    <row r="349" spans="1:7">
-[...1 lines deleted...]
-        <v>344</v>
+    <row r="349">
+      <c r="A349" t="s" s="2">
+        <v>1215</v>
       </c>
       <c r="B349" t="s">
-        <v>872</v>
+        <v>1216</v>
       </c>
       <c r="C349" t="s">
-        <v>873</v>
+        <v>1217</v>
       </c>
       <c r="D349" t="s">
-        <v>874</v>
+        <v>1218</v>
       </c>
       <c r="E349" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F349" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G349">
         <v>54436000</v>
       </c>
     </row>
-    <row r="350" spans="1:7">
-[...1 lines deleted...]
-        <v>345</v>
+    <row r="350">
+      <c r="A350" t="s" s="2">
+        <v>1219</v>
       </c>
       <c r="B350" t="s">
-        <v>875</v>
+        <v>1220</v>
       </c>
       <c r="C350" t="s">
-        <v>876</v>
+        <v>1221</v>
       </c>
       <c r="D350" t="s">
-        <v>877</v>
+        <v>1222</v>
       </c>
       <c r="E350" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="F350" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="G350">
         <v>55000000</v>
       </c>
     </row>
-    <row r="351" spans="1:7">
-[...1 lines deleted...]
-        <v>346</v>
+    <row r="351">
+      <c r="A351" t="s" s="2">
+        <v>1223</v>
       </c>
       <c r="B351" t="s">
-        <v>878</v>
+        <v>1224</v>
       </c>
       <c r="C351" t="s">
-        <v>879</v>
+        <v>1225</v>
       </c>
       <c r="D351" t="s">
-        <v>880</v>
+        <v>1226</v>
       </c>
       <c r="E351" t="s">
-        <v>881</v>
+        <v>1227</v>
       </c>
       <c r="F351" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G351">
         <v>60000000</v>
       </c>
     </row>
-    <row r="352" spans="1:7">
-[...1 lines deleted...]
-        <v>347</v>
+    <row r="352">
+      <c r="A352" t="s" s="2">
+        <v>1228</v>
       </c>
       <c r="B352" t="s">
-        <v>882</v>
+        <v>1229</v>
       </c>
       <c r="C352" t="s">
-        <v>883</v>
+        <v>1230</v>
       </c>
       <c r="D352" t="s">
-        <v>884</v>
+        <v>1231</v>
       </c>
       <c r="E352" t="s">
-        <v>649</v>
+        <v>916</v>
       </c>
       <c r="F352" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G352">
         <v>60000000</v>
       </c>
     </row>
-    <row r="353" spans="1:7">
-[...1 lines deleted...]
-        <v>348</v>
+    <row r="353">
+      <c r="A353" t="s" s="2">
+        <v>1232</v>
       </c>
       <c r="B353" t="s">
-        <v>885</v>
+        <v>1233</v>
       </c>
       <c r="C353" t="s">
-        <v>886</v>
+        <v>1234</v>
       </c>
       <c r="D353"/>
       <c r="E353" t="s">
-        <v>303</v>
+        <v>415</v>
       </c>
       <c r="F353" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G353">
         <v>60000000</v>
       </c>
     </row>
-    <row r="354" spans="1:7">
-[...1 lines deleted...]
-        <v>349</v>
+    <row r="354">
+      <c r="A354" t="s" s="2">
+        <v>1235</v>
       </c>
       <c r="B354" t="s">
-        <v>887</v>
+        <v>1236</v>
       </c>
       <c r="C354" t="s">
-        <v>888</v>
+        <v>1237</v>
       </c>
       <c r="D354" t="s">
-        <v>889</v>
+        <v>1238</v>
       </c>
       <c r="E354" t="s">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="F354" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G354">
         <v>60000000</v>
       </c>
     </row>
-    <row r="355" spans="1:7">
-[...1 lines deleted...]
-        <v>350</v>
+    <row r="355">
+      <c r="A355" t="s" s="2">
+        <v>1239</v>
       </c>
       <c r="B355" t="s">
-        <v>890</v>
+        <v>1240</v>
       </c>
       <c r="C355" t="s">
-        <v>891</v>
+        <v>1241</v>
       </c>
       <c r="D355" t="s">
-        <v>892</v>
+        <v>1242</v>
       </c>
       <c r="E355" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F355" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G355">
         <v>63635000</v>
       </c>
     </row>
-    <row r="356" spans="1:7">
-[...1 lines deleted...]
-        <v>351</v>
+    <row r="356">
+      <c r="A356" t="s" s="2">
+        <v>1243</v>
       </c>
       <c r="B356" t="s">
-        <v>893</v>
+        <v>1244</v>
       </c>
       <c r="C356" t="s">
-        <v>894</v>
+        <v>1245</v>
       </c>
       <c r="D356" t="s">
-        <v>895</v>
+        <v>1246</v>
       </c>
       <c r="E356" t="s">
-        <v>896</v>
+        <v>1247</v>
       </c>
       <c r="F356" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G356">
         <v>65017500</v>
       </c>
     </row>
-    <row r="357" spans="1:7">
-[...1 lines deleted...]
-        <v>352</v>
+    <row r="357">
+      <c r="A357" t="s" s="2">
+        <v>1248</v>
       </c>
       <c r="B357" t="s">
-        <v>897</v>
+        <v>1249</v>
       </c>
       <c r="C357" t="s">
-        <v>898</v>
+        <v>1250</v>
       </c>
       <c r="D357"/>
       <c r="E357" t="s">
-        <v>899</v>
+        <v>1251</v>
       </c>
       <c r="F357" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G357">
         <v>65550000</v>
       </c>
     </row>
-    <row r="358" spans="1:7">
-[...1 lines deleted...]
-        <v>353</v>
+    <row r="358">
+      <c r="A358" t="s" s="2">
+        <v>1252</v>
       </c>
       <c r="B358" t="s">
-        <v>900</v>
+        <v>1253</v>
       </c>
       <c r="C358" t="s">
-        <v>901</v>
+        <v>1254</v>
       </c>
       <c r="D358" t="s">
-        <v>902</v>
+        <v>1255</v>
       </c>
       <c r="E358" t="s">
-        <v>191</v>
+        <v>257</v>
       </c>
       <c r="F358" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G358">
         <v>65565000</v>
       </c>
     </row>
-    <row r="359" spans="1:7">
-[...1 lines deleted...]
-        <v>354</v>
+    <row r="359">
+      <c r="A359" t="s" s="2">
+        <v>1256</v>
       </c>
       <c r="B359" t="s">
-        <v>903</v>
+        <v>1257</v>
       </c>
       <c r="C359" t="s">
-        <v>904</v>
+        <v>1258</v>
       </c>
       <c r="D359" t="s">
-        <v>661</v>
+        <v>932</v>
       </c>
       <c r="E359" t="s">
-        <v>658</v>
+        <v>928</v>
       </c>
       <c r="F359" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G359">
         <v>66359000</v>
       </c>
     </row>
-    <row r="360" spans="1:7">
-[...1 lines deleted...]
-        <v>355</v>
+    <row r="360">
+      <c r="A360" t="s" s="2">
+        <v>1259</v>
       </c>
       <c r="B360" t="s">
-        <v>905</v>
+        <v>1260</v>
       </c>
       <c r="C360" t="s">
-        <v>906</v>
+        <v>1261</v>
       </c>
       <c r="D360" t="s">
-        <v>907</v>
+        <v>1262</v>
       </c>
       <c r="E360" t="s">
-        <v>279</v>
+        <v>381</v>
       </c>
       <c r="F360" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G360">
         <v>68000000</v>
       </c>
     </row>
-    <row r="361" spans="1:7">
-[...1 lines deleted...]
-        <v>356</v>
+    <row r="361">
+      <c r="A361" t="s" s="2">
+        <v>1263</v>
       </c>
       <c r="B361" t="s">
-        <v>890</v>
+        <v>1240</v>
       </c>
       <c r="C361" t="s">
-        <v>908</v>
+        <v>1264</v>
       </c>
       <c r="D361" t="s">
-        <v>909</v>
+        <v>1265</v>
       </c>
       <c r="E361" t="s">
-        <v>846</v>
+        <v>1181</v>
       </c>
       <c r="F361" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G361">
         <v>70000000</v>
       </c>
     </row>
-    <row r="362" spans="1:7">
-[...1 lines deleted...]
-        <v>357</v>
+    <row r="362">
+      <c r="A362" t="s" s="2">
+        <v>1266</v>
       </c>
       <c r="B362" t="s">
-        <v>910</v>
+        <v>1267</v>
       </c>
       <c r="C362" t="s">
-        <v>911</v>
+        <v>1268</v>
       </c>
       <c r="D362" t="s">
-        <v>912</v>
+        <v>1269</v>
       </c>
       <c r="E362" t="s">
-        <v>913</v>
+        <v>1270</v>
       </c>
       <c r="F362" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G362">
         <v>70575000</v>
       </c>
     </row>
-    <row r="363" spans="1:7">
-[...1 lines deleted...]
-        <v>358</v>
+    <row r="363">
+      <c r="A363" t="s" s="2">
+        <v>1271</v>
       </c>
       <c r="B363" t="s">
-        <v>914</v>
+        <v>1272</v>
       </c>
       <c r="C363" t="s">
-        <v>915</v>
+        <v>1273</v>
       </c>
       <c r="D363"/>
       <c r="E363" t="s">
-        <v>916</v>
+        <v>1274</v>
       </c>
       <c r="F363" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="G363">
         <v>71600000</v>
       </c>
     </row>
-    <row r="364" spans="1:7">
-[...1 lines deleted...]
-        <v>359</v>
+    <row r="364">
+      <c r="A364" t="s" s="2">
+        <v>1275</v>
       </c>
       <c r="B364" t="s">
-        <v>917</v>
+        <v>1276</v>
       </c>
       <c r="C364" t="s">
-        <v>918</v>
+        <v>1277</v>
       </c>
       <c r="D364" t="s">
-        <v>919</v>
+        <v>1278</v>
       </c>
       <c r="E364" t="s">
-        <v>920</v>
+        <v>1279</v>
       </c>
       <c r="F364" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G364">
         <v>75000000</v>
       </c>
     </row>
-    <row r="365" spans="1:7">
-[...1 lines deleted...]
-        <v>360</v>
+    <row r="365">
+      <c r="A365" t="s" s="2">
+        <v>1280</v>
       </c>
       <c r="B365" t="s">
-        <v>921</v>
+        <v>1281</v>
       </c>
       <c r="C365" t="s">
-        <v>922</v>
+        <v>1282</v>
       </c>
       <c r="D365" t="s">
-        <v>923</v>
+        <v>1283</v>
       </c>
       <c r="E365" t="s">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="F365" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G365">
         <v>75000000</v>
       </c>
     </row>
-    <row r="366" spans="1:7">
-[...1 lines deleted...]
-        <v>361</v>
+    <row r="366">
+      <c r="A366" t="s" s="2">
+        <v>1284</v>
       </c>
       <c r="B366" t="s">
-        <v>924</v>
+        <v>1285</v>
       </c>
       <c r="C366" t="s">
-        <v>925</v>
+        <v>1286</v>
       </c>
       <c r="D366" t="s">
-        <v>926</v>
+        <v>1287</v>
       </c>
       <c r="E366" t="s">
-        <v>571</v>
+        <v>809</v>
       </c>
       <c r="F366" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G366">
         <v>75000000</v>
       </c>
     </row>
-    <row r="367" spans="1:7">
-[...1 lines deleted...]
-        <v>362</v>
+    <row r="367">
+      <c r="A367" t="s" s="2">
+        <v>1288</v>
       </c>
       <c r="B367" t="s">
-        <v>927</v>
+        <v>1289</v>
       </c>
       <c r="C367" t="s">
-        <v>519</v>
+        <v>735</v>
       </c>
       <c r="D367" t="s">
-        <v>928</v>
+        <v>1290</v>
       </c>
       <c r="E367" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="F367" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G367">
         <v>75000000</v>
       </c>
     </row>
-    <row r="368" spans="1:7">
-[...1 lines deleted...]
-        <v>363</v>
+    <row r="368">
+      <c r="A368" t="s" s="2">
+        <v>1291</v>
       </c>
       <c r="B368" t="s">
-        <v>929</v>
+        <v>1292</v>
       </c>
       <c r="C368" t="s">
-        <v>930</v>
+        <v>1293</v>
       </c>
       <c r="D368" t="s">
-        <v>931</v>
+        <v>1294</v>
       </c>
       <c r="E368" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F368" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G368">
         <v>79540000</v>
       </c>
     </row>
-    <row r="369" spans="1:7">
-[...1 lines deleted...]
-        <v>364</v>
+    <row r="369">
+      <c r="A369" t="s" s="2">
+        <v>1295</v>
       </c>
       <c r="B369" t="s">
-        <v>932</v>
+        <v>1296</v>
       </c>
       <c r="C369" t="s">
-        <v>933</v>
+        <v>1297</v>
       </c>
       <c r="D369" t="s">
-        <v>934</v>
+        <v>1298</v>
       </c>
       <c r="E369" t="s">
-        <v>935</v>
+        <v>1299</v>
       </c>
       <c r="F369" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G369">
         <v>79723000</v>
       </c>
     </row>
-    <row r="370" spans="1:7">
-[...1 lines deleted...]
-        <v>365</v>
+    <row r="370">
+      <c r="A370" t="s" s="2">
+        <v>1300</v>
       </c>
       <c r="B370" t="s">
-        <v>936</v>
+        <v>1301</v>
       </c>
       <c r="C370" t="s">
-        <v>937</v>
+        <v>1302</v>
       </c>
       <c r="D370" t="s">
-        <v>938</v>
+        <v>1303</v>
       </c>
       <c r="E370" t="s">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="F370" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G370">
         <v>80000000</v>
       </c>
     </row>
-    <row r="371" spans="1:7">
-[...1 lines deleted...]
-        <v>366</v>
+    <row r="371">
+      <c r="A371" t="s" s="2">
+        <v>1304</v>
       </c>
       <c r="B371" t="s">
-        <v>939</v>
+        <v>1305</v>
       </c>
       <c r="C371" t="s">
-        <v>940</v>
+        <v>1306</v>
       </c>
       <c r="D371" t="s">
-        <v>941</v>
+        <v>1307</v>
       </c>
       <c r="E371" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F371" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G371">
         <v>86474000</v>
       </c>
     </row>
-    <row r="372" spans="1:7">
-[...1 lines deleted...]
-        <v>367</v>
+    <row r="372">
+      <c r="A372" t="s" s="2">
+        <v>1308</v>
       </c>
       <c r="B372" t="s">
-        <v>942</v>
+        <v>1309</v>
       </c>
       <c r="C372" t="s">
-        <v>906</v>
+        <v>1261</v>
       </c>
       <c r="D372" t="s">
-        <v>943</v>
+        <v>1310</v>
       </c>
       <c r="E372" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F372" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G372">
         <v>89808000</v>
       </c>
     </row>
-    <row r="373" spans="1:7">
-[...1 lines deleted...]
-        <v>368</v>
+    <row r="373">
+      <c r="A373" t="s" s="2">
+        <v>1311</v>
       </c>
       <c r="B373" t="s">
-        <v>944</v>
+        <v>1312</v>
       </c>
       <c r="C373" t="s">
-        <v>945</v>
+        <v>1313</v>
       </c>
       <c r="D373" t="s">
-        <v>946</v>
+        <v>1314</v>
       </c>
       <c r="E373" t="s">
-        <v>947</v>
+        <v>1315</v>
       </c>
       <c r="F373" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G373">
         <v>90150000</v>
       </c>
     </row>
-    <row r="374" spans="1:7">
-[...1 lines deleted...]
-        <v>369</v>
+    <row r="374">
+      <c r="A374" t="s" s="2">
+        <v>1316</v>
       </c>
       <c r="B374" t="s">
-        <v>948</v>
+        <v>1317</v>
       </c>
       <c r="C374" t="s">
-        <v>949</v>
+        <v>1318</v>
       </c>
       <c r="D374" t="s">
-        <v>950</v>
+        <v>1319</v>
       </c>
       <c r="E374" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F374" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G374">
         <v>91060000</v>
       </c>
     </row>
-    <row r="375" spans="1:7">
-[...1 lines deleted...]
-        <v>370</v>
+    <row r="375">
+      <c r="A375" t="s" s="2">
+        <v>1320</v>
       </c>
       <c r="B375" t="s">
-        <v>951</v>
+        <v>1321</v>
       </c>
       <c r="C375" t="s">
-        <v>952</v>
+        <v>1322</v>
       </c>
       <c r="D375" t="s">
-        <v>953</v>
+        <v>1323</v>
       </c>
       <c r="E375" t="s">
-        <v>954</v>
+        <v>1324</v>
       </c>
       <c r="F375" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G375">
         <v>94327625</v>
       </c>
     </row>
-    <row r="376" spans="1:7">
-[...1 lines deleted...]
-        <v>371</v>
+    <row r="376">
+      <c r="A376" t="s" s="2">
+        <v>1325</v>
       </c>
       <c r="B376" t="s">
-        <v>955</v>
+        <v>1326</v>
       </c>
       <c r="C376" t="s">
-        <v>745</v>
+        <v>1047</v>
       </c>
       <c r="D376" t="s">
-        <v>956</v>
+        <v>1327</v>
       </c>
       <c r="E376" t="s">
-        <v>356</v>
+        <v>488</v>
       </c>
       <c r="F376" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G376">
         <v>95000000</v>
       </c>
     </row>
-    <row r="377" spans="1:7">
-[...1 lines deleted...]
-        <v>372</v>
+    <row r="377">
+      <c r="A377" t="s" s="2">
+        <v>1328</v>
       </c>
       <c r="B377" t="s">
-        <v>957</v>
+        <v>1329</v>
       </c>
       <c r="C377" t="s">
-        <v>958</v>
+        <v>1330</v>
       </c>
       <c r="D377" t="s">
-        <v>959</v>
+        <v>1331</v>
       </c>
       <c r="E377" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F377" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G377">
         <v>95800000</v>
       </c>
     </row>
-    <row r="378" spans="1:7">
-[...1 lines deleted...]
-        <v>373</v>
+    <row r="378">
+      <c r="A378" t="s" s="2">
+        <v>1332</v>
       </c>
       <c r="B378" t="s">
-        <v>960</v>
+        <v>1333</v>
       </c>
       <c r="C378" t="s">
-        <v>961</v>
+        <v>1334</v>
       </c>
       <c r="D378" t="s">
-        <v>962</v>
+        <v>1335</v>
       </c>
       <c r="E378" t="s">
-        <v>752</v>
+        <v>1056</v>
       </c>
       <c r="F378" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G378">
         <v>96058500</v>
       </c>
     </row>
-    <row r="379" spans="1:7">
-[...1 lines deleted...]
-        <v>374</v>
+    <row r="379">
+      <c r="A379" t="s" s="2">
+        <v>1336</v>
       </c>
       <c r="B379" t="s">
-        <v>963</v>
+        <v>1337</v>
       </c>
       <c r="C379" t="s">
-        <v>964</v>
+        <v>1338</v>
       </c>
       <c r="D379" t="s">
-        <v>965</v>
+        <v>1339</v>
       </c>
       <c r="E379" t="s">
-        <v>804</v>
+        <v>1126</v>
       </c>
       <c r="F379" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G379">
         <v>97053256</v>
       </c>
     </row>
-    <row r="380" spans="1:7">
-[...1 lines deleted...]
-        <v>375</v>
+    <row r="380">
+      <c r="A380" t="s" s="2">
+        <v>1340</v>
       </c>
       <c r="B380" t="s">
-        <v>966</v>
+        <v>1341</v>
       </c>
       <c r="C380" t="s">
-        <v>967</v>
+        <v>1342</v>
       </c>
       <c r="D380" t="s">
-        <v>968</v>
+        <v>1343</v>
       </c>
       <c r="E380" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="F380" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G380">
         <v>98512000</v>
       </c>
     </row>
-    <row r="381" spans="1:7">
-[...1 lines deleted...]
-        <v>376</v>
+    <row r="381">
+      <c r="A381" t="s" s="2">
+        <v>1344</v>
       </c>
       <c r="B381" t="s">
-        <v>969</v>
+        <v>1345</v>
       </c>
       <c r="C381" t="s">
-        <v>970</v>
+        <v>1346</v>
       </c>
       <c r="D381" t="s">
-        <v>971</v>
+        <v>1347</v>
       </c>
       <c r="E381" t="s">
-        <v>831</v>
+        <v>1161</v>
       </c>
       <c r="F381" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G381">
         <v>99707350</v>
       </c>
     </row>
-    <row r="382" spans="1:7">
-[...1 lines deleted...]
-        <v>377</v>
+    <row r="382">
+      <c r="A382" t="s" s="2">
+        <v>1348</v>
       </c>
       <c r="B382" t="s">
-        <v>972</v>
+        <v>1349</v>
       </c>
       <c r="C382" t="s">
-        <v>973</v>
+        <v>1350</v>
       </c>
       <c r="D382" t="s">
-        <v>974</v>
+        <v>1351</v>
       </c>
       <c r="E382" t="s">
-        <v>846</v>
+        <v>1181</v>
       </c>
       <c r="F382" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G382">
         <v>100000000</v>
       </c>
     </row>
-    <row r="383" spans="1:7">
-[...1 lines deleted...]
-        <v>378</v>
+    <row r="383">
+      <c r="A383" t="s" s="2">
+        <v>1352</v>
       </c>
       <c r="B383" t="s">
-        <v>975</v>
+        <v>1353</v>
       </c>
       <c r="C383" t="s">
-        <v>976</v>
+        <v>1354</v>
       </c>
       <c r="D383" t="s">
-        <v>977</v>
+        <v>1355</v>
       </c>
       <c r="E383" t="s">
-        <v>978</v>
+        <v>1356</v>
       </c>
       <c r="F383" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G383">
         <v>100000000</v>
       </c>
     </row>
-    <row r="384" spans="1:7">
-[...1 lines deleted...]
-        <v>379</v>
+    <row r="384">
+      <c r="A384" t="s" s="2">
+        <v>1357</v>
       </c>
       <c r="B384" t="s">
-        <v>979</v>
+        <v>1358</v>
       </c>
       <c r="C384" t="s">
-        <v>980</v>
+        <v>1359</v>
       </c>
       <c r="D384" t="s">
-        <v>981</v>
+        <v>1360</v>
       </c>
       <c r="E384" t="s">
-        <v>982</v>
+        <v>1361</v>
       </c>
       <c r="F384" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G384">
         <v>100000000</v>
       </c>
     </row>
-    <row r="385" spans="1:7">
-[...1 lines deleted...]
-        <v>380</v>
+    <row r="385">
+      <c r="A385" t="s" s="2">
+        <v>1362</v>
       </c>
       <c r="B385" t="s">
-        <v>983</v>
+        <v>1363</v>
       </c>
       <c r="C385" t="s">
-        <v>984</v>
+        <v>1364</v>
       </c>
       <c r="D385" t="s">
-        <v>985</v>
+        <v>1365</v>
       </c>
       <c r="E385" t="s">
-        <v>986</v>
+        <v>1366</v>
       </c>
       <c r="F385" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G385">
         <v>100000000</v>
       </c>
     </row>
-    <row r="386" spans="1:7">
-[...1 lines deleted...]
-        <v>381</v>
+    <row r="386">
+      <c r="A386" t="s" s="2">
+        <v>1367</v>
       </c>
       <c r="B386" t="s">
-        <v>987</v>
+        <v>1368</v>
       </c>
       <c r="C386" t="s">
-        <v>653</v>
+        <v>922</v>
       </c>
       <c r="D386" t="s">
-        <v>988</v>
+        <v>1369</v>
       </c>
       <c r="E386" t="s">
-        <v>341</v>
+        <v>468</v>
       </c>
       <c r="F386" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G386">
         <v>100000000</v>
       </c>
     </row>
-    <row r="387" spans="1:7">
-[...1 lines deleted...]
-        <v>382</v>
+    <row r="387">
+      <c r="A387" t="s" s="2">
+        <v>1370</v>
       </c>
       <c r="B387" t="s">
-        <v>989</v>
+        <v>1371</v>
       </c>
       <c r="C387" t="s">
-        <v>990</v>
+        <v>1372</v>
       </c>
       <c r="D387" t="s">
-        <v>991</v>
+        <v>1373</v>
       </c>
       <c r="E387" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F387" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G387">
         <v>100000000</v>
       </c>
     </row>
-    <row r="388" spans="1:7">
-[...1 lines deleted...]
-        <v>383</v>
+    <row r="388">
+      <c r="A388" t="s" s="2">
+        <v>1374</v>
       </c>
       <c r="B388" t="s">
-        <v>992</v>
+        <v>1375</v>
       </c>
       <c r="C388" t="s">
-        <v>993</v>
+        <v>1376</v>
       </c>
       <c r="D388" t="s">
-        <v>994</v>
+        <v>1377</v>
       </c>
       <c r="E388" t="s">
-        <v>191</v>
+        <v>257</v>
       </c>
       <c r="F388" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G388">
         <v>100000000</v>
       </c>
     </row>
-    <row r="389" spans="1:7">
-[...1 lines deleted...]
-        <v>384</v>
+    <row r="389">
+      <c r="A389" t="s" s="2">
+        <v>1378</v>
       </c>
       <c r="B389" t="s">
-        <v>963</v>
+        <v>1337</v>
       </c>
       <c r="C389" t="s">
-        <v>964</v>
+        <v>1338</v>
       </c>
       <c r="D389" t="s">
-        <v>877</v>
+        <v>1222</v>
       </c>
       <c r="E389" t="s">
-        <v>804</v>
+        <v>1126</v>
       </c>
       <c r="F389" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G389">
         <v>100000000</v>
       </c>
     </row>
-    <row r="390" spans="1:7">
-[...1 lines deleted...]
-        <v>385</v>
+    <row r="390">
+      <c r="A390" t="s" s="2">
+        <v>1379</v>
       </c>
       <c r="B390" t="s">
-        <v>995</v>
+        <v>1380</v>
       </c>
       <c r="C390" t="s">
-        <v>996</v>
+        <v>1381</v>
       </c>
       <c r="D390" t="s">
-        <v>997</v>
+        <v>1382</v>
       </c>
       <c r="E390" t="s">
-        <v>998</v>
+        <v>1383</v>
       </c>
       <c r="F390" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G390">
         <v>100000000</v>
       </c>
     </row>
-    <row r="391" spans="1:7">
-[...1 lines deleted...]
-        <v>386</v>
+    <row r="391">
+      <c r="A391" t="s" s="2">
+        <v>1384</v>
       </c>
       <c r="B391" t="s">
-        <v>999</v>
+        <v>1385</v>
       </c>
       <c r="C391" t="s">
-        <v>1000</v>
+        <v>1386</v>
       </c>
       <c r="D391" t="s">
-        <v>1001</v>
+        <v>1387</v>
       </c>
       <c r="E391" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="F391" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G391">
         <v>100000000</v>
       </c>
     </row>
-    <row r="392" spans="1:7">
-[...1 lines deleted...]
-        <v>387</v>
+    <row r="392">
+      <c r="A392" t="s" s="2">
+        <v>1388</v>
       </c>
       <c r="B392" t="s">
-        <v>1002</v>
+        <v>1389</v>
       </c>
       <c r="C392" t="s">
-        <v>1003</v>
+        <v>1390</v>
       </c>
       <c r="D392" t="s">
-        <v>1004</v>
+        <v>1391</v>
       </c>
       <c r="E392" t="s">
-        <v>1005</v>
+        <v>1392</v>
       </c>
       <c r="F392" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G392">
         <v>100080000</v>
       </c>
     </row>
-    <row r="393" spans="1:7">
-[...1 lines deleted...]
-        <v>388</v>
+    <row r="393">
+      <c r="A393" t="s" s="2">
+        <v>1393</v>
       </c>
       <c r="B393" t="s">
-        <v>1006</v>
+        <v>1394</v>
       </c>
       <c r="C393" t="s">
-        <v>1007</v>
+        <v>1395</v>
       </c>
       <c r="D393" t="s">
-        <v>1008</v>
+        <v>1396</v>
       </c>
       <c r="E393" t="s">
-        <v>1009</v>
+        <v>1397</v>
       </c>
       <c r="F393" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G393">
         <v>102972000</v>
       </c>
     </row>
-    <row r="394" spans="1:7">
-[...1 lines deleted...]
-        <v>389</v>
+    <row r="394">
+      <c r="A394" t="s" s="2">
+        <v>1398</v>
       </c>
       <c r="B394" t="s">
-        <v>1010</v>
+        <v>1399</v>
       </c>
       <c r="C394" t="s">
-        <v>1011</v>
+        <v>1400</v>
       </c>
       <c r="D394" t="s">
-        <v>1012</v>
+        <v>1401</v>
       </c>
       <c r="E394" t="s">
-        <v>215</v>
+        <v>289</v>
       </c>
       <c r="F394" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G394">
         <v>104660000</v>
       </c>
     </row>
-    <row r="395" spans="1:7">
-[...1 lines deleted...]
-        <v>390</v>
+    <row r="395">
+      <c r="A395" t="s" s="2">
+        <v>1402</v>
       </c>
       <c r="B395" t="s">
-        <v>1013</v>
+        <v>1403</v>
       </c>
       <c r="C395" t="s">
-        <v>1014</v>
+        <v>1404</v>
       </c>
       <c r="D395" t="s">
-        <v>1015</v>
+        <v>1405</v>
       </c>
       <c r="E395" t="s">
-        <v>1016</v>
+        <v>1406</v>
       </c>
       <c r="F395" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G395">
         <v>105000000</v>
       </c>
     </row>
-    <row r="396" spans="1:7">
-[...1 lines deleted...]
-        <v>391</v>
+    <row r="396">
+      <c r="A396" t="s" s="2">
+        <v>1407</v>
       </c>
       <c r="B396" t="s">
-        <v>1017</v>
+        <v>1408</v>
       </c>
       <c r="C396" t="s">
-        <v>1018</v>
+        <v>1409</v>
       </c>
       <c r="D396" t="s">
-        <v>1019</v>
+        <v>1410</v>
       </c>
       <c r="E396" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F396" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G396">
         <v>105908000</v>
       </c>
     </row>
-    <row r="397" spans="1:7">
-[...1 lines deleted...]
-        <v>392</v>
+    <row r="397">
+      <c r="A397" t="s" s="2">
+        <v>1411</v>
       </c>
       <c r="B397" t="s">
-        <v>1020</v>
+        <v>1412</v>
       </c>
       <c r="C397" t="s">
-        <v>1021</v>
+        <v>1413</v>
       </c>
       <c r="D397" t="s">
-        <v>1022</v>
+        <v>1414</v>
       </c>
       <c r="E397" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F397" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G397">
         <v>115200000</v>
       </c>
     </row>
-    <row r="398" spans="1:7">
-[...1 lines deleted...]
-        <v>393</v>
+    <row r="398">
+      <c r="A398" t="s" s="2">
+        <v>1415</v>
       </c>
       <c r="B398" t="s">
-        <v>1023</v>
+        <v>1416</v>
       </c>
       <c r="C398" t="s">
-        <v>1024</v>
+        <v>1417</v>
       </c>
       <c r="D398" t="s">
-        <v>1025</v>
+        <v>1418</v>
       </c>
       <c r="E398" t="s">
-        <v>191</v>
+        <v>257</v>
       </c>
       <c r="F398" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G398">
         <v>116080000</v>
       </c>
     </row>
-    <row r="399" spans="1:7">
-[...1 lines deleted...]
-        <v>394</v>
+    <row r="399">
+      <c r="A399" t="s" s="2">
+        <v>1419</v>
       </c>
       <c r="B399" t="s">
-        <v>1026</v>
+        <v>1420</v>
       </c>
       <c r="C399" t="s">
-        <v>1027</v>
+        <v>1421</v>
       </c>
       <c r="D399" t="s">
-        <v>1028</v>
+        <v>1422</v>
       </c>
       <c r="E399" t="s">
-        <v>463</v>
+        <v>653</v>
       </c>
       <c r="F399" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="G399">
         <v>121350000</v>
       </c>
     </row>
-    <row r="400" spans="1:7">
-[...1 lines deleted...]
-        <v>395</v>
+    <row r="400">
+      <c r="A400" t="s" s="2">
+        <v>1423</v>
       </c>
       <c r="B400" t="s">
-        <v>1029</v>
+        <v>1424</v>
       </c>
       <c r="C400" t="s">
-        <v>494</v>
+        <v>699</v>
       </c>
       <c r="D400" t="s">
-        <v>1030</v>
+        <v>1425</v>
       </c>
       <c r="E400" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F400" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G400">
         <v>122662960</v>
       </c>
     </row>
-    <row r="401" spans="1:7">
-[...1 lines deleted...]
-        <v>396</v>
+    <row r="401">
+      <c r="A401" t="s" s="2">
+        <v>1426</v>
       </c>
       <c r="B401" t="s">
-        <v>1031</v>
+        <v>1427</v>
       </c>
       <c r="C401" t="s">
-        <v>1032</v>
+        <v>1428</v>
       </c>
       <c r="D401" t="s">
-        <v>1033</v>
+        <v>1429</v>
       </c>
       <c r="E401" t="s">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="F401" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G401">
         <v>128630000</v>
       </c>
     </row>
-    <row r="402" spans="1:7">
-[...1 lines deleted...]
-        <v>397</v>
+    <row r="402">
+      <c r="A402" t="s" s="2">
+        <v>1430</v>
       </c>
       <c r="B402" t="s">
-        <v>1034</v>
+        <v>1431</v>
       </c>
       <c r="C402" t="s">
-        <v>1035</v>
+        <v>1432</v>
       </c>
       <c r="D402" t="s">
-        <v>1036</v>
+        <v>1433</v>
       </c>
       <c r="E402" t="s">
-        <v>752</v>
+        <v>1056</v>
       </c>
       <c r="F402" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G402">
         <v>145000000</v>
       </c>
     </row>
-    <row r="403" spans="1:7">
-[...1 lines deleted...]
-        <v>398</v>
+    <row r="403">
+      <c r="A403" t="s" s="2">
+        <v>1434</v>
       </c>
       <c r="B403" t="s">
-        <v>1037</v>
+        <v>1435</v>
       </c>
       <c r="C403" t="s">
-        <v>1038</v>
+        <v>1436</v>
       </c>
       <c r="D403" t="s">
-        <v>1039</v>
+        <v>1437</v>
       </c>
       <c r="E403" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="F403" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G403">
         <v>149900000</v>
       </c>
     </row>
-    <row r="404" spans="1:7">
-[...1 lines deleted...]
-        <v>399</v>
+    <row r="404">
+      <c r="A404" t="s" s="2">
+        <v>1438</v>
       </c>
       <c r="B404" t="s">
-        <v>1040</v>
+        <v>1439</v>
       </c>
       <c r="C404" t="s">
-        <v>1041</v>
+        <v>1440</v>
       </c>
       <c r="D404" t="s">
-        <v>1042</v>
+        <v>1441</v>
       </c>
       <c r="E404" t="s">
-        <v>1016</v>
+        <v>1406</v>
       </c>
       <c r="F404" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G404">
         <v>150000000</v>
       </c>
     </row>
-    <row r="405" spans="1:7">
-[...1 lines deleted...]
-        <v>400</v>
+    <row r="405">
+      <c r="A405" t="s" s="2">
+        <v>1442</v>
       </c>
       <c r="B405" t="s">
-        <v>1043</v>
+        <v>1443</v>
       </c>
       <c r="C405" t="s">
-        <v>1044</v>
+        <v>1444</v>
       </c>
       <c r="D405" t="s">
-        <v>1045</v>
+        <v>1445</v>
       </c>
       <c r="E405" t="s">
-        <v>1046</v>
+        <v>1446</v>
       </c>
       <c r="F405" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G405">
         <v>150000000</v>
       </c>
     </row>
-    <row r="406" spans="1:7">
-[...1 lines deleted...]
-        <v>401</v>
+    <row r="406">
+      <c r="A406" t="s" s="2">
+        <v>1447</v>
       </c>
       <c r="B406" t="s">
-        <v>1047</v>
+        <v>1448</v>
       </c>
       <c r="C406" t="s">
-        <v>1048</v>
+        <v>1449</v>
       </c>
       <c r="D406" t="s">
-        <v>1049</v>
+        <v>1450</v>
       </c>
       <c r="E406" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="F406" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G406">
         <v>150000000</v>
       </c>
     </row>
-    <row r="407" spans="1:7">
-[...1 lines deleted...]
-        <v>402</v>
+    <row r="407">
+      <c r="A407" t="s" s="2">
+        <v>1451</v>
       </c>
       <c r="B407" t="s">
-        <v>1050</v>
+        <v>1452</v>
       </c>
       <c r="C407" t="s">
-        <v>1051</v>
+        <v>1453</v>
       </c>
       <c r="D407" t="s">
-        <v>1052</v>
+        <v>1454</v>
       </c>
       <c r="E407" t="s">
-        <v>315</v>
+        <v>431</v>
       </c>
       <c r="F407" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G407">
         <v>150000000</v>
       </c>
     </row>
-    <row r="408" spans="1:7">
-[...1 lines deleted...]
-        <v>403</v>
+    <row r="408">
+      <c r="A408" t="s" s="2">
+        <v>1455</v>
       </c>
       <c r="B408" t="s">
-        <v>799</v>
+        <v>1120</v>
       </c>
       <c r="C408" t="s">
-        <v>729</v>
+        <v>1026</v>
       </c>
       <c r="D408" t="s">
-        <v>1053</v>
+        <v>1456</v>
       </c>
       <c r="E408" t="s">
-        <v>731</v>
+        <v>1028</v>
       </c>
       <c r="F408" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="G408">
         <v>150000000</v>
       </c>
     </row>
-    <row r="409" spans="1:7">
-[...1 lines deleted...]
-        <v>404</v>
+    <row r="409">
+      <c r="A409" t="s" s="2">
+        <v>1457</v>
       </c>
       <c r="B409" t="s">
-        <v>1054</v>
+        <v>1458</v>
       </c>
       <c r="C409" t="s">
-        <v>1055</v>
+        <v>1459</v>
       </c>
       <c r="D409" t="s">
-        <v>1056</v>
+        <v>1460</v>
       </c>
       <c r="E409" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="F409" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G409">
         <v>150452000</v>
       </c>
     </row>
-    <row r="410" spans="1:7">
-[...1 lines deleted...]
-        <v>405</v>
+    <row r="410">
+      <c r="A410" t="s" s="2">
+        <v>1461</v>
       </c>
       <c r="B410" t="s">
-        <v>1057</v>
+        <v>1462</v>
       </c>
       <c r="C410" t="s">
-        <v>1058</v>
+        <v>1463</v>
       </c>
       <c r="D410" t="s">
-        <v>1059</v>
+        <v>1464</v>
       </c>
       <c r="E410" t="s">
-        <v>568</v>
+        <v>805</v>
       </c>
       <c r="F410" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G410">
         <v>156331000</v>
       </c>
     </row>
-    <row r="411" spans="1:7">
-[...1 lines deleted...]
-        <v>406</v>
+    <row r="411">
+      <c r="A411" t="s" s="2">
+        <v>1465</v>
       </c>
       <c r="B411" t="s">
-        <v>1060</v>
+        <v>1466</v>
       </c>
       <c r="C411" t="s">
-        <v>1061</v>
+        <v>1467</v>
       </c>
       <c r="D411" t="s">
-        <v>1062</v>
+        <v>1468</v>
       </c>
       <c r="E411" t="s">
-        <v>827</v>
+        <v>1156</v>
       </c>
       <c r="F411" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G411">
         <v>160000000</v>
       </c>
     </row>
-    <row r="412" spans="1:7">
-[...1 lines deleted...]
-        <v>407</v>
+    <row r="412">
+      <c r="A412" t="s" s="2">
+        <v>1469</v>
       </c>
       <c r="B412" t="s">
-        <v>1063</v>
+        <v>1470</v>
       </c>
       <c r="C412" t="s">
-        <v>1064</v>
+        <v>1471</v>
       </c>
       <c r="D412" t="s">
-        <v>1065</v>
+        <v>1472</v>
       </c>
       <c r="E412" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F412" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G412">
         <v>160000000</v>
       </c>
     </row>
-    <row r="413" spans="1:7">
-[...1 lines deleted...]
-        <v>408</v>
+    <row r="413">
+      <c r="A413" t="s" s="2">
+        <v>1473</v>
       </c>
       <c r="B413" t="s">
-        <v>1066</v>
+        <v>1474</v>
       </c>
       <c r="C413" t="s">
-        <v>1067</v>
+        <v>1475</v>
       </c>
       <c r="D413" t="s">
-        <v>1068</v>
+        <v>1476</v>
       </c>
       <c r="E413" t="s">
-        <v>472</v>
+        <v>665</v>
       </c>
       <c r="F413" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G413">
         <v>162005000</v>
       </c>
     </row>
-    <row r="414" spans="1:7">
-[...1 lines deleted...]
-        <v>409</v>
+    <row r="414">
+      <c r="A414" t="s" s="2">
+        <v>1477</v>
       </c>
       <c r="B414" t="s">
-        <v>1069</v>
+        <v>1478</v>
       </c>
       <c r="C414" t="s">
-        <v>1070</v>
+        <v>1479</v>
       </c>
       <c r="D414" t="s">
-        <v>1071</v>
+        <v>1480</v>
       </c>
       <c r="E414" t="s">
-        <v>350</v>
+        <v>480</v>
       </c>
       <c r="F414" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G414">
         <v>162375000</v>
       </c>
     </row>
-    <row r="415" spans="1:7">
-[...1 lines deleted...]
-        <v>410</v>
+    <row r="415">
+      <c r="A415" t="s" s="2">
+        <v>1481</v>
       </c>
       <c r="B415" t="s">
-        <v>1072</v>
+        <v>1482</v>
       </c>
       <c r="C415" t="s">
-        <v>1073</v>
+        <v>1483</v>
       </c>
       <c r="D415" t="s">
-        <v>1074</v>
+        <v>1484</v>
       </c>
       <c r="E415" t="s">
-        <v>1075</v>
+        <v>1485</v>
       </c>
       <c r="F415" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G415">
         <v>165000000</v>
       </c>
     </row>
-    <row r="416" spans="1:7">
-[...1 lines deleted...]
-        <v>411</v>
+    <row r="416">
+      <c r="A416" t="s" s="2">
+        <v>1486</v>
       </c>
       <c r="B416" t="s">
-        <v>1076</v>
+        <v>1487</v>
       </c>
       <c r="C416" t="s">
-        <v>678</v>
+        <v>957</v>
       </c>
       <c r="D416" t="s">
-        <v>1077</v>
+        <v>1488</v>
       </c>
       <c r="E416" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="F416" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G416">
         <v>165000000</v>
       </c>
     </row>
-    <row r="417" spans="1:7">
-[...1 lines deleted...]
-        <v>412</v>
+    <row r="417">
+      <c r="A417" t="s" s="2">
+        <v>1489</v>
       </c>
       <c r="B417" t="s">
-        <v>1078</v>
+        <v>1490</v>
       </c>
       <c r="C417" t="s">
-        <v>1079</v>
+        <v>1491</v>
       </c>
       <c r="D417" t="s">
-        <v>1080</v>
+        <v>1492</v>
       </c>
       <c r="E417" t="s">
-        <v>582</v>
+        <v>825</v>
       </c>
       <c r="F417" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G417">
         <v>173270000</v>
       </c>
     </row>
-    <row r="418" spans="1:7">
-[...1 lines deleted...]
-        <v>413</v>
+    <row r="418">
+      <c r="A418" t="s" s="2">
+        <v>1493</v>
       </c>
       <c r="B418" t="s">
-        <v>1081</v>
+        <v>1494</v>
       </c>
       <c r="C418" t="s">
-        <v>1082</v>
+        <v>1495</v>
       </c>
       <c r="D418" t="s">
-        <v>1083</v>
+        <v>1496</v>
       </c>
       <c r="E418" t="s">
-        <v>633</v>
+        <v>895</v>
       </c>
       <c r="F418" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G418">
         <v>175861000</v>
       </c>
     </row>
-    <row r="419" spans="1:7">
-[...1 lines deleted...]
-        <v>414</v>
+    <row r="419">
+      <c r="A419" t="s" s="2">
+        <v>1497</v>
       </c>
       <c r="B419" t="s">
-        <v>1084</v>
+        <v>1498</v>
       </c>
       <c r="C419" t="s">
-        <v>1085</v>
+        <v>1499</v>
       </c>
       <c r="D419" t="s">
-        <v>1086</v>
+        <v>1500</v>
       </c>
       <c r="E419" t="s">
-        <v>468</v>
+        <v>660</v>
       </c>
       <c r="F419" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G419">
         <v>177615000</v>
       </c>
     </row>
-    <row r="420" spans="1:7">
-[...1 lines deleted...]
-        <v>415</v>
+    <row r="420">
+      <c r="A420" t="s" s="2">
+        <v>1501</v>
       </c>
       <c r="B420" t="s">
-        <v>1087</v>
+        <v>1502</v>
       </c>
       <c r="C420" t="s">
-        <v>1088</v>
+        <v>1503</v>
       </c>
       <c r="D420" t="s">
-        <v>1089</v>
+        <v>1504</v>
       </c>
       <c r="E420" t="s">
-        <v>215</v>
+        <v>289</v>
       </c>
       <c r="F420" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G420">
         <v>178700000</v>
       </c>
     </row>
-    <row r="421" spans="1:7">
-[...1 lines deleted...]
-        <v>416</v>
+    <row r="421">
+      <c r="A421" t="s" s="2">
+        <v>1505</v>
       </c>
       <c r="B421" t="s">
-        <v>1090</v>
+        <v>1506</v>
       </c>
       <c r="C421" t="s">
-        <v>1091</v>
+        <v>1507</v>
       </c>
       <c r="D421" t="s">
-        <v>1092</v>
+        <v>1508</v>
       </c>
       <c r="E421" t="s">
-        <v>142</v>
+        <v>189</v>
       </c>
       <c r="F421" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G421">
         <v>187100000</v>
       </c>
     </row>
-    <row r="422" spans="1:7">
-[...1 lines deleted...]
-        <v>417</v>
+    <row r="422">
+      <c r="A422" t="s" s="2">
+        <v>1509</v>
       </c>
       <c r="B422" t="s">
-        <v>1093</v>
+        <v>1510</v>
       </c>
       <c r="C422" t="s">
-        <v>1094</v>
+        <v>1511</v>
       </c>
       <c r="D422" t="s">
-        <v>1095</v>
+        <v>1512</v>
       </c>
       <c r="E422" t="s">
-        <v>738</v>
+        <v>1037</v>
       </c>
       <c r="F422" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G422">
         <v>189781000</v>
       </c>
     </row>
-    <row r="423" spans="1:7">
-[...1 lines deleted...]
-        <v>418</v>
+    <row r="423">
+      <c r="A423" t="s" s="2">
+        <v>1513</v>
       </c>
       <c r="B423" t="s">
-        <v>1096</v>
+        <v>1514</v>
       </c>
       <c r="C423" t="s">
-        <v>1097</v>
+        <v>1515</v>
       </c>
       <c r="D423" t="s">
-        <v>997</v>
+        <v>1382</v>
       </c>
       <c r="E423" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="F423" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G423">
         <v>190000000</v>
       </c>
     </row>
-    <row r="424" spans="1:7">
-[...1 lines deleted...]
-        <v>419</v>
+    <row r="424">
+      <c r="A424" t="s" s="2">
+        <v>1516</v>
       </c>
       <c r="B424" t="s">
-        <v>1098</v>
+        <v>1517</v>
       </c>
       <c r="C424" t="s">
-        <v>1099</v>
+        <v>1518</v>
       </c>
       <c r="D424" t="s">
-        <v>1100</v>
+        <v>1519</v>
       </c>
       <c r="E424" t="s">
-        <v>315</v>
+        <v>431</v>
       </c>
       <c r="F424" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G424">
         <v>190000000</v>
       </c>
     </row>
-    <row r="425" spans="1:7">
-[...1 lines deleted...]
-        <v>420</v>
+    <row r="425">
+      <c r="A425" t="s" s="2">
+        <v>1520</v>
       </c>
       <c r="B425" t="s">
-        <v>1101</v>
+        <v>1521</v>
       </c>
       <c r="C425" t="s">
-        <v>1102</v>
+        <v>1522</v>
       </c>
       <c r="D425" t="s">
-        <v>1103</v>
+        <v>1523</v>
       </c>
       <c r="E425" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="F425" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G425">
         <v>191778800</v>
       </c>
     </row>
-    <row r="426" spans="1:7">
-[...1 lines deleted...]
-        <v>421</v>
+    <row r="426">
+      <c r="A426" t="s" s="2">
+        <v>1524</v>
       </c>
       <c r="B426" t="s">
-        <v>1002</v>
+        <v>1389</v>
       </c>
       <c r="C426" t="s">
-        <v>1104</v>
+        <v>1525</v>
       </c>
       <c r="D426" t="s">
-        <v>1105</v>
+        <v>1526</v>
       </c>
       <c r="E426" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F426" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G426">
         <v>192100000</v>
       </c>
     </row>
-    <row r="427" spans="1:7">
-[...1 lines deleted...]
-        <v>422</v>
+    <row r="427">
+      <c r="A427" t="s" s="2">
+        <v>1527</v>
       </c>
       <c r="B427" t="s">
-        <v>1106</v>
+        <v>1528</v>
       </c>
       <c r="C427" t="s">
-        <v>1107</v>
+        <v>1529</v>
       </c>
       <c r="D427" t="s">
-        <v>1108</v>
+        <v>1530</v>
       </c>
       <c r="E427" t="s">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="F427" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G427">
         <v>195033000</v>
       </c>
     </row>
-    <row r="428" spans="1:7">
-[...1 lines deleted...]
-        <v>423</v>
+    <row r="428">
+      <c r="A428" t="s" s="2">
+        <v>1531</v>
       </c>
       <c r="B428" t="s">
-        <v>1109</v>
+        <v>1532</v>
       </c>
       <c r="C428" t="s">
-        <v>1110</v>
+        <v>1533</v>
       </c>
       <c r="D428" t="s">
-        <v>1111</v>
+        <v>1534</v>
       </c>
       <c r="E428" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F428" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G428">
         <v>195696000</v>
       </c>
     </row>
-    <row r="429" spans="1:7">
-[...1 lines deleted...]
-        <v>424</v>
+    <row r="429">
+      <c r="A429" t="s" s="2">
+        <v>1535</v>
       </c>
       <c r="B429" t="s">
-        <v>875</v>
+        <v>1220</v>
       </c>
       <c r="C429" t="s">
-        <v>876</v>
+        <v>1221</v>
       </c>
       <c r="D429" t="s">
-        <v>877</v>
+        <v>1222</v>
       </c>
       <c r="E429" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="F429" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="G429">
         <v>55000000</v>
       </c>
     </row>
-    <row r="430" spans="1:7">
-[...1 lines deleted...]
-        <v>425</v>
+    <row r="430">
+      <c r="A430" t="s" s="2">
+        <v>1536</v>
       </c>
       <c r="B430" t="s">
-        <v>1112</v>
+        <v>1537</v>
       </c>
       <c r="C430" t="s">
-        <v>1113</v>
+        <v>1538</v>
       </c>
       <c r="D430" t="s">
-        <v>1114</v>
+        <v>1539</v>
       </c>
       <c r="E430" t="s">
-        <v>605</v>
+        <v>857</v>
       </c>
       <c r="F430" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G430">
         <v>100000000</v>
       </c>
     </row>
-    <row r="431" spans="1:7">
-[...1 lines deleted...]
-        <v>426</v>
+    <row r="431">
+      <c r="A431" t="s" s="2">
+        <v>1540</v>
       </c>
       <c r="B431" t="s">
-        <v>1115</v>
+        <v>1541</v>
       </c>
       <c r="C431" t="s">
-        <v>1116</v>
+        <v>1542</v>
       </c>
       <c r="D431" t="s">
-        <v>1117</v>
+        <v>1543</v>
       </c>
       <c r="E431" t="s">
-        <v>191</v>
+        <v>257</v>
       </c>
       <c r="F431" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G431">
         <v>125000000</v>
       </c>
     </row>
-    <row r="432" spans="1:7">
-[...1 lines deleted...]
-        <v>427</v>
+    <row r="432">
+      <c r="A432" t="s" s="2">
+        <v>1544</v>
       </c>
       <c r="B432" t="s">
-        <v>1118</v>
+        <v>1545</v>
       </c>
       <c r="C432" t="s">
-        <v>1119</v>
+        <v>1546</v>
       </c>
       <c r="D432" t="s">
-        <v>1120</v>
+        <v>1547</v>
       </c>
       <c r="E432" t="s">
-        <v>279</v>
+        <v>381</v>
       </c>
       <c r="F432" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G432">
         <v>159250000</v>
       </c>
     </row>
-    <row r="433" spans="1:7">
-[...1 lines deleted...]
-        <v>428</v>
+    <row r="433">
+      <c r="A433" t="s" s="2">
+        <v>1548</v>
       </c>
       <c r="B433" t="s">
-        <v>1121</v>
+        <v>1549</v>
       </c>
       <c r="C433" t="s">
-        <v>1122</v>
+        <v>1550</v>
       </c>
       <c r="D433" t="s">
-        <v>1123</v>
+        <v>1551</v>
       </c>
       <c r="E433" t="s">
-        <v>169</v>
+        <v>227</v>
       </c>
       <c r="F433" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G433">
         <v>128750000</v>
       </c>
     </row>
-    <row r="434" spans="1:7">
-[...1 lines deleted...]
-        <v>429</v>
+    <row r="434">
+      <c r="A434" t="s" s="2">
+        <v>1552</v>
       </c>
       <c r="B434" t="s">
-        <v>1124</v>
+        <v>1553</v>
       </c>
       <c r="C434" t="s">
-        <v>1125</v>
+        <v>1554</v>
       </c>
       <c r="D434" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E434" t="s">
         <v>1126</v>
       </c>
-      <c r="E434" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F434" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G434">
         <v>101040000</v>
       </c>
     </row>
-    <row r="435" spans="1:7">
-[...1 lines deleted...]
-        <v>430</v>
+    <row r="435">
+      <c r="A435" t="s" s="2">
+        <v>1556</v>
       </c>
       <c r="B435" t="s">
-        <v>1127</v>
+        <v>1557</v>
       </c>
       <c r="C435" t="s">
-        <v>888</v>
+        <v>1237</v>
       </c>
       <c r="D435" t="s">
-        <v>1128</v>
+        <v>1558</v>
       </c>
       <c r="E435" t="s">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="F435" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G435">
         <v>60000000</v>
       </c>
     </row>
-    <row r="436" spans="1:7">
-      <c r="A436">
+    <row r="436">
+      <c r="A436" t="s" s="2">
+        <v>1559</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E436" t="s">
         <v>431</v>
       </c>
-      <c r="B436" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F436" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G436">
         <v>60000000</v>
       </c>
     </row>
-    <row r="437" spans="1:7">
-[...1 lines deleted...]
-        <v>432</v>
+    <row r="437">
+      <c r="A437" t="s" s="2">
+        <v>1562</v>
       </c>
       <c r="B437" t="s">
-        <v>1131</v>
+        <v>1563</v>
       </c>
       <c r="C437" t="s">
-        <v>160</v>
+        <v>216</v>
       </c>
       <c r="D437" t="s">
-        <v>1132</v>
+        <v>1564</v>
       </c>
       <c r="E437" t="s">
-        <v>128</v>
+        <v>170</v>
       </c>
       <c r="F437" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G437">
         <v>51000000</v>
       </c>
     </row>
-    <row r="438" spans="1:7">
-[...1 lines deleted...]
-        <v>433</v>
+    <row r="438">
+      <c r="A438" t="s" s="2">
+        <v>1565</v>
       </c>
       <c r="B438" t="s">
-        <v>1133</v>
+        <v>1566</v>
       </c>
       <c r="C438" t="s">
-        <v>1134</v>
+        <v>1567</v>
       </c>
       <c r="D438" t="s">
-        <v>1132</v>
+        <v>1564</v>
       </c>
       <c r="E438" t="s">
-        <v>132</v>
+        <v>175</v>
       </c>
       <c r="F438" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G438">
         <v>75000000</v>
       </c>
     </row>
-    <row r="439" spans="1:7">
-[...1 lines deleted...]
-        <v>434</v>
+    <row r="439">
+      <c r="A439" t="s" s="2">
+        <v>1568</v>
       </c>
       <c r="B439" t="s">
-        <v>1135</v>
+        <v>1569</v>
       </c>
       <c r="C439" t="s">
-        <v>1136</v>
+        <v>1570</v>
       </c>
       <c r="D439" t="s">
-        <v>1137</v>
+        <v>1571</v>
       </c>
       <c r="E439" t="s">
-        <v>204</v>
+        <v>274</v>
       </c>
       <c r="F439" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G439">
         <v>122000000</v>
       </c>
     </row>
-    <row r="440" spans="1:7">
-[...1 lines deleted...]
-        <v>435</v>
+    <row r="440">
+      <c r="A440" t="s" s="2">
+        <v>1572</v>
       </c>
       <c r="B440" t="s">
-        <v>1138</v>
+        <v>1573</v>
       </c>
       <c r="C440" t="s">
-        <v>1139</v>
+        <v>1574</v>
       </c>
       <c r="D440" t="s">
-        <v>1140</v>
+        <v>1575</v>
       </c>
       <c r="E440" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F440" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G440">
         <v>52000000</v>
       </c>
     </row>
-    <row r="441" spans="1:7">
-[...1 lines deleted...]
-        <v>436</v>
+    <row r="441">
+      <c r="A441" t="s" s="2">
+        <v>1576</v>
       </c>
       <c r="B441" t="s">
-        <v>1141</v>
+        <v>1577</v>
       </c>
       <c r="C441" t="s">
-        <v>1142</v>
+        <v>1578</v>
       </c>
       <c r="D441" t="s">
-        <v>1143</v>
+        <v>1579</v>
       </c>
       <c r="E441" t="s">
-        <v>345</v>
+        <v>473</v>
       </c>
       <c r="F441" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G441">
         <v>64500000</v>
       </c>
     </row>
-    <row r="442" spans="1:7">
-[...1 lines deleted...]
-        <v>437</v>
+    <row r="442">
+      <c r="A442" t="s" s="2">
+        <v>1580</v>
       </c>
       <c r="B442" t="s">
-        <v>1144</v>
+        <v>1581</v>
       </c>
       <c r="C442" t="s">
-        <v>1145</v>
+        <v>1582</v>
       </c>
       <c r="D442" t="s">
-        <v>1146</v>
+        <v>1583</v>
       </c>
       <c r="E442" t="s">
-        <v>1147</v>
+        <v>1584</v>
       </c>
       <c r="F442" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G442">
         <v>200000000</v>
       </c>
     </row>
-    <row r="443" spans="1:7">
-[...1 lines deleted...]
-        <v>438</v>
+    <row r="443">
+      <c r="A443" t="s" s="2">
+        <v>1585</v>
       </c>
       <c r="B443" t="s">
-        <v>1148</v>
+        <v>1586</v>
       </c>
       <c r="C443" t="s">
-        <v>1149</v>
+        <v>1587</v>
       </c>
       <c r="D443" t="s">
-        <v>1150</v>
+        <v>1588</v>
       </c>
       <c r="E443" t="s">
-        <v>1151</v>
+        <v>1589</v>
       </c>
       <c r="F443" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G443">
         <v>200000000</v>
       </c>
     </row>
-    <row r="444" spans="1:7">
-[...1 lines deleted...]
-        <v>439</v>
+    <row r="444">
+      <c r="A444" t="s" s="2">
+        <v>1590</v>
       </c>
       <c r="B444" t="s">
-        <v>1152</v>
+        <v>1591</v>
       </c>
       <c r="C444" t="s">
-        <v>1153</v>
+        <v>1592</v>
       </c>
       <c r="D444"/>
       <c r="E444" t="s">
-        <v>1151</v>
+        <v>1589</v>
       </c>
       <c r="F444" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G444">
         <v>200000000</v>
       </c>
     </row>
-    <row r="445" spans="1:7">
-[...1 lines deleted...]
-        <v>440</v>
+    <row r="445">
+      <c r="A445" t="s" s="2">
+        <v>1593</v>
       </c>
       <c r="B445" t="s">
-        <v>1154</v>
+        <v>1594</v>
       </c>
       <c r="C445" t="s">
-        <v>1155</v>
+        <v>1595</v>
       </c>
       <c r="D445" t="s">
-        <v>1156</v>
+        <v>1596</v>
       </c>
       <c r="E445" t="s">
-        <v>1157</v>
+        <v>1597</v>
       </c>
       <c r="F445" t="s">
-        <v>481</v>
+        <v>678</v>
       </c>
       <c r="G445">
         <v>200000000</v>
       </c>
     </row>
-    <row r="446" spans="1:7">
-[...1 lines deleted...]
-        <v>441</v>
+    <row r="446">
+      <c r="A446" t="s" s="2">
+        <v>1598</v>
       </c>
       <c r="B446" t="s">
-        <v>1158</v>
+        <v>1599</v>
       </c>
       <c r="C446" t="s">
-        <v>1159</v>
+        <v>1600</v>
       </c>
       <c r="D446" t="s">
-        <v>1160</v>
+        <v>1601</v>
       </c>
       <c r="E446" t="s">
-        <v>850</v>
+        <v>1186</v>
       </c>
       <c r="F446" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="G446">
         <v>200000000</v>
       </c>
     </row>
-    <row r="447" spans="1:7">
-[...1 lines deleted...]
-        <v>442</v>
+    <row r="447">
+      <c r="A447" t="s" s="2">
+        <v>1602</v>
       </c>
       <c r="B447" t="s">
-        <v>1161</v>
+        <v>1603</v>
       </c>
       <c r="C447" t="s">
-        <v>1162</v>
+        <v>1604</v>
       </c>
       <c r="D447" t="s">
-        <v>1163</v>
+        <v>1605</v>
       </c>
       <c r="E447" t="s">
-        <v>1164</v>
+        <v>1606</v>
       </c>
       <c r="F447" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G447">
         <v>200000000</v>
       </c>
     </row>
-    <row r="448" spans="1:7">
-[...1 lines deleted...]
-        <v>443</v>
+    <row r="448">
+      <c r="A448" t="s" s="2">
+        <v>1607</v>
       </c>
       <c r="B448" t="s">
-        <v>1165</v>
+        <v>1608</v>
       </c>
       <c r="C448" t="s">
-        <v>1166</v>
+        <v>1609</v>
       </c>
       <c r="D448" t="s">
-        <v>1167</v>
+        <v>1610</v>
       </c>
       <c r="E448" t="s">
-        <v>947</v>
+        <v>1315</v>
       </c>
       <c r="F448" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G448">
         <v>200000000</v>
       </c>
     </row>
-    <row r="449" spans="1:7">
-[...1 lines deleted...]
-        <v>444</v>
+    <row r="449">
+      <c r="A449" t="s" s="2">
+        <v>1611</v>
       </c>
       <c r="B449" t="s">
-        <v>1168</v>
+        <v>1612</v>
       </c>
       <c r="C449" t="s">
-        <v>1169</v>
+        <v>1613</v>
       </c>
       <c r="D449" t="s">
-        <v>1170</v>
+        <v>1614</v>
       </c>
       <c r="E449" t="s">
-        <v>303</v>
+        <v>415</v>
       </c>
       <c r="F449" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G449">
         <v>200000000</v>
       </c>
     </row>
-    <row r="450" spans="1:7">
-[...1 lines deleted...]
-        <v>445</v>
+    <row r="450">
+      <c r="A450" t="s" s="2">
+        <v>1615</v>
       </c>
       <c r="B450" t="s">
-        <v>1171</v>
+        <v>1616</v>
       </c>
       <c r="C450" t="s">
-        <v>1172</v>
+        <v>1617</v>
       </c>
       <c r="D450" t="s">
-        <v>1071</v>
+        <v>1480</v>
       </c>
       <c r="E450" t="s">
-        <v>1075</v>
+        <v>1485</v>
       </c>
       <c r="F450" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G450">
         <v>200000000</v>
       </c>
     </row>
-    <row r="451" spans="1:7">
-[...1 lines deleted...]
-        <v>446</v>
+    <row r="451">
+      <c r="A451" t="s" s="2">
+        <v>1618</v>
       </c>
       <c r="B451" t="s">
-        <v>1173</v>
+        <v>1619</v>
       </c>
       <c r="C451" t="s">
-        <v>906</v>
+        <v>1261</v>
       </c>
       <c r="D451" t="s">
-        <v>1174</v>
+        <v>1620</v>
       </c>
       <c r="E451" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="F451" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G451">
         <v>200000000</v>
       </c>
     </row>
-    <row r="452" spans="1:7">
-[...1 lines deleted...]
-        <v>447</v>
+    <row r="452">
+      <c r="A452" t="s" s="2">
+        <v>1621</v>
       </c>
       <c r="B452" t="s">
-        <v>1175</v>
+        <v>1622</v>
       </c>
       <c r="C452" t="s">
-        <v>1176</v>
+        <v>1623</v>
       </c>
       <c r="D452" t="s">
-        <v>1177</v>
+        <v>1624</v>
       </c>
       <c r="E452" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F452" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G452">
         <v>200000000</v>
       </c>
     </row>
-    <row r="453" spans="1:7">
-[...1 lines deleted...]
-        <v>448</v>
+    <row r="453">
+      <c r="A453" t="s" s="2">
+        <v>1625</v>
       </c>
       <c r="B453" t="s">
-        <v>1178</v>
+        <v>1626</v>
       </c>
       <c r="C453" t="s">
-        <v>1179</v>
+        <v>1627</v>
       </c>
       <c r="D453" t="s">
-        <v>1180</v>
+        <v>1628</v>
       </c>
       <c r="E453" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F453" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G453">
         <v>200000000</v>
       </c>
     </row>
-    <row r="454" spans="1:7">
-[...1 lines deleted...]
-        <v>449</v>
+    <row r="454">
+      <c r="A454" t="s" s="2">
+        <v>1629</v>
       </c>
       <c r="B454" t="s">
-        <v>1181</v>
+        <v>1630</v>
       </c>
       <c r="C454" t="s">
-        <v>1182</v>
+        <v>1631</v>
       </c>
       <c r="D454" t="s">
-        <v>1183</v>
+        <v>1632</v>
       </c>
       <c r="E454" t="s">
-        <v>777</v>
+        <v>1089</v>
       </c>
       <c r="F454" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G454">
         <v>200000000</v>
       </c>
     </row>
-    <row r="455" spans="1:7">
-[...1 lines deleted...]
-        <v>450</v>
+    <row r="455">
+      <c r="A455" t="s" s="2">
+        <v>1633</v>
       </c>
       <c r="B455" t="s">
-        <v>1184</v>
+        <v>1634</v>
       </c>
       <c r="C455" t="s">
-        <v>326</v>
+        <v>447</v>
       </c>
       <c r="D455" t="s">
-        <v>884</v>
+        <v>1231</v>
       </c>
       <c r="E455" t="s">
-        <v>820</v>
+        <v>1147</v>
       </c>
       <c r="F455" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G455">
         <v>200000000</v>
       </c>
     </row>
-    <row r="456" spans="1:7">
-[...1 lines deleted...]
-        <v>451</v>
+    <row r="456">
+      <c r="A456" t="s" s="2">
+        <v>1635</v>
       </c>
       <c r="B456" t="s">
-        <v>1185</v>
+        <v>1636</v>
       </c>
       <c r="C456" t="s">
-        <v>1186</v>
+        <v>1637</v>
       </c>
       <c r="D456" t="s">
-        <v>1187</v>
+        <v>1638</v>
       </c>
       <c r="E456" t="s">
-        <v>472</v>
+        <v>665</v>
       </c>
       <c r="F456" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G456">
         <v>200000000</v>
       </c>
     </row>
-    <row r="457" spans="1:7">
-[...1 lines deleted...]
-        <v>452</v>
+    <row r="457">
+      <c r="A457" t="s" s="2">
+        <v>1639</v>
       </c>
       <c r="B457" t="s">
-        <v>1188</v>
+        <v>1640</v>
       </c>
       <c r="C457" t="s">
-        <v>1189</v>
+        <v>1641</v>
       </c>
       <c r="D457" t="s">
-        <v>1190</v>
+        <v>1642</v>
       </c>
       <c r="E457" t="s">
-        <v>1191</v>
+        <v>1643</v>
       </c>
       <c r="F457" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G457">
         <v>200000000</v>
       </c>
     </row>
-    <row r="458" spans="1:7">
-[...1 lines deleted...]
-        <v>453</v>
+    <row r="458">
+      <c r="A458" t="s" s="2">
+        <v>1644</v>
       </c>
       <c r="B458" t="s">
-        <v>269</v>
+        <v>368</v>
       </c>
       <c r="C458" t="s">
-        <v>1192</v>
+        <v>1645</v>
       </c>
       <c r="D458" t="s">
-        <v>1193</v>
+        <v>1646</v>
       </c>
       <c r="E458" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F458" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G458">
         <v>200000000</v>
       </c>
     </row>
-    <row r="459" spans="1:7">
-[...1 lines deleted...]
-        <v>454</v>
+    <row r="459">
+      <c r="A459" t="s" s="2">
+        <v>1647</v>
       </c>
       <c r="B459" t="s">
-        <v>1194</v>
+        <v>1648</v>
       </c>
       <c r="C459" t="s">
-        <v>1195</v>
+        <v>1649</v>
       </c>
       <c r="D459" t="s">
-        <v>1196</v>
+        <v>1650</v>
       </c>
       <c r="E459" t="s">
-        <v>1197</v>
+        <v>1651</v>
       </c>
       <c r="F459" t="s">
-        <v>481</v>
+        <v>678</v>
       </c>
       <c r="G459">
         <v>200000000</v>
       </c>
     </row>
-    <row r="460" spans="1:7">
-[...1 lines deleted...]
-        <v>455</v>
+    <row r="460">
+      <c r="A460" t="s" s="2">
+        <v>1652</v>
       </c>
       <c r="B460" t="s">
-        <v>1198</v>
+        <v>1653</v>
       </c>
       <c r="C460" t="s">
-        <v>1199</v>
+        <v>1654</v>
       </c>
       <c r="D460" t="s">
-        <v>1200</v>
+        <v>1655</v>
       </c>
       <c r="E460" t="s">
-        <v>1201</v>
+        <v>1656</v>
       </c>
       <c r="F460" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G460">
         <v>200000000</v>
       </c>
     </row>
-    <row r="461" spans="1:7">
-[...1 lines deleted...]
-        <v>456</v>
+    <row r="461">
+      <c r="A461" t="s" s="2">
+        <v>1657</v>
       </c>
       <c r="B461" t="s">
-        <v>1202</v>
+        <v>1658</v>
       </c>
       <c r="C461" t="s">
-        <v>1203</v>
+        <v>1659</v>
       </c>
       <c r="D461" t="s">
-        <v>1204</v>
+        <v>1660</v>
       </c>
       <c r="E461" t="s">
-        <v>315</v>
+        <v>431</v>
       </c>
       <c r="F461" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G461">
         <v>200000000</v>
       </c>
     </row>
-    <row r="462" spans="1:7">
-[...1 lines deleted...]
-        <v>457</v>
+    <row r="462">
+      <c r="A462" t="s" s="2">
+        <v>1661</v>
       </c>
       <c r="B462" t="s">
-        <v>1205</v>
+        <v>1662</v>
       </c>
       <c r="C462" t="s">
-        <v>1206</v>
+        <v>1663</v>
       </c>
       <c r="D462" t="s">
-        <v>1207</v>
+        <v>1664</v>
       </c>
       <c r="E462" t="s">
-        <v>99</v>
+        <v>129</v>
       </c>
       <c r="F462" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G462">
         <v>200000000</v>
       </c>
     </row>
-    <row r="463" spans="1:7">
-[...1 lines deleted...]
-        <v>458</v>
+    <row r="463">
+      <c r="A463" t="s" s="2">
+        <v>1665</v>
       </c>
       <c r="B463" t="s">
-        <v>1208</v>
+        <v>1666</v>
       </c>
       <c r="C463" t="s">
-        <v>1064</v>
+        <v>1471</v>
       </c>
       <c r="D463" t="s">
-        <v>1209</v>
+        <v>1667</v>
       </c>
       <c r="E463" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="F463" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G463">
         <v>200000000</v>
       </c>
     </row>
-    <row r="464" spans="1:7">
-[...1 lines deleted...]
-        <v>459</v>
+    <row r="464">
+      <c r="A464" t="s" s="2">
+        <v>1668</v>
       </c>
       <c r="B464" t="s">
-        <v>1210</v>
+        <v>1669</v>
       </c>
       <c r="C464" t="s">
-        <v>1211</v>
+        <v>1670</v>
       </c>
       <c r="D464" t="s">
-        <v>997</v>
+        <v>1382</v>
       </c>
       <c r="E464" t="s">
-        <v>1212</v>
+        <v>1671</v>
       </c>
       <c r="F464" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G464">
         <v>200000000</v>
       </c>
     </row>
-    <row r="465" spans="1:7">
-[...1 lines deleted...]
-        <v>460</v>
+    <row r="465">
+      <c r="A465" t="s" s="2">
+        <v>1672</v>
       </c>
       <c r="B465" t="s">
-        <v>1213</v>
+        <v>1673</v>
       </c>
       <c r="C465" t="s">
-        <v>1214</v>
+        <v>1674</v>
       </c>
       <c r="D465" t="s">
-        <v>1215</v>
+        <v>1675</v>
       </c>
       <c r="E465" t="s">
-        <v>658</v>
+        <v>928</v>
       </c>
       <c r="F465" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G465">
         <v>200000000</v>
       </c>
     </row>
-    <row r="466" spans="1:7">
-[...1 lines deleted...]
-        <v>461</v>
+    <row r="466">
+      <c r="A466" t="s" s="2">
+        <v>1676</v>
       </c>
       <c r="B466" t="s">
-        <v>1216</v>
+        <v>1677</v>
       </c>
       <c r="C466" t="s">
-        <v>1217</v>
+        <v>1678</v>
       </c>
       <c r="D466" t="s">
-        <v>1218</v>
+        <v>1679</v>
       </c>
       <c r="E466" t="s">
-        <v>773</v>
+        <v>1084</v>
       </c>
       <c r="F466" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G466">
         <v>200000000</v>
       </c>
     </row>
-    <row r="467" spans="1:7">
-[...1 lines deleted...]
-        <v>462</v>
+    <row r="467">
+      <c r="A467" t="s" s="2">
+        <v>1680</v>
       </c>
       <c r="B467" t="s">
-        <v>1219</v>
+        <v>1681</v>
       </c>
       <c r="C467" t="s">
-        <v>1220</v>
+        <v>1682</v>
       </c>
       <c r="D467" t="s">
-        <v>1221</v>
+        <v>1683</v>
       </c>
       <c r="E467" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F467" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G467">
         <v>200000000</v>
       </c>
     </row>
-    <row r="468" spans="1:7">
-[...1 lines deleted...]
-        <v>463</v>
+    <row r="468">
+      <c r="A468" t="s" s="2">
+        <v>1684</v>
       </c>
       <c r="B468" t="s">
-        <v>1222</v>
+        <v>1685</v>
       </c>
       <c r="C468" t="s">
-        <v>1223</v>
+        <v>1686</v>
       </c>
       <c r="D468" t="s">
-        <v>994</v>
+        <v>1377</v>
       </c>
       <c r="E468" t="s">
-        <v>191</v>
+        <v>257</v>
       </c>
       <c r="F468" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G468">
         <v>200000000</v>
       </c>
     </row>
-    <row r="469" spans="1:7">
-[...1 lines deleted...]
-        <v>464</v>
+    <row r="469">
+      <c r="A469" t="s" s="2">
+        <v>1687</v>
       </c>
       <c r="B469" t="s">
-        <v>1112</v>
+        <v>1537</v>
       </c>
       <c r="C469" t="s">
-        <v>1224</v>
+        <v>1688</v>
       </c>
       <c r="D469" t="s">
-        <v>1114</v>
+        <v>1539</v>
       </c>
       <c r="E469" t="s">
-        <v>605</v>
+        <v>857</v>
       </c>
       <c r="F469" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G469">
         <v>200000000</v>
       </c>
     </row>
-    <row r="470" spans="1:7">
-[...1 lines deleted...]
-        <v>465</v>
+    <row r="470">
+      <c r="A470" t="s" s="2">
+        <v>1689</v>
       </c>
       <c r="B470" t="s">
-        <v>1225</v>
+        <v>1690</v>
       </c>
       <c r="C470" t="s">
-        <v>1226</v>
+        <v>1691</v>
       </c>
       <c r="D470" t="s">
-        <v>923</v>
+        <v>1283</v>
       </c>
       <c r="E470" t="s">
-        <v>132</v>
+        <v>175</v>
       </c>
       <c r="F470" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G470">
         <v>250000000</v>
       </c>
     </row>
-    <row r="471" spans="1:7">
-[...1 lines deleted...]
-        <v>466</v>
+    <row r="471">
+      <c r="A471" t="s" s="2">
+        <v>1692</v>
       </c>
       <c r="B471" t="s">
-        <v>1227</v>
+        <v>1693</v>
       </c>
       <c r="C471" t="s">
-        <v>1228</v>
+        <v>1694</v>
       </c>
       <c r="D471" t="s">
-        <v>1229</v>
+        <v>1695</v>
       </c>
       <c r="E471" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F471" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G471">
         <v>250000000</v>
       </c>
     </row>
-    <row r="472" spans="1:7">
-[...1 lines deleted...]
-        <v>467</v>
+    <row r="472">
+      <c r="A472" t="s" s="2">
+        <v>1696</v>
       </c>
       <c r="B472" t="s">
-        <v>1230</v>
+        <v>1697</v>
       </c>
       <c r="C472" t="s">
-        <v>1231</v>
+        <v>1698</v>
       </c>
       <c r="D472" t="s">
-        <v>1232</v>
+        <v>1699</v>
       </c>
       <c r="E472" t="s">
-        <v>276</v>
+        <v>377</v>
       </c>
       <c r="F472" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G472">
         <v>250000000</v>
       </c>
     </row>
-    <row r="473" spans="1:7">
-[...1 lines deleted...]
-        <v>468</v>
+    <row r="473">
+      <c r="A473" t="s" s="2">
+        <v>1700</v>
       </c>
       <c r="B473" t="s">
-        <v>1233</v>
+        <v>1701</v>
       </c>
       <c r="C473" t="s">
-        <v>1234</v>
+        <v>1702</v>
       </c>
       <c r="D473" t="s">
-        <v>1235</v>
+        <v>1703</v>
       </c>
       <c r="E473" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F473" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G473">
         <v>300000000</v>
       </c>
     </row>
-    <row r="474" spans="1:7">
-[...1 lines deleted...]
-        <v>469</v>
+    <row r="474">
+      <c r="A474" t="s" s="2">
+        <v>1704</v>
       </c>
       <c r="B474" t="s">
-        <v>1236</v>
+        <v>1705</v>
       </c>
       <c r="C474" t="s">
-        <v>1038</v>
+        <v>1436</v>
       </c>
       <c r="D474" t="s">
-        <v>1237</v>
+        <v>1706</v>
       </c>
       <c r="E474" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="F474" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G474">
         <v>425000000</v>
       </c>
     </row>
-    <row r="475" spans="1:7">
-[...1 lines deleted...]
-        <v>470</v>
+    <row r="475">
+      <c r="A475" t="s" s="2">
+        <v>1707</v>
       </c>
       <c r="B475" t="s">
-        <v>1238</v>
+        <v>1708</v>
       </c>
       <c r="C475" t="s">
-        <v>233</v>
+        <v>315</v>
       </c>
       <c r="D475" t="s">
-        <v>1239</v>
+        <v>1709</v>
       </c>
       <c r="E475" t="s">
-        <v>1212</v>
+        <v>1671</v>
       </c>
       <c r="F475" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G475">
         <v>500000000</v>
       </c>
     </row>
-    <row r="476" spans="1:7">
-[...1 lines deleted...]
-        <v>471</v>
+    <row r="476">
+      <c r="A476" t="s" s="2">
+        <v>1710</v>
       </c>
       <c r="B476" t="s">
-        <v>1240</v>
+        <v>1711</v>
       </c>
       <c r="C476" t="s">
-        <v>1241</v>
+        <v>1712</v>
       </c>
       <c r="D476" t="s">
-        <v>1242</v>
+        <v>1713</v>
       </c>
       <c r="E476" t="s">
-        <v>1212</v>
+        <v>1671</v>
       </c>
       <c r="F476" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G476">
         <v>500000000</v>
       </c>
     </row>
-    <row r="477" spans="1:7">
-[...1 lines deleted...]
-        <v>472</v>
+    <row r="477">
+      <c r="A477" t="s" s="2">
+        <v>1714</v>
       </c>
       <c r="B477" t="s">
-        <v>1243</v>
+        <v>1715</v>
       </c>
       <c r="C477" t="s">
-        <v>322</v>
+        <v>441</v>
       </c>
       <c r="D477" t="s">
-        <v>1244</v>
+        <v>1716</v>
       </c>
       <c r="E477" t="s">
-        <v>315</v>
+        <v>431</v>
       </c>
       <c r="F477" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G477">
         <v>831980000</v>
       </c>
     </row>
-    <row r="478" spans="1:7">
-[...1 lines deleted...]
-        <v>473</v>
+    <row r="478">
+      <c r="A478" t="s" s="2">
+        <v>1717</v>
       </c>
       <c r="B478" t="s">
-        <v>1245</v>
+        <v>1718</v>
       </c>
       <c r="C478" t="s">
-        <v>1246</v>
+        <v>1719</v>
       </c>
       <c r="D478" t="s">
-        <v>1247</v>
+        <v>1720</v>
       </c>
       <c r="E478" t="s">
-        <v>744</v>
+        <v>1045</v>
       </c>
       <c r="F478" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G478">
         <v>1700000000</v>
       </c>
     </row>
-    <row r="479" spans="1:7">
-[...1 lines deleted...]
-        <v>474</v>
+    <row r="479">
+      <c r="A479" t="s" s="2">
+        <v>1721</v>
       </c>
       <c r="B479" t="s">
-        <v>1248</v>
+        <v>1722</v>
       </c>
       <c r="C479" t="s">
-        <v>1038</v>
+        <v>1436</v>
       </c>
       <c r="D479" t="s">
-        <v>1237</v>
+        <v>1706</v>
       </c>
       <c r="E479" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="F479" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G479">
         <v>2500000000</v>
       </c>
     </row>
-    <row r="480" spans="1:7">
-[...1 lines deleted...]
-        <v>475</v>
+    <row r="480">
+      <c r="A480" t="s" s="2">
+        <v>1723</v>
       </c>
       <c r="B480" t="s">
-        <v>1249</v>
+        <v>1724</v>
       </c>
       <c r="C480" t="s">
-        <v>1250</v>
+        <v>1725</v>
       </c>
       <c r="D480" t="s">
-        <v>1251</v>
+        <v>1726</v>
       </c>
       <c r="E480" t="s">
-        <v>646</v>
+        <v>912</v>
       </c>
       <c r="F480" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G480">
         <v>3941275000</v>
       </c>
     </row>
-    <row r="481" spans="1:7">
-[...1 lines deleted...]
-        <v>476</v>
+    <row r="481">
+      <c r="A481" t="s" s="2">
+        <v>1727</v>
       </c>
       <c r="B481" t="s">
-        <v>408</v>
+        <v>568</v>
       </c>
       <c r="C481" t="s">
-        <v>1252</v>
+        <v>1728</v>
       </c>
       <c r="D481" t="s">
-        <v>1253</v>
+        <v>1729</v>
       </c>
       <c r="E481" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F481" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G481">
         <v>4294967295</v>
       </c>
     </row>
-    <row r="482" spans="1:7">
-[...1 lines deleted...]
-        <v>477</v>
+    <row r="482">
+      <c r="A482" t="s" s="2">
+        <v>1730</v>
       </c>
       <c r="B482" t="s">
-        <v>1254</v>
+        <v>1731</v>
       </c>
       <c r="C482" t="s">
-        <v>1169</v>
+        <v>1613</v>
       </c>
       <c r="D482" t="s">
-        <v>1255</v>
+        <v>1732</v>
       </c>
       <c r="E482" t="s">
-        <v>303</v>
+        <v>415</v>
       </c>
       <c r="F482" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G482">
         <v>200000000</v>
       </c>
     </row>
-    <row r="483" spans="1:7">
-[...1 lines deleted...]
-        <v>478</v>
+    <row r="483">
+      <c r="A483" t="s" s="2">
+        <v>1733</v>
       </c>
       <c r="B483" t="s">
-        <v>1256</v>
+        <v>1734</v>
       </c>
       <c r="C483" t="s">
-        <v>1257</v>
+        <v>1735</v>
       </c>
       <c r="D483" t="s">
-        <v>1258</v>
+        <v>1736</v>
       </c>
       <c r="E483" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F483" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G483">
         <v>493500000</v>
       </c>
     </row>
-    <row r="484" spans="1:7">
-[...1 lines deleted...]
-        <v>479</v>
+    <row r="484">
+      <c r="A484" t="s" s="2">
+        <v>1737</v>
       </c>
       <c r="B484" t="s">
-        <v>1259</v>
+        <v>1738</v>
       </c>
       <c r="C484" t="s">
-        <v>1260</v>
+        <v>1739</v>
       </c>
       <c r="D484" t="s">
-        <v>1261</v>
+        <v>1740</v>
       </c>
       <c r="E484" t="s">
-        <v>303</v>
+        <v>415</v>
       </c>
       <c r="F484" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G484">
         <v>1700000000</v>
       </c>
     </row>
-    <row r="485" spans="1:7">
-[...1 lines deleted...]
-        <v>480</v>
+    <row r="485">
+      <c r="A485" t="s" s="2">
+        <v>1741</v>
       </c>
       <c r="B485" t="s">
-        <v>1262</v>
+        <v>1742</v>
       </c>
       <c r="C485" t="s">
-        <v>1263</v>
+        <v>1743</v>
       </c>
       <c r="D485" t="s">
-        <v>1264</v>
+        <v>1744</v>
       </c>
       <c r="E485" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F485" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G485">
         <v>82000000</v>
       </c>
     </row>
-    <row r="486" spans="1:7">
-[...1 lines deleted...]
-        <v>481</v>
+    <row r="486">
+      <c r="A486" t="s" s="2">
+        <v>1745</v>
       </c>
       <c r="B486" t="s">
-        <v>1265</v>
+        <v>1746</v>
       </c>
       <c r="C486" t="s">
-        <v>1266</v>
+        <v>1747</v>
       </c>
       <c r="D486" t="s">
-        <v>1267</v>
+        <v>1748</v>
       </c>
       <c r="E486" t="s">
-        <v>773</v>
+        <v>1084</v>
       </c>
       <c r="F486" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G486">
         <v>312000000</v>
       </c>
     </row>
-    <row r="487" spans="1:7">
-[...1 lines deleted...]
-        <v>482</v>
+    <row r="487">
+      <c r="A487" t="s" s="2">
+        <v>1749</v>
       </c>
       <c r="B487" t="s">
-        <v>1268</v>
+        <v>1750</v>
       </c>
       <c r="C487" t="s">
-        <v>1269</v>
+        <v>1751</v>
       </c>
       <c r="D487" t="s">
-        <v>1270</v>
+        <v>1752</v>
       </c>
       <c r="E487" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="F487" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G487">
         <v>1350000000</v>
       </c>
     </row>
-    <row r="488" spans="1:7">
-[...1 lines deleted...]
-        <v>483</v>
+    <row r="488">
+      <c r="A488" t="s" s="2">
+        <v>1753</v>
       </c>
       <c r="B488" t="s">
-        <v>1271</v>
+        <v>1754</v>
       </c>
       <c r="C488" t="s">
-        <v>1272</v>
+        <v>1755</v>
       </c>
       <c r="D488" t="s">
-        <v>1273</v>
+        <v>1756</v>
       </c>
       <c r="E488" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="F488" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="G488">
         <v>808000000</v>
       </c>
     </row>
-    <row r="489" spans="1:7">
-[...1 lines deleted...]
-        <v>484</v>
+    <row r="489">
+      <c r="A489" t="s" s="2">
+        <v>1757</v>
       </c>
       <c r="B489" t="s">
-        <v>1274</v>
+        <v>1758</v>
       </c>
       <c r="C489" t="s">
-        <v>1275</v>
+        <v>1759</v>
       </c>
       <c r="D489" t="s">
-        <v>1276</v>
+        <v>1760</v>
       </c>
       <c r="E489" t="s">
-        <v>627</v>
+        <v>887</v>
       </c>
       <c r="F489" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="G489">
         <v>4294967295</v>
       </c>
     </row>
-    <row r="490" spans="1:7">
-[...1 lines deleted...]
-        <v>485</v>
+    <row r="490">
+      <c r="A490" t="s" s="2">
+        <v>1761</v>
       </c>
       <c r="B490" t="s">
-        <v>1277</v>
+        <v>1762</v>
       </c>
       <c r="C490" t="s">
-        <v>1278</v>
+        <v>1763</v>
       </c>
       <c r="D490" t="s">
-        <v>1279</v>
+        <v>1764</v>
       </c>
       <c r="E490" t="s">
-        <v>1009</v>
+        <v>1397</v>
       </c>
       <c r="F490" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G490">
         <v>450000000</v>
       </c>
     </row>
-    <row r="491" spans="1:7">
-[...1 lines deleted...]
-        <v>486</v>
+    <row r="491">
+      <c r="A491" t="s" s="2">
+        <v>1765</v>
       </c>
       <c r="B491" t="s">
-        <v>1280</v>
+        <v>1766</v>
       </c>
       <c r="C491" t="s">
-        <v>1281</v>
+        <v>1767</v>
       </c>
       <c r="D491" t="s">
-        <v>1282</v>
+        <v>1768</v>
       </c>
       <c r="E491" t="s">
-        <v>350</v>
+        <v>480</v>
       </c>
       <c r="F491" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G491">
         <v>30000000</v>
       </c>
     </row>
-    <row r="492" spans="1:7">
-[...1 lines deleted...]
-        <v>487</v>
+    <row r="492">
+      <c r="A492" t="s" s="2">
+        <v>1769</v>
       </c>
       <c r="B492" t="s">
-        <v>1283</v>
+        <v>1770</v>
       </c>
       <c r="C492" t="s">
-        <v>1284</v>
+        <v>1771</v>
       </c>
       <c r="D492" t="s">
-        <v>1285</v>
+        <v>1772</v>
       </c>
       <c r="E492" t="s">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="F492" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G492">
         <v>38000000</v>
       </c>
     </row>
-    <row r="493" spans="1:7">
-[...1 lines deleted...]
-        <v>488</v>
+    <row r="493">
+      <c r="A493" t="s" s="2">
+        <v>1773</v>
       </c>
       <c r="B493" t="s">
-        <v>1286</v>
+        <v>1774</v>
       </c>
       <c r="C493" t="s">
-        <v>1287</v>
+        <v>1775</v>
       </c>
       <c r="D493" t="s">
-        <v>1288</v>
+        <v>1776</v>
       </c>
       <c r="E493" t="s">
-        <v>231</v>
+        <v>312</v>
       </c>
       <c r="F493" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G493">
         <v>70000000</v>
       </c>
     </row>
-    <row r="494" spans="1:7">
-[...1 lines deleted...]
-        <v>489</v>
+    <row r="494">
+      <c r="A494" t="s" s="2">
+        <v>1777</v>
       </c>
       <c r="B494" t="s">
-        <v>1289</v>
+        <v>1778</v>
       </c>
       <c r="C494" t="s">
-        <v>1290</v>
+        <v>1779</v>
       </c>
       <c r="D494" t="s">
-        <v>487</v>
+        <v>687</v>
       </c>
       <c r="E494" t="s">
-        <v>345</v>
+        <v>473</v>
       </c>
       <c r="F494" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G494">
         <v>400000000</v>
       </c>
     </row>
-    <row r="495" spans="1:7">
-[...1 lines deleted...]
-        <v>490</v>
+    <row r="495">
+      <c r="A495" t="s" s="2">
+        <v>1780</v>
       </c>
       <c r="B495" t="s">
-        <v>1291</v>
+        <v>1781</v>
       </c>
       <c r="C495" t="s">
-        <v>1292</v>
+        <v>1782</v>
       </c>
       <c r="D495" t="s">
-        <v>1293</v>
+        <v>1783</v>
       </c>
       <c r="E495" t="s">
-        <v>435</v>
+        <v>607</v>
       </c>
       <c r="F495" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G495">
         <v>700000000</v>
       </c>
     </row>
-    <row r="496" spans="1:7">
-[...1 lines deleted...]
-        <v>491</v>
+    <row r="496">
+      <c r="A496" t="s" s="2">
+        <v>1784</v>
       </c>
       <c r="B496" t="s">
-        <v>1294</v>
+        <v>1785</v>
       </c>
       <c r="C496" t="s">
-        <v>1122</v>
+        <v>1550</v>
       </c>
       <c r="D496" t="s">
-        <v>1295</v>
+        <v>1786</v>
       </c>
       <c r="E496" t="s">
-        <v>169</v>
+        <v>227</v>
       </c>
       <c r="F496" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G496">
         <v>128750000</v>
       </c>
     </row>
-    <row r="497" spans="1:7">
-[...1 lines deleted...]
-        <v>492</v>
+    <row r="497">
+      <c r="A497" t="s" s="2">
+        <v>1787</v>
       </c>
       <c r="B497" t="s">
-        <v>1296</v>
+        <v>1788</v>
       </c>
       <c r="C497" t="s">
-        <v>1297</v>
+        <v>1789</v>
       </c>
       <c r="D497" t="s">
-        <v>1298</v>
+        <v>1790</v>
       </c>
       <c r="E497" t="s">
-        <v>1299</v>
+        <v>1791</v>
       </c>
       <c r="F497" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="G497">
         <v>70000000</v>
       </c>
     </row>
-    <row r="498" spans="1:7">
-[...1 lines deleted...]
-        <v>493</v>
+    <row r="498">
+      <c r="A498" t="s" s="2">
+        <v>1792</v>
       </c>
       <c r="B498" t="s">
-        <v>1300</v>
+        <v>1793</v>
       </c>
       <c r="C498" t="s">
-        <v>1300</v>
+        <v>1793</v>
       </c>
       <c r="D498" t="s">
-        <v>1301</v>
+        <v>1794</v>
       </c>
       <c r="E498" t="s">
-        <v>132</v>
+        <v>175</v>
       </c>
       <c r="F498" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G498">
         <v>105000000</v>
       </c>
     </row>
-    <row r="499" spans="1:7">
-[...1 lines deleted...]
-        <v>494</v>
+    <row r="499">
+      <c r="A499" t="s" s="2">
+        <v>1795</v>
       </c>
       <c r="B499" t="s">
-        <v>1302</v>
+        <v>1796</v>
       </c>
       <c r="C499" t="s">
-        <v>1303</v>
+        <v>1797</v>
       </c>
       <c r="D499" t="s">
-        <v>1304</v>
+        <v>1798</v>
       </c>
       <c r="E499" t="s">
-        <v>1305</v>
+        <v>1799</v>
       </c>
       <c r="F499" t="s">
-        <v>283</v>
+        <v>386</v>
       </c>
       <c r="G499">
         <v>400000000</v>
       </c>
     </row>
-    <row r="500" spans="1:7">
-[...1 lines deleted...]
-        <v>495</v>
+    <row r="500">
+      <c r="A500" t="s" s="2">
+        <v>1800</v>
       </c>
       <c r="B500" t="s">
-        <v>1306</v>
+        <v>1801</v>
       </c>
       <c r="C500" t="s">
-        <v>1307</v>
+        <v>1802</v>
       </c>
       <c r="D500" t="s">
-        <v>1308</v>
+        <v>1803</v>
       </c>
       <c r="E500" t="s">
-        <v>307</v>
+        <v>420</v>
       </c>
       <c r="F500" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G500">
         <v>195000000</v>
       </c>
     </row>
-    <row r="501" spans="1:7">
-[...1 lines deleted...]
-        <v>496</v>
+    <row r="501">
+      <c r="A501" t="s" s="2">
+        <v>1804</v>
       </c>
       <c r="B501" t="s">
-        <v>1213</v>
+        <v>1673</v>
       </c>
       <c r="C501" t="s">
-        <v>1309</v>
+        <v>1805</v>
       </c>
       <c r="D501" t="s">
-        <v>1310</v>
+        <v>1806</v>
       </c>
       <c r="E501" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F501" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G501">
         <v>120000000</v>
       </c>
     </row>
-    <row r="502" spans="1:7">
-[...1 lines deleted...]
-        <v>497</v>
+    <row r="502">
+      <c r="A502" t="s" s="2">
+        <v>1807</v>
       </c>
       <c r="B502" t="s">
-        <v>1311</v>
+        <v>1808</v>
       </c>
       <c r="C502" t="s">
-        <v>1155</v>
+        <v>1595</v>
       </c>
       <c r="D502" t="s">
-        <v>1156</v>
+        <v>1596</v>
       </c>
       <c r="E502" t="s">
-        <v>1312</v>
+        <v>1809</v>
       </c>
       <c r="F502" t="s">
-        <v>1313</v>
+        <v>1810</v>
       </c>
       <c r="G502">
         <v>200000000</v>
       </c>
     </row>
-    <row r="503" spans="1:7">
-[...1 lines deleted...]
-        <v>498</v>
+    <row r="503">
+      <c r="A503" t="s" s="2">
+        <v>1811</v>
       </c>
       <c r="B503" t="s">
-        <v>1314</v>
+        <v>1812</v>
       </c>
       <c r="C503" t="s">
-        <v>775</v>
+        <v>1087</v>
       </c>
       <c r="D503" t="s">
-        <v>1315</v>
+        <v>1813</v>
       </c>
       <c r="E503" t="s">
-        <v>1316</v>
+        <v>1814</v>
       </c>
       <c r="F503" t="s">
-        <v>1317</v>
+        <v>1815</v>
       </c>
       <c r="G503">
         <v>240000000</v>
       </c>
     </row>
-    <row r="504" spans="1:7">
-[...1 lines deleted...]
-        <v>499</v>
+    <row r="504">
+      <c r="A504" t="s" s="2">
+        <v>1816</v>
       </c>
       <c r="B504" t="s">
-        <v>1318</v>
+        <v>1817</v>
       </c>
       <c r="C504" t="s">
-        <v>1099</v>
+        <v>1518</v>
       </c>
       <c r="D504" t="s">
-        <v>1319</v>
+        <v>1818</v>
       </c>
       <c r="E504" t="s">
-        <v>1320</v>
+        <v>1819</v>
       </c>
       <c r="F504" t="s">
-        <v>1321</v>
+        <v>1820</v>
       </c>
       <c r="G504">
         <v>650000000</v>
       </c>
     </row>
-    <row r="505" spans="1:7">
-[...1 lines deleted...]
-        <v>500</v>
+    <row r="505">
+      <c r="A505" t="s" s="2">
+        <v>1821</v>
       </c>
       <c r="B505" t="s">
-        <v>1268</v>
+        <v>1750</v>
       </c>
       <c r="C505" t="s">
-        <v>1269</v>
+        <v>1751</v>
       </c>
       <c r="D505" t="s">
-        <v>1322</v>
+        <v>1822</v>
       </c>
       <c r="E505" t="s">
-        <v>1323</v>
+        <v>1823</v>
       </c>
       <c r="F505" t="s">
-        <v>1324</v>
+        <v>1824</v>
       </c>
       <c r="G505">
         <v>600000000</v>
       </c>
     </row>
-    <row r="506" spans="1:7">
-[...1 lines deleted...]
-        <v>501</v>
+    <row r="506">
+      <c r="A506" t="s" s="2">
+        <v>1825</v>
       </c>
       <c r="B506" t="s">
-        <v>1325</v>
+        <v>1826</v>
       </c>
       <c r="C506" t="s">
-        <v>1246</v>
+        <v>1719</v>
       </c>
       <c r="D506"/>
       <c r="E506" t="s">
-        <v>1326</v>
+        <v>1827</v>
       </c>
       <c r="F506" t="s">
-        <v>1327</v>
+        <v>1828</v>
       </c>
       <c r="G506">
         <v>685548000</v>
       </c>
     </row>
-    <row r="507" spans="1:7">
-[...1 lines deleted...]
-        <v>502</v>
+    <row r="507">
+      <c r="A507" t="s" s="2">
+        <v>1829</v>
       </c>
       <c r="B507" t="s">
-        <v>1328</v>
+        <v>1830</v>
       </c>
       <c r="C507" t="s">
-        <v>1329</v>
+        <v>1831</v>
       </c>
       <c r="D507" t="s">
-        <v>1330</v>
+        <v>1832</v>
       </c>
       <c r="E507" t="s">
-        <v>1331</v>
+        <v>1833</v>
       </c>
       <c r="F507" t="s">
-        <v>1317</v>
+        <v>1815</v>
       </c>
       <c r="G507">
         <v>190000000</v>
       </c>
     </row>
-    <row r="508" spans="1:7">
-[...1 lines deleted...]
-        <v>503</v>
+    <row r="508">
+      <c r="A508" t="s" s="2">
+        <v>1834</v>
       </c>
       <c r="B508" t="s">
-        <v>1332</v>
+        <v>1835</v>
       </c>
       <c r="C508" t="s">
-        <v>1333</v>
+        <v>1836</v>
       </c>
       <c r="D508" t="s">
-        <v>1334</v>
+        <v>1837</v>
       </c>
       <c r="E508" t="s">
-        <v>1335</v>
+        <v>1838</v>
       </c>
       <c r="F508" t="s">
-        <v>1321</v>
+        <v>1820</v>
       </c>
       <c r="G508">
         <v>275000000</v>
       </c>
     </row>
-    <row r="509" spans="1:7">
-[...1 lines deleted...]
-        <v>504</v>
+    <row r="509">
+      <c r="A509" t="s" s="2">
+        <v>1839</v>
       </c>
       <c r="B509" t="s">
-        <v>1336</v>
+        <v>1840</v>
       </c>
       <c r="C509" t="s">
-        <v>1337</v>
+        <v>1841</v>
       </c>
       <c r="D509" t="s">
-        <v>1338</v>
+        <v>1842</v>
       </c>
       <c r="E509" t="s">
-        <v>1339</v>
+        <v>1843</v>
       </c>
       <c r="F509" t="s">
-        <v>1321</v>
+        <v>1820</v>
       </c>
       <c r="G509">
         <v>4294967295</v>
       </c>
     </row>
-    <row r="510" spans="1:7">
-[...1 lines deleted...]
-        <v>505</v>
+    <row r="510">
+      <c r="A510" t="s" s="2">
+        <v>1844</v>
       </c>
       <c r="B510" t="s">
-        <v>1340</v>
+        <v>1845</v>
       </c>
       <c r="C510" t="s">
-        <v>1341</v>
+        <v>1846</v>
       </c>
       <c r="D510" t="s">
-        <v>1342</v>
+        <v>1847</v>
       </c>
       <c r="E510" t="s">
-        <v>1343</v>
+        <v>1848</v>
       </c>
       <c r="F510" t="s">
-        <v>1344</v>
+        <v>1849</v>
       </c>
       <c r="G510">
         <v>150000000</v>
       </c>
     </row>
-    <row r="511" spans="1:7">
-[...1 lines deleted...]
-        <v>506</v>
+    <row r="511">
+      <c r="A511" t="s" s="2">
+        <v>1850</v>
       </c>
       <c r="B511" t="s">
-        <v>1345</v>
+        <v>1851</v>
       </c>
       <c r="C511" t="s">
-        <v>1346</v>
+        <v>1852</v>
       </c>
       <c r="D511" t="s">
-        <v>1347</v>
+        <v>1853</v>
       </c>
       <c r="E511" t="s">
-        <v>1348</v>
+        <v>1854</v>
       </c>
       <c r="F511" t="s">
-        <v>1349</v>
+        <v>1855</v>
       </c>
       <c r="G511">
         <v>300000000</v>
       </c>
     </row>
-    <row r="512" spans="1:7">
-[...1 lines deleted...]
-        <v>507</v>
+    <row r="512">
+      <c r="A512" t="s" s="2">
+        <v>1856</v>
       </c>
       <c r="B512" t="s">
-        <v>1350</v>
+        <v>1857</v>
       </c>
       <c r="C512" t="s">
-        <v>1351</v>
+        <v>1858</v>
       </c>
       <c r="D512" t="s">
-        <v>923</v>
+        <v>1283</v>
       </c>
       <c r="E512" t="s">
-        <v>1352</v>
+        <v>1859</v>
       </c>
       <c r="F512" t="s">
-        <v>1352</v>
+        <v>1859</v>
       </c>
       <c r="G512">
         <v>240000000</v>
       </c>
     </row>
-    <row r="513" spans="1:7">
-[...1 lines deleted...]
-        <v>508</v>
+    <row r="513">
+      <c r="A513" t="s" s="2">
+        <v>1860</v>
       </c>
       <c r="B513" t="s">
-        <v>1353</v>
+        <v>1861</v>
       </c>
       <c r="C513" t="s">
-        <v>1354</v>
+        <v>1862</v>
       </c>
       <c r="D513"/>
       <c r="E513" t="s">
-        <v>1355</v>
+        <v>1863</v>
       </c>
       <c r="F513" t="s">
-        <v>1355</v>
+        <v>1863</v>
       </c>
       <c r="G513">
         <v>260000000</v>
       </c>
     </row>
-    <row r="514" spans="1:7">
-[...1 lines deleted...]
-        <v>509</v>
+    <row r="514">
+      <c r="A514" t="s" s="2">
+        <v>1864</v>
       </c>
       <c r="B514" t="s">
-        <v>1356</v>
+        <v>1865</v>
       </c>
       <c r="C514" t="s">
-        <v>1290</v>
+        <v>1779</v>
       </c>
       <c r="D514" t="s">
-        <v>1357</v>
+        <v>1866</v>
       </c>
       <c r="E514" t="s">
-        <v>1358</v>
+        <v>1867</v>
       </c>
       <c r="F514" t="s">
-        <v>1321</v>
+        <v>1820</v>
       </c>
       <c r="G514">
         <v>350000000</v>
       </c>
     </row>
-    <row r="515" spans="1:7">
-[...1 lines deleted...]
-        <v>510</v>
+    <row r="515">
+      <c r="A515" t="s" s="2">
+        <v>1868</v>
       </c>
       <c r="B515" t="s">
-        <v>1359</v>
+        <v>1869</v>
       </c>
       <c r="C515" t="s">
-        <v>1360</v>
+        <v>1870</v>
       </c>
       <c r="D515" t="s">
-        <v>1361</v>
+        <v>1871</v>
       </c>
       <c r="E515" t="s">
-        <v>1321</v>
+        <v>1820</v>
       </c>
       <c r="F515" t="s">
-        <v>1321</v>
+        <v>1820</v>
       </c>
       <c r="G515">
         <v>494000000</v>
       </c>
     </row>
-    <row r="516" spans="1:7">
-[...1 lines deleted...]
-        <v>511</v>
+    <row r="516">
+      <c r="A516" t="s" s="2">
+        <v>1872</v>
       </c>
       <c r="B516" t="s">
-        <v>1362</v>
+        <v>1873</v>
       </c>
       <c r="C516" t="s">
-        <v>1363</v>
+        <v>1874</v>
       </c>
       <c r="D516" t="s">
-        <v>1364</v>
+        <v>1875</v>
       </c>
       <c r="E516" t="s">
-        <v>1365</v>
+        <v>1876</v>
       </c>
       <c r="F516" t="s">
-        <v>1324</v>
+        <v>1824</v>
       </c>
       <c r="G516">
         <v>300000000</v>
       </c>
     </row>
-    <row r="517" spans="1:7">
-[...1 lines deleted...]
-        <v>512</v>
+    <row r="517">
+      <c r="A517" t="s" s="2">
+        <v>1877</v>
       </c>
       <c r="B517" t="s">
-        <v>1366</v>
+        <v>1878</v>
       </c>
       <c r="C517" t="s">
-        <v>1367</v>
+        <v>1879</v>
       </c>
       <c r="D517" t="s">
-        <v>1368</v>
+        <v>1880</v>
       </c>
       <c r="E517" t="s">
-        <v>1369</v>
+        <v>1881</v>
       </c>
       <c r="F517" t="s">
-        <v>1324</v>
+        <v>1824</v>
       </c>
       <c r="G517">
         <v>400000000</v>
       </c>
     </row>
-    <row r="518" spans="1:7">
-[...1 lines deleted...]
-        <v>513</v>
+    <row r="518">
+      <c r="A518" t="s" s="2">
+        <v>1882</v>
       </c>
       <c r="B518" t="s">
-        <v>1370</v>
+        <v>1883</v>
       </c>
       <c r="C518" t="s">
-        <v>1371</v>
+        <v>1884</v>
       </c>
       <c r="D518" t="s">
-        <v>1357</v>
+        <v>1866</v>
       </c>
       <c r="E518" t="s">
-        <v>1349</v>
+        <v>1855</v>
       </c>
       <c r="F518" t="s">
-        <v>1349</v>
+        <v>1855</v>
       </c>
       <c r="G518">
         <v>137000000</v>
       </c>
     </row>
-    <row r="519" spans="1:7">
-[...1 lines deleted...]
-        <v>514</v>
+    <row r="519">
+      <c r="A519" t="s" s="2">
+        <v>1885</v>
       </c>
       <c r="B519" t="s">
-        <v>1372</v>
+        <v>1886</v>
       </c>
       <c r="C519" t="s">
-        <v>1373</v>
+        <v>1887</v>
       </c>
       <c r="D519" t="s">
-        <v>1374</v>
+        <v>1888</v>
       </c>
       <c r="E519" t="s">
-        <v>1375</v>
+        <v>1889</v>
       </c>
       <c r="F519" t="s">
-        <v>1321</v>
+        <v>1820</v>
       </c>
       <c r="G519">
         <v>100000000</v>
       </c>
     </row>
-    <row r="520" spans="1:7">
-[...1 lines deleted...]
-        <v>515</v>
+    <row r="520">
+      <c r="A520" t="s" s="2">
+        <v>1890</v>
       </c>
       <c r="B520" t="s">
-        <v>1376</v>
+        <v>1891</v>
       </c>
       <c r="C520" t="s">
-        <v>779</v>
+        <v>1092</v>
       </c>
       <c r="D520" t="s">
-        <v>1377</v>
+        <v>1892</v>
       </c>
       <c r="E520" t="s">
-        <v>1378</v>
+        <v>1893</v>
       </c>
       <c r="F520" t="s">
-        <v>1324</v>
+        <v>1824</v>
       </c>
       <c r="G520">
         <v>80000000</v>
       </c>
     </row>
-    <row r="521" spans="1:7">
-[...1 lines deleted...]
-        <v>516</v>
+    <row r="521">
+      <c r="A521" t="s" s="2">
+        <v>1894</v>
       </c>
       <c r="B521" t="s">
-        <v>1379</v>
+        <v>1895</v>
       </c>
       <c r="C521" t="s">
-        <v>1380</v>
+        <v>1896</v>
       </c>
       <c r="D521" t="s">
-        <v>1347</v>
+        <v>1853</v>
       </c>
       <c r="E521" t="s">
-        <v>1365</v>
+        <v>1876</v>
       </c>
       <c r="F521" t="s">
-        <v>1324</v>
+        <v>1824</v>
       </c>
       <c r="G521">
         <v>750000000</v>
       </c>
     </row>
-    <row r="522" spans="1:7">
-[...1 lines deleted...]
-        <v>517</v>
+    <row r="522">
+      <c r="A522" t="s" s="2">
+        <v>1897</v>
       </c>
       <c r="B522" t="s">
-        <v>1381</v>
+        <v>1898</v>
       </c>
       <c r="C522" t="s">
-        <v>1382</v>
+        <v>1899</v>
       </c>
       <c r="D522" t="s">
-        <v>1322</v>
+        <v>1822</v>
       </c>
       <c r="E522" t="s">
-        <v>1383</v>
+        <v>1900</v>
       </c>
       <c r="F522" t="s">
-        <v>1349</v>
+        <v>1855</v>
       </c>
       <c r="G522">
         <v>1190000000</v>
       </c>
     </row>
-    <row r="523" spans="1:7">
-[...1 lines deleted...]
-        <v>518</v>
+    <row r="523">
+      <c r="A523" t="s" s="2">
+        <v>1901</v>
       </c>
       <c r="B523" t="s">
-        <v>1384</v>
+        <v>1902</v>
       </c>
       <c r="C523" t="s">
-        <v>1385</v>
+        <v>1903</v>
       </c>
       <c r="D523" t="s">
-        <v>1386</v>
+        <v>1904</v>
       </c>
       <c r="E523" t="s">
-        <v>1387</v>
+        <v>1905</v>
       </c>
       <c r="F523" t="s">
-        <v>1321</v>
+        <v>1820</v>
       </c>
       <c r="G523">
         <v>550000000</v>
       </c>
     </row>
-    <row r="524" spans="1:7">
-[...1 lines deleted...]
-        <v>519</v>
+    <row r="524">
+      <c r="A524" t="s" s="2">
+        <v>1906</v>
       </c>
       <c r="B524" t="s">
-        <v>1388</v>
+        <v>1907</v>
       </c>
       <c r="C524"/>
       <c r="D524" t="s">
-        <v>1389</v>
+        <v>1908</v>
       </c>
       <c r="E524" t="s">
-        <v>1390</v>
+        <v>1909</v>
       </c>
       <c r="F524" t="s">
-        <v>1321</v>
+        <v>1820</v>
       </c>
       <c r="G524">
         <v>466000000</v>
       </c>
     </row>
-    <row r="525" spans="1:7">
-[...1 lines deleted...]
-        <v>520</v>
+    <row r="525">
+      <c r="A525" t="s" s="2">
+        <v>1910</v>
       </c>
       <c r="B525" t="s">
-        <v>1391</v>
+        <v>1911</v>
       </c>
       <c r="C525"/>
       <c r="D525" t="s">
-        <v>1392</v>
+        <v>1912</v>
       </c>
       <c r="E525" t="s">
-        <v>1343</v>
+        <v>1848</v>
       </c>
       <c r="F525" t="s">
-        <v>1344</v>
+        <v>1849</v>
       </c>
       <c r="G525">
         <v>650000000</v>
       </c>
     </row>
-    <row r="526" spans="1:7">
-[...1 lines deleted...]
-        <v>521</v>
+    <row r="526">
+      <c r="A526" t="s" s="2">
+        <v>1913</v>
       </c>
       <c r="B526" t="s">
-        <v>1393</v>
+        <v>1914</v>
       </c>
       <c r="C526"/>
       <c r="D526" t="s">
-        <v>1394</v>
+        <v>1915</v>
       </c>
       <c r="E526" t="s">
-        <v>1395</v>
+        <v>1916</v>
       </c>
       <c r="F526" t="s">
-        <v>1395</v>
+        <v>1916</v>
       </c>
       <c r="G526">
         <v>262000000</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...15 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-  <Company>Microsoft Corporation</Company>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <TotalTime></TotalTime>
+  <Application>Shuchkin\SimpleXLSXGen</Application>
+  <Company/>
   <Manager/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>SATU DATA  - powered by Technophoria Indonesia</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>DIREKTORI PERUSAHAAN INDUSTRI KECIL MENENGAH SATU DATA , powered by Technophoria Indonesia</dc:title>
-[...3 lines deleted...]
-  <cp:category/>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>