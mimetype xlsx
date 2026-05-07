--- v0 (2025-10-30)
+++ v1 (2026-05-07)
@@ -1,4044 +1,3865 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...4 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="359">
   <si>
     <t>DATA UMKM KECAMATAN WATULIMO</t>
   </si>
   <si>
     <t>PEMERINTAH KABUPATEN TRENGGALEK</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>NIB</t>
   </si>
   <si>
     <t>NAMA USAHA</t>
   </si>
   <si>
     <t>NIB TERBIT</t>
   </si>
   <si>
     <t>Alamat Usaha</t>
   </si>
   <si>
     <t>Kegiatan Usaha/KBLI</t>
   </si>
   <si>
     <t>Modal Usaha</t>
   </si>
   <si>
     <t>Tenaga Kerja</t>
   </si>
   <si>
+    <t>1.</t>
+  </si>
+  <si>
     <t>WARIJAN</t>
   </si>
   <si>
     <t>0501220014289</t>
   </si>
   <si>
     <t>REYENG</t>
   </si>
   <si>
-    <t>2022-01-05 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 06/02,DS. DUKUH, Kec. Watulimo</t>
   </si>
   <si>
     <t xml:space="preserve">16291-INDUSTRI BARANG ANYAMAN DARI ROTAN DAN BAMBU </t>
   </si>
   <si>
+    <t>2.</t>
+  </si>
+  <si>
     <t>MARSODIN</t>
   </si>
   <si>
     <t>0501220020488</t>
   </si>
   <si>
     <t>PERDAGANGAN BUAH</t>
   </si>
   <si>
     <t>47212-PERDAGANGAN ECERAN BUAH-BUAHAN</t>
   </si>
   <si>
+    <t>3.</t>
+  </si>
+  <si>
     <t>PATOYAH</t>
   </si>
   <si>
     <t>0501220022007</t>
   </si>
   <si>
+    <t>4.</t>
+  </si>
+  <si>
     <t>SUPARNO</t>
   </si>
   <si>
     <t>0601220027063</t>
   </si>
   <si>
     <t>JUAL SAYUR</t>
   </si>
   <si>
-    <t>2022-01-06 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 20/06,DS. DUKUH, Kec. Watulimo</t>
   </si>
   <si>
     <t>47991-PERDAGANGAN ECERAN KELILING KOMODITI MAKANAN DARI</t>
   </si>
   <si>
+    <t>5.</t>
+  </si>
+  <si>
     <t>RUMIATI</t>
   </si>
   <si>
     <t>0601220021031</t>
   </si>
   <si>
     <t>KUE</t>
   </si>
   <si>
     <t>RT/RW. 07/02,DS. DUKUH, Kec. Watulimo</t>
   </si>
   <si>
     <t>10792-INDUSTRI KUE BASAH</t>
   </si>
   <si>
+    <t>6.</t>
+  </si>
+  <si>
     <t>GIRAN</t>
   </si>
   <si>
     <t>0601220019345</t>
   </si>
   <si>
+    <t>7.</t>
+  </si>
+  <si>
     <t>SAIJAH</t>
   </si>
   <si>
     <t>0601220017613</t>
   </si>
   <si>
+    <t>8.</t>
+  </si>
+  <si>
     <t>MAINEM</t>
   </si>
   <si>
     <t>0601220014101</t>
   </si>
   <si>
+    <t>9.</t>
+  </si>
+  <si>
     <t>ALI IMRON</t>
   </si>
   <si>
     <t>PAKAN TERNAK</t>
   </si>
   <si>
-    <t>2022-01-10 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 01/01,DS. DUKUH, Kec. Watulimo</t>
   </si>
   <si>
     <t>47754-PERDAGANGAN ECERAN PAKAN TERNAK/UNGGAS/IKAN DAN H</t>
   </si>
   <si>
+    <t>10.</t>
+  </si>
+  <si>
     <t>TRINI ASTUTI</t>
   </si>
   <si>
     <t>WARUNG MAKAN</t>
   </si>
   <si>
     <t>RT/RW. 01/01,DS. TASIKMADU, Kec. Watulimo</t>
   </si>
   <si>
     <t>56102-RUMAH/WARUNG MAKAN</t>
   </si>
   <si>
+    <t>11.</t>
+  </si>
+  <si>
     <t>HERI SANTOSO</t>
   </si>
   <si>
+    <t>12.</t>
+  </si>
+  <si>
     <t>SUGIYANTO</t>
   </si>
   <si>
     <t>TERNAK AYAMKAMPUNG</t>
   </si>
   <si>
-    <t>2022-01-11 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 03/01,DS. DUKUH, Kec. Watulimo</t>
   </si>
   <si>
     <t>01469-PEMBIBITAN DAN BUDIDAYA TERNAK UNGGAS LAINNYA</t>
   </si>
   <si>
+    <t>13.</t>
+  </si>
+  <si>
     <t>RANI</t>
   </si>
   <si>
+    <t>14.</t>
+  </si>
+  <si>
     <t>SAMUGI</t>
   </si>
   <si>
     <t>SEWA PERALATAN PESTA</t>
   </si>
   <si>
     <t>77291-AKTIVITAS PENYEWAAN DAN SEWA GUNA USAHA TANPA HAK</t>
   </si>
   <si>
+    <t>15.</t>
+  </si>
+  <si>
     <t>NYANIK NURJANAH</t>
   </si>
   <si>
     <t>RT/RW. 35/06,DS. TASIKMADU, Kec. Watulimo</t>
   </si>
   <si>
+    <t>16.</t>
+  </si>
+  <si>
     <t>NANIK NOVITASARI</t>
   </si>
   <si>
     <t>PERANCANG</t>
   </si>
   <si>
     <t>RT/RW. 08/02,DS. DUKUH, Kec. Watulimo</t>
   </si>
   <si>
     <t>47192-PERDAGANGAN ECERAN BERBAGAI MACAM BARANG YANG UTA</t>
   </si>
   <si>
+    <t>17.</t>
+  </si>
+  <si>
     <t>ISNENI</t>
   </si>
   <si>
+    <t>18.</t>
+  </si>
+  <si>
     <t>JUMINI</t>
   </si>
   <si>
     <t>TOKO PERANCANGAN</t>
   </si>
   <si>
     <t>RT/RW. 09/03,DS. DUKUH, Kec. Watulimo</t>
   </si>
   <si>
+    <t>19.</t>
+  </si>
+  <si>
     <t>SAIFUL ANUDIN</t>
   </si>
   <si>
     <t>TERNAK KAMBING</t>
   </si>
   <si>
     <t>01442-PEMBIBITAN DAN BUDIDAYA KAMBING POTONG</t>
   </si>
   <si>
+    <t>20.</t>
+  </si>
+  <si>
     <t>KOMARUDIN</t>
   </si>
   <si>
-    <t>2022-01-12 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 13/04,DS. KARANGGANDU, Kec. Watulimo</t>
   </si>
   <si>
+    <t>21.</t>
+  </si>
+  <si>
     <t>EDI WAHYONO</t>
   </si>
   <si>
     <t>ETHEK</t>
   </si>
   <si>
+    <t>22.</t>
+  </si>
+  <si>
     <t>KAMINAH</t>
   </si>
   <si>
+    <t>23.</t>
+  </si>
+  <si>
     <t>MIFTAHUL HAKIM</t>
   </si>
   <si>
     <t>CUCIAN MOTOR</t>
   </si>
   <si>
     <t>RT/RW. 14/01,DS. MARGOMULYO, Kec. Watulimo</t>
   </si>
   <si>
     <t>45407-REPARASI DAN PERAWATAN SEPEDA MOTOR</t>
   </si>
   <si>
+    <t>24.</t>
+  </si>
+  <si>
     <t>SUDIHARYADI</t>
   </si>
   <si>
     <t>TOKO PUPUK</t>
   </si>
   <si>
-    <t>2022-01-17 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 23/07,DS. WATUAGUNG, Kec. Watulimo</t>
   </si>
   <si>
     <t>47763-PERDAGANGAN ECERAN PUPUK DAN PEMBERANTASAN HAMA</t>
   </si>
   <si>
+    <t>25.</t>
+  </si>
+  <si>
     <t>AYUK YUDI SUSIANI</t>
   </si>
   <si>
     <t>FREES LONDRY</t>
   </si>
   <si>
     <t>RT/RW. 52/10,DS. PRIGI, Kec. Watulimo</t>
   </si>
   <si>
     <t>96200-AKTIVITAS PENATU</t>
   </si>
   <si>
+    <t>26.</t>
+  </si>
+  <si>
     <t>GUNAWAN</t>
   </si>
   <si>
     <t>BENGKEL MOTOR</t>
   </si>
   <si>
-    <t>2022-01-18 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 02/01,DS. SAWAHAN, Kec. Watulimo</t>
   </si>
   <si>
     <t>45407-REPERASI DAN PERALATANSEPEDAMOTOR</t>
   </si>
   <si>
+    <t>27.</t>
+  </si>
+  <si>
     <t>ASTUTIK</t>
   </si>
   <si>
     <t>NASI PECEL</t>
   </si>
   <si>
     <t>RT/RW. 30/06,DS. PRIGI, Kec. Watulimo</t>
   </si>
   <si>
+    <t>28.</t>
+  </si>
+  <si>
     <t>INUK</t>
   </si>
   <si>
     <t>BAKUL JAMU</t>
   </si>
   <si>
     <t>RT/RW. 20/01,DS. MARGOMULYO, Kec. Watulimo</t>
   </si>
   <si>
     <t>21022-INDUSTRI PRODUK OBAT TRADISIONAL UNTUK MANUSIA</t>
   </si>
   <si>
+    <t>29.</t>
+  </si>
+  <si>
     <t>EKO DWI RAHARJO</t>
   </si>
   <si>
     <t>BAKUL ETHEK</t>
   </si>
   <si>
     <t>RT/RW. 51/10,DS. PRIGI, Kec. Watulimo</t>
   </si>
   <si>
+    <t>30.</t>
+  </si>
+  <si>
     <t>ISTIKOMAH</t>
   </si>
   <si>
     <t>RT/RW. 10/02,DS. SLAWE, Kec. Watulimo</t>
   </si>
   <si>
+    <t>31.</t>
+  </si>
+  <si>
     <t>PANISAH</t>
   </si>
   <si>
     <t>TOKO SUMBERQ</t>
   </si>
   <si>
-    <t>2022-01-20 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 29/06,DS. PRIGI, Kec. Watulimo</t>
   </si>
   <si>
+    <t>32.</t>
+  </si>
+  <si>
     <t>RIENI</t>
   </si>
   <si>
     <t>BAKUL NASI</t>
   </si>
   <si>
-    <t>2022-01-21 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 21/01,DS. MARGOMULYO, Kec. Watulimo</t>
   </si>
   <si>
+    <t>33.</t>
+  </si>
+  <si>
     <t>ALFIAH</t>
   </si>
   <si>
+    <t>34.</t>
+  </si>
+  <si>
     <t>SITI MUSLIMAH</t>
   </si>
   <si>
-    <t>2022-01-22 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 19/04,DS. PRIGI, Kec. Watulimo</t>
   </si>
   <si>
+    <t>35.</t>
+  </si>
+  <si>
     <t>NURUL LAILATUL KUSNIAH</t>
   </si>
   <si>
     <t>BAKUL SERABI</t>
   </si>
   <si>
-    <t>2022-01-25 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 03/03,DS. MARGOMULYO, Kec. Watulimo</t>
   </si>
   <si>
     <t>47822-PERDAGANGAN ECERAN KAKI LIMA DAN LOS PASAR ROTI,K</t>
   </si>
   <si>
+    <t>36.</t>
+  </si>
+  <si>
     <t>SINI</t>
   </si>
   <si>
     <t>BAKUL SUMPIL</t>
   </si>
   <si>
     <t>56103-KEDAI MAKANAN</t>
   </si>
   <si>
+    <t>37.</t>
+  </si>
+  <si>
     <t>WIDJI</t>
   </si>
   <si>
     <t>BAKUL LOMBOK, BRAMBANG</t>
   </si>
   <si>
     <t>RT/RW. 04/02,DS. SAWAHAN, Kec. Watulimo</t>
   </si>
   <si>
     <t>47219-PERDAGANGAN ECERAN HASIL PERTANIAN LAINNYA</t>
   </si>
   <si>
+    <t>38.</t>
+  </si>
+  <si>
     <t>SABUDIN</t>
   </si>
   <si>
     <t>BAKUL KAMBIL</t>
   </si>
   <si>
     <t>RT/RW. 18/03,DS. TASIKMADU, Kec. Watulimo</t>
   </si>
   <si>
+    <t>39.</t>
+  </si>
+  <si>
     <t>SUNARSIH</t>
   </si>
   <si>
     <t>SALON</t>
   </si>
   <si>
     <t>96112-AKTIVITAS SALON KECANTIKAN</t>
   </si>
   <si>
+    <t>40.</t>
+  </si>
+  <si>
     <t>YAYUK WINARSIH</t>
   </si>
   <si>
     <t>TOKO PERTANIAN</t>
   </si>
   <si>
     <t>RT/RW. 13/05,DS. SAWAHAN, Kec. Watulimo</t>
   </si>
   <si>
+    <t>41.</t>
+  </si>
+  <si>
     <t>FENI SANTIKA</t>
   </si>
   <si>
     <t>RT/RW. 01/01,DS. KARANGGANDU, Kec. Watulimo</t>
   </si>
   <si>
+    <t>42.</t>
+  </si>
+  <si>
     <t>HARTUTIK</t>
   </si>
   <si>
-    <t>2022-01-26 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 08/03,DS. SLAWE, Kec. Watulimo</t>
   </si>
   <si>
+    <t>43.</t>
+  </si>
+  <si>
     <t>IDA MUJIATIN</t>
   </si>
   <si>
     <t>WARUNG NASI</t>
   </si>
   <si>
+    <t>44.</t>
+  </si>
+  <si>
     <t>SUPRIATEN</t>
   </si>
   <si>
     <t>SEGO PECEL</t>
   </si>
   <si>
     <t>RT/RW. 25/05,DS. PRIGI, Kec. Watulimo</t>
   </si>
   <si>
+    <t>45.</t>
+  </si>
+  <si>
     <t>SAMINI</t>
   </si>
   <si>
     <t>BAKUL GEDANG</t>
   </si>
   <si>
     <t>RT/RW. 13/02,DS. TASIKMADU, Kec. Watulimo</t>
   </si>
   <si>
+    <t>46.</t>
+  </si>
+  <si>
     <t>RIRIN SETIYANI</t>
   </si>
   <si>
     <t>BAKOL LAUK PAUK,ONLINE</t>
   </si>
   <si>
     <t>10750-INDUSTRI MAKANAN DAN MASAKAN OLAHAN</t>
   </si>
   <si>
+    <t>47.</t>
+  </si>
+  <si>
     <t>NANIK ERNAWATI</t>
   </si>
   <si>
     <t>JUAL GARAM</t>
   </si>
   <si>
     <t xml:space="preserve">47899-PEDAGANGAN ECERAN KAKI LIMA DAN LOS PASAR BARANG </t>
   </si>
   <si>
+    <t>48.</t>
+  </si>
+  <si>
     <t>ASMIATI</t>
   </si>
   <si>
     <t>BAKOL SUMPIL</t>
   </si>
   <si>
     <t>RT/RW. 10/02,DS. MARGOMULYO, Kec. Watulimo</t>
   </si>
   <si>
+    <t>49.</t>
+  </si>
+  <si>
     <t>SUPARTI</t>
   </si>
   <si>
     <t>RT/RW. 01/02,DS. MARGOMULYO, Kec. Watulimo</t>
   </si>
   <si>
+    <t>50.</t>
+  </si>
+  <si>
     <t>ICHSAN WAHYUDI</t>
   </si>
   <si>
-    <t>2022-01-27 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 48/10,DS. PRIGI, Kec. Watulimo</t>
   </si>
   <si>
+    <t>51.</t>
+  </si>
+  <si>
     <t>KHOIRI</t>
   </si>
   <si>
     <t>RT/RW. 50/10,DS. PRIGI, Kec. Watulimo</t>
   </si>
   <si>
+    <t>52.</t>
+  </si>
+  <si>
     <t>ICHSANUDIN</t>
   </si>
   <si>
     <t>SELIP DAGING</t>
   </si>
   <si>
     <t>RT/RW. 13/01,DS. MARGOMULYO, Kec. Watulimo</t>
   </si>
   <si>
     <t>10216-INDUSTRI BERBASIS DAGING LUMATAN DAN SURIMI</t>
   </si>
   <si>
+    <t>53.</t>
+  </si>
+  <si>
     <t>KASIYEM</t>
   </si>
   <si>
+    <t>54.</t>
+  </si>
+  <si>
     <t>JIRAH</t>
   </si>
   <si>
     <t xml:space="preserve">BAKUL  JAJAN PASAR ONDE, KOLONG </t>
   </si>
   <si>
     <t>RT/RW. 01/01,DS. MARGOMULYO, Kec. Watulimo</t>
   </si>
   <si>
+    <t>55.</t>
+  </si>
+  <si>
     <t>ROISNENI</t>
   </si>
   <si>
+    <t>56.</t>
+  </si>
+  <si>
     <t>ISABELLA BEKTI PERMADI</t>
   </si>
   <si>
     <t>SABLON KAOS</t>
   </si>
   <si>
     <t>32901-INDUSTRI ALAT TULIS DAN GAMBAR TERMASUK PERLENGKA</t>
   </si>
   <si>
+    <t>57.</t>
+  </si>
+  <si>
     <t>YAYUK ERNAWATI</t>
   </si>
   <si>
     <t>BAKUL JAJANAN KUE, ROTI</t>
   </si>
   <si>
     <t>RT/RW. 14/03,DS. PRIGI, Kec. Watulimo</t>
   </si>
   <si>
+    <t>58.</t>
+  </si>
+  <si>
     <t>SUDARNI</t>
   </si>
   <si>
     <t>PEDAGANG KAMBING</t>
   </si>
   <si>
-    <t>2022-01-28 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>47752-PERDAGANGAN ECERAN HEWAN TERNAK</t>
   </si>
   <si>
+    <t>59.</t>
+  </si>
+  <si>
     <t>SUPANGAT</t>
   </si>
   <si>
     <t>NELAYAN PANCING</t>
   </si>
   <si>
     <t>RT/RW. 49/10,DS. PRIGI, Kec. Watulimo</t>
   </si>
   <si>
     <t>03111-PENANGKAPAN PISCES / IKAN BERSIRIP DI LAUT</t>
   </si>
   <si>
+    <t>60.</t>
+  </si>
+  <si>
     <t>YAYUK SUJARWATI</t>
   </si>
   <si>
     <t>TRANSPORTASI</t>
   </si>
   <si>
-    <t>2022-01-31 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>77100-AKTIVITAS PENYEWAAN DAN SEWA GUNA USAHA TANPA HAK</t>
   </si>
   <si>
+    <t>61.</t>
+  </si>
+  <si>
     <t>DIDIK MARWIYAH</t>
   </si>
   <si>
     <t>MEBEL</t>
   </si>
   <si>
     <t>RT/RW. 24/07,DS. DUKUH, Kec. Watulimo</t>
   </si>
   <si>
     <t>31001-INDUSTRI FURNITUR DARI KAYU</t>
   </si>
   <si>
+    <t>62.</t>
+  </si>
+  <si>
     <t>MOHAMMAD SYAMSUN</t>
   </si>
   <si>
     <t>01443-PEMBIBITAN DAN BUDIDAYA KAMBING PERAH</t>
   </si>
   <si>
+    <t>63.</t>
+  </si>
+  <si>
     <t>ISWARDOYO</t>
   </si>
   <si>
+    <t>64.</t>
+  </si>
+  <si>
     <t xml:space="preserve">LOLY WAHYU WIDODO </t>
   </si>
   <si>
     <t>0202220006876</t>
   </si>
   <si>
     <t>SEIKU COFFEE</t>
   </si>
   <si>
-    <t>2022-02-02 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 27/07,DS. WATULIMO, Kec. Watulimo</t>
   </si>
   <si>
     <t>56304-KEDAI MINUMAN</t>
   </si>
   <si>
+    <t>65.</t>
+  </si>
+  <si>
     <t>MARYATIN</t>
   </si>
   <si>
     <t>0702220015556</t>
   </si>
   <si>
-    <t>2022-02-07 00:00:00</t>
+    <t>66.</t>
   </si>
   <si>
     <t>YAMI</t>
   </si>
   <si>
     <t>0702220019119</t>
   </si>
   <si>
     <t>BAKUL JAJAN</t>
   </si>
   <si>
     <t>RT/RW. 16/06,DS. MARGOMULYO, Kec. Watulimo</t>
   </si>
   <si>
     <t xml:space="preserve">47822-PERDAGANGAN ECERAN KAKI LIMA DAN LOS PASAR ROTI, </t>
   </si>
   <si>
+    <t>67.</t>
+  </si>
+  <si>
     <t>SUGIYONO</t>
   </si>
   <si>
     <t>0702220010367</t>
   </si>
   <si>
     <t>GORDEN</t>
   </si>
   <si>
     <t>14120-PENJAHITAN DAN PEMBUATAN PAKAIAN SESUAI PESANAN</t>
   </si>
   <si>
+    <t>68.</t>
+  </si>
+  <si>
     <t>MURONIYAH</t>
   </si>
   <si>
     <t>0902220012169</t>
   </si>
   <si>
     <t>DEGARAYA</t>
   </si>
   <si>
-    <t>2022-02-09 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 24/05,DS. PRIGI, Kec. Watulimo</t>
   </si>
   <si>
     <t>47611-PERDAGANGAN ECERAN ALAT TULIS MENULIS DAN GAMBAR</t>
   </si>
   <si>
+    <t>69.</t>
+  </si>
+  <si>
     <t>ASTUTI</t>
   </si>
   <si>
     <t>0902220032985</t>
   </si>
   <si>
     <t>DAGANG PAKAIAN</t>
   </si>
   <si>
     <t>RT/RW. 27/06,DS. PRIGI, Kec. Watulimo</t>
   </si>
   <si>
     <t>47711-PERDAGANGAN ECERAN PAKAIAN</t>
   </si>
   <si>
+    <t>70.</t>
+  </si>
+  <si>
     <t>SUKIDI</t>
   </si>
   <si>
     <t>WARUNG POJOK</t>
   </si>
   <si>
-    <t>2022-02-12 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 28/06,DS. PRIGI, Kec. Watulimo</t>
   </si>
   <si>
+    <t>71.</t>
+  </si>
+  <si>
     <t>YESI ERNA INDAHWATI</t>
   </si>
   <si>
     <t>GERABAH</t>
   </si>
   <si>
     <t>47593-PERDAGANGAN ECERAN BARANG PECAH BELAH DAN PERLENG</t>
   </si>
   <si>
+    <t>72.</t>
+  </si>
+  <si>
     <t>ANDIK SETIAWAN</t>
   </si>
   <si>
     <t>PETERNAK UNGAS</t>
   </si>
   <si>
-    <t>2022-02-14 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 21/07,DS. WATULIMO, Kec. Watulimo</t>
   </si>
   <si>
     <t>01461-BUDIDAYA AYAM RAS PEDAGING</t>
   </si>
   <si>
+    <t>73.</t>
+  </si>
+  <si>
     <t>SUTI</t>
   </si>
   <si>
     <t>BAKUL SOMPIL</t>
   </si>
   <si>
+    <t>74.</t>
+  </si>
+  <si>
     <t>SUKIYEM</t>
   </si>
   <si>
     <t>BAKUL JAJANAN PASAR</t>
   </si>
   <si>
+    <t>75.</t>
+  </si>
+  <si>
     <t>MUSLIMAH</t>
   </si>
   <si>
     <t>JAJANAN KUE</t>
   </si>
   <si>
     <t>RT/RW. 19/07,DS. MARGOMULYO, Kec. Watulimo</t>
   </si>
   <si>
+    <t>76.</t>
+  </si>
+  <si>
     <t>FATONAH</t>
   </si>
   <si>
-    <t>2022-02-15 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 08/05,DS. MARGOMULYO, Kec. Watulimo</t>
   </si>
   <si>
+    <t>77.</t>
+  </si>
+  <si>
     <t>KARTIN</t>
   </si>
   <si>
     <t>NASI TIWUL</t>
   </si>
   <si>
     <t>RT/RW. 32/07,DS. PRIGI, Kec. Watulimo</t>
   </si>
   <si>
+    <t>78.</t>
+  </si>
+  <si>
     <t>SOLIKAH</t>
   </si>
   <si>
     <t>JAJANAN PASAR</t>
   </si>
   <si>
+    <t>79.</t>
+  </si>
+  <si>
     <t>SUSIANA</t>
   </si>
   <si>
+    <t>80.</t>
+  </si>
+  <si>
     <t>JIYAH</t>
   </si>
   <si>
+    <t>81.</t>
+  </si>
+  <si>
     <t>EVI ROKHIMATUS SA'DIYAH</t>
   </si>
   <si>
     <t>JAJANAN GORENGAN</t>
   </si>
   <si>
+    <t>82.</t>
+  </si>
+  <si>
     <t>PANUT</t>
   </si>
   <si>
     <t>SABRINA SEAFOOD</t>
   </si>
   <si>
     <t>RT/RW. 08/02,DS. TASIKMADU, Kec. Watulimo</t>
   </si>
   <si>
+    <t>83.</t>
+  </si>
+  <si>
     <t>WINARNO</t>
   </si>
   <si>
     <t>WARUNG SUSY NINIT</t>
   </si>
   <si>
+    <t>84.</t>
+  </si>
+  <si>
     <t>IDA YUNI WAWAN</t>
   </si>
   <si>
     <t>HOMESTAY 'BRILIAND'</t>
   </si>
   <si>
-    <t>2022-02-17 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 34/06,DS. TASIKMADU, Kec. Watulimo</t>
   </si>
   <si>
     <t>55130-PONDOK WISATA</t>
   </si>
   <si>
+    <t>85.</t>
+  </si>
+  <si>
     <t>SARIYEM</t>
   </si>
   <si>
-    <t>2022-02-21 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 02/01,DS. DUKUH, Kec. Watulimo</t>
   </si>
   <si>
     <t>16291-INDUSTRI BARANG ANYAMAN DARI ROTAN DANBAMBU</t>
   </si>
   <si>
+    <t>86.</t>
+  </si>
+  <si>
     <t>YESI RATNA WULAN</t>
   </si>
   <si>
     <t>JAHIT</t>
   </si>
   <si>
     <t>RT/RW. 10/03,DS. DUKUH, Kec. Watulimo</t>
   </si>
   <si>
+    <t>87.</t>
+  </si>
+  <si>
     <t>INDRA NUR ROZAQI</t>
   </si>
   <si>
     <t>WARKOP &amp; REYENG</t>
   </si>
   <si>
-    <t>2022-02-22 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT/RW. 10/03,DS. WATULIMO, Kec. Watulimo</t>
   </si>
   <si>
     <t>56304-KEDAI MINUMAN / 16291-INDUSTRI BARANG ANYAMAN DAR</t>
   </si>
   <si>
+    <t>88.</t>
+  </si>
+  <si>
     <t>MARIA FITRIANI</t>
   </si>
   <si>
     <t>TOKO MERANCANG</t>
   </si>
   <si>
-    <t>2022-02-24 00:00:00</t>
+    <t>89.</t>
   </si>
   <si>
     <t>ISWATI</t>
   </si>
   <si>
     <t>KOPI</t>
   </si>
   <si>
     <t>RT/RW. 04/01,DS. DUKUH, Kec. Watulimo</t>
   </si>
   <si>
     <t>10761-INDUSTRI PENGOLAHAN KOPI</t>
+  </si>
+  <si>
+    <t>90.</t>
   </si>
   <si>
     <t>YATIMAH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-[...1 lines deleted...]
-  <fonts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
+    <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
+  </numFmts>
+  <fonts count="1">
     <font>
-      <b val="0"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
-    </font>
-[...34 lines deleted...]
-      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-[...288 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:I95"/>
-  <sheetViews>
-[...4 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="24" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="33" customWidth="1"/>
+    <col min="5" max="5" width="20" customWidth="1"/>
+    <col min="6" max="6" width="44" customWidth="1"/>
+    <col min="7" max="7" width="56" customWidth="1"/>
+    <col min="8" max="8" width="12" customWidth="1"/>
+    <col min="9" max="9" width="13" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-[...3 lines deleted...]
-      <c r="A2" s="3" t="s">
+    <row r="1">
+      <c r="A1"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
-[...5 lines deleted...]
-      <c r="A5" s="1" t="s">
+    <row r="3">
+      <c r="A3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4"/>
+    <row r="5">
+      <c r="A5" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C5" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="E5" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="F5" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="G5" t="s">
         <v>8</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="H5" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="1" t="s">
+      <c r="I5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="6">
+      <c r="A6" t="s" s="2">
+        <v>11</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="C6" t="s">
         <v>12</v>
       </c>
+      <c r="C6" t="s" s="2">
+        <v>13</v>
+      </c>
       <c r="D6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E6" t="s">
         <v>14</v>
+      </c>
+      <c r="E6" s="3">
+        <v>44566</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
       <c r="G6" t="s">
         <v>16</v>
       </c>
       <c r="H6">
         <v>300000</v>
       </c>
       <c r="I6">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
-[...1 lines deleted...]
-        <v>2</v>
+    <row r="7">
+      <c r="A7" t="s" s="2">
+        <v>17</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C7" t="s">
         <v>18</v>
       </c>
+      <c r="C7" t="s" s="2">
+        <v>19</v>
+      </c>
       <c r="D7" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>20</v>
+      </c>
+      <c r="E7" s="3">
+        <v>44566</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H7">
         <v>5000000</v>
       </c>
       <c r="I7">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="8">
+      <c r="A8" t="s" s="2">
+        <v>22</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="C8" t="s" s="2">
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E8" t="s">
         <v>14</v>
+      </c>
+      <c r="E8" s="3">
+        <v>44566</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>5000000</v>
       </c>
       <c r="I8">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
-[...1 lines deleted...]
-        <v>4</v>
+    <row r="9">
+      <c r="A9" t="s" s="2">
+        <v>25</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>26</v>
+      </c>
+      <c r="C9" t="s" s="2">
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="3">
+        <v>44567</v>
       </c>
       <c r="F9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H9">
         <v>500000</v>
       </c>
       <c r="I9">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="10">
+      <c r="A10" t="s" s="2">
+        <v>31</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>32</v>
+      </c>
+      <c r="C10" t="s" s="2">
+        <v>33</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>34</v>
+      </c>
+      <c r="E10" s="3">
+        <v>44567</v>
       </c>
       <c r="F10" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H10">
         <v>5000000</v>
       </c>
       <c r="I10">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
-[...1 lines deleted...]
-        <v>6</v>
+    <row r="11">
+      <c r="A11" t="s" s="2">
+        <v>37</v>
       </c>
       <c r="B11" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>38</v>
+      </c>
+      <c r="C11" t="s" s="2">
+        <v>39</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>14</v>
+      </c>
+      <c r="E11" s="3">
+        <v>44567</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
         <v>16</v>
       </c>
       <c r="H11">
         <v>500000</v>
       </c>
       <c r="I11">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="12">
+      <c r="A12" t="s" s="2">
+        <v>40</v>
       </c>
       <c r="B12" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>41</v>
+      </c>
+      <c r="C12" t="s" s="2">
+        <v>42</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>14</v>
+      </c>
+      <c r="E12" s="3">
+        <v>44567</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12" t="s">
         <v>16</v>
       </c>
       <c r="H12">
         <v>500000</v>
       </c>
       <c r="I12">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="13">
+      <c r="A13" t="s" s="2">
+        <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>44</v>
+      </c>
+      <c r="C13" t="s" s="2">
+        <v>45</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>14</v>
+      </c>
+      <c r="E13" s="3">
+        <v>44567</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" t="s">
         <v>16</v>
       </c>
       <c r="H13">
         <v>500000</v>
       </c>
       <c r="I13">
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="14">
+      <c r="A14" t="s" s="2">
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="C14">
+        <v>47</v>
+      </c>
+      <c r="C14" s="4">
         <v>1001220006593</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>48</v>
+      </c>
+      <c r="E14" s="3">
+        <v>44571</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="G14" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="H14">
         <v>100000000</v>
       </c>
       <c r="I14">
         <v>2</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="15">
+      <c r="A15" t="s" s="2">
+        <v>51</v>
       </c>
       <c r="B15" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="C15">
+        <v>52</v>
+      </c>
+      <c r="C15" s="4">
         <v>1001220017435</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>53</v>
+      </c>
+      <c r="E15" s="3">
+        <v>44571</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G15" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="H15">
         <v>15000000</v>
       </c>
       <c r="I15">
         <v>3</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="16">
+      <c r="A16" t="s" s="2">
+        <v>56</v>
       </c>
       <c r="B16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" s="4">
+        <v>1001220022879</v>
+      </c>
+      <c r="D16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="3">
+        <v>44571</v>
+      </c>
+      <c r="F16" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G16" t="s">
         <v>16</v>
       </c>
       <c r="H16">
         <v>2000000</v>
       </c>
       <c r="I16">
         <v>2</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="17">
+      <c r="A17" t="s" s="2">
+        <v>58</v>
       </c>
       <c r="B17" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="C17">
+        <v>59</v>
+      </c>
+      <c r="C17" s="4">
         <v>1101220004151</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>60</v>
+      </c>
+      <c r="E17" s="3">
+        <v>44572</v>
       </c>
       <c r="F17" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G17" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="H17">
         <v>2000000</v>
       </c>
       <c r="I17">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="18">
+      <c r="A18" t="s" s="2">
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C18">
+        <v>64</v>
+      </c>
+      <c r="C18" s="4">
         <v>1101220007042</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>14</v>
+      </c>
+      <c r="E18" s="3">
+        <v>44572</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18" t="s">
         <v>16</v>
       </c>
       <c r="H18">
         <v>1500000</v>
       </c>
       <c r="I18">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
-[...1 lines deleted...]
-        <v>14</v>
+    <row r="19">
+      <c r="A19" t="s" s="2">
+        <v>65</v>
       </c>
       <c r="B19" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C19">
+        <v>66</v>
+      </c>
+      <c r="C19" s="4">
         <v>1101220013612</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>67</v>
+      </c>
+      <c r="E19" s="3">
+        <v>44572</v>
       </c>
       <c r="F19" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G19" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="H19">
         <v>120000000</v>
       </c>
       <c r="I19">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="20">
+      <c r="A20" t="s" s="2">
+        <v>69</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="C20">
+        <v>70</v>
+      </c>
+      <c r="C20" s="4">
         <v>1101220015401</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>53</v>
+      </c>
+      <c r="E20" s="3">
+        <v>44572</v>
       </c>
       <c r="F20" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="G20" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="H20">
         <v>15000000</v>
       </c>
       <c r="I20">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:9">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="21">
+      <c r="A21" t="s" s="2">
+        <v>72</v>
       </c>
       <c r="B21" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="C21">
+        <v>73</v>
+      </c>
+      <c r="C21" s="4">
         <v>1101220017585</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>74</v>
+      </c>
+      <c r="E21" s="3">
+        <v>44572</v>
       </c>
       <c r="F21" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="G21" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="H21">
         <v>500000</v>
       </c>
       <c r="I21">
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="22">
+      <c r="A22" t="s" s="2">
+        <v>77</v>
       </c>
       <c r="B22" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="C22">
+        <v>78</v>
+      </c>
+      <c r="C22" s="4">
         <v>1101220019067</v>
       </c>
       <c r="D22" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>14</v>
+      </c>
+      <c r="E22" s="3">
+        <v>44572</v>
       </c>
       <c r="F22" t="s">
         <v>15</v>
       </c>
       <c r="G22" t="s">
         <v>16</v>
       </c>
       <c r="H22">
         <v>100000</v>
       </c>
       <c r="I22">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="23">
+      <c r="A23" t="s" s="2">
+        <v>79</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="C23">
+        <v>80</v>
+      </c>
+      <c r="C23" s="4">
         <v>1101220022342</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>81</v>
+      </c>
+      <c r="E23" s="3">
+        <v>44572</v>
       </c>
       <c r="F23" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="G23" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="H23">
         <v>30000000</v>
       </c>
       <c r="I23">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="24">
+      <c r="A24" t="s" s="2">
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="C24">
+        <v>84</v>
+      </c>
+      <c r="C24" s="4">
         <v>1101220023332</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>85</v>
+      </c>
+      <c r="E24" s="3">
+        <v>44572</v>
       </c>
       <c r="F24" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="G24" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H24">
         <v>40000000</v>
       </c>
       <c r="I24">
         <v>1</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
-[...1 lines deleted...]
-        <v>20</v>
+    <row r="25">
+      <c r="A25" t="s" s="2">
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="C25">
+        <v>88</v>
+      </c>
+      <c r="C25" s="4">
         <v>1201220005493</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>81</v>
+      </c>
+      <c r="E25" s="3">
+        <v>44573</v>
       </c>
       <c r="F25" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="G25" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="H25">
         <v>15000000</v>
       </c>
       <c r="I25">
         <v>2</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="26">
+      <c r="A26" t="s" s="2">
+        <v>90</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C26">
+        <v>91</v>
+      </c>
+      <c r="C26" s="4">
         <v>1201220007934</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>92</v>
+      </c>
+      <c r="E26" s="3">
+        <v>44573</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
       <c r="G26" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H26">
         <v>2000000</v>
       </c>
       <c r="I26">
         <v>2</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="27">
+      <c r="A27" t="s" s="2">
+        <v>93</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C27">
+        <v>94</v>
+      </c>
+      <c r="C27" s="4">
         <v>1201220011644</v>
       </c>
       <c r="D27" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E27" s="3">
+        <v>44573</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27" t="s">
         <v>16</v>
       </c>
       <c r="H27">
         <v>100000</v>
       </c>
       <c r="I27">
         <v>1</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="28">
+      <c r="A28" t="s" s="2">
+        <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="C28">
+        <v>96</v>
+      </c>
+      <c r="C28" s="4">
         <v>1201220014276</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>97</v>
+      </c>
+      <c r="E28" s="3">
+        <v>44573</v>
       </c>
       <c r="F28" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="G28" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="H28">
         <v>10000000</v>
       </c>
       <c r="I28">
         <v>1</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="29">
+      <c r="A29" t="s" s="2">
+        <v>100</v>
       </c>
       <c r="B29" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="C29">
+        <v>101</v>
+      </c>
+      <c r="C29" s="4">
         <v>1701220023465</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>102</v>
+      </c>
+      <c r="E29" s="3">
+        <v>44578</v>
       </c>
       <c r="F29" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="G29" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="H29">
         <v>12000000</v>
       </c>
       <c r="I29">
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="30">
+      <c r="A30" t="s" s="2">
+        <v>105</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C30">
+        <v>106</v>
+      </c>
+      <c r="C30" s="4">
         <v>1701220025524</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>107</v>
+      </c>
+      <c r="E30" s="3">
+        <v>44578</v>
       </c>
       <c r="F30" t="s">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="G30" t="s">
-        <v>90</v>
+        <v>109</v>
       </c>
       <c r="H30">
         <v>5000000</v>
       </c>
       <c r="I30">
         <v>2</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="31">
+      <c r="A31" t="s" s="2">
+        <v>110</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="C31">
+        <v>111</v>
+      </c>
+      <c r="C31" s="4">
         <v>1801220022364</v>
       </c>
       <c r="D31" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>112</v>
+      </c>
+      <c r="E31" s="3">
+        <v>44579</v>
       </c>
       <c r="F31" t="s">
-        <v>94</v>
+        <v>113</v>
       </c>
       <c r="G31" t="s">
-        <v>95</v>
+        <v>114</v>
       </c>
       <c r="H31">
         <v>50000000</v>
       </c>
       <c r="I31">
         <v>2</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="32">
+      <c r="A32" t="s" s="2">
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C32">
+        <v>116</v>
+      </c>
+      <c r="C32" s="4">
         <v>1801220021124</v>
       </c>
       <c r="D32" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>117</v>
+      </c>
+      <c r="E32" s="3">
+        <v>44579</v>
       </c>
       <c r="F32" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="G32" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="H32">
         <v>2000000</v>
       </c>
       <c r="I32">
         <v>1</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="33">
+      <c r="A33" t="s" s="2">
+        <v>119</v>
       </c>
       <c r="B33" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="C33">
+        <v>120</v>
+      </c>
+      <c r="C33" s="4">
         <v>1801220015816</v>
       </c>
       <c r="D33" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>121</v>
+      </c>
+      <c r="E33" s="3">
+        <v>44579</v>
       </c>
       <c r="F33" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="G33" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="H33">
         <v>500000</v>
       </c>
       <c r="I33">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="34">
+      <c r="A34" t="s" s="2">
+        <v>124</v>
       </c>
       <c r="B34" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="C34">
+        <v>125</v>
+      </c>
+      <c r="C34" s="4">
         <v>1801220012879</v>
       </c>
       <c r="D34" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>126</v>
+      </c>
+      <c r="E34" s="3">
+        <v>44579</v>
       </c>
       <c r="F34" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="G34" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H34">
         <v>4000000</v>
       </c>
       <c r="I34">
         <v>2</v>
       </c>
     </row>
-    <row r="35" spans="1:9">
-      <c r="A35">
+    <row r="35">
+      <c r="A35" t="s" s="2">
+        <v>128</v>
+      </c>
+      <c r="B35" t="s">
+        <v>129</v>
+      </c>
+      <c r="C35" s="4">
+        <v>1801220010335</v>
+      </c>
+      <c r="D35" t="s">
+        <v>126</v>
+      </c>
+      <c r="E35" s="3">
+        <v>44579</v>
+      </c>
+      <c r="F35" t="s">
+        <v>130</v>
+      </c>
+      <c r="G35" t="s">
         <v>30</v>
-      </c>
-[...16 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H35">
         <v>3000000</v>
       </c>
       <c r="I35">
         <v>1</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="36">
+      <c r="A36" t="s" s="2">
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="C36">
+        <v>132</v>
+      </c>
+      <c r="C36" s="4">
         <v>2001220009889</v>
       </c>
       <c r="D36" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>133</v>
+      </c>
+      <c r="E36" s="3">
+        <v>44581</v>
       </c>
       <c r="F36" t="s">
-        <v>111</v>
+        <v>134</v>
       </c>
       <c r="G36" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="H36">
         <v>20000000</v>
       </c>
       <c r="I36">
         <v>1</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="37">
+      <c r="A37" t="s" s="2">
+        <v>135</v>
       </c>
       <c r="B37" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="C37">
+        <v>136</v>
+      </c>
+      <c r="C37" s="4">
         <v>2101220010968</v>
       </c>
       <c r="D37" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>137</v>
+      </c>
+      <c r="E37" s="3">
+        <v>44582</v>
       </c>
       <c r="F37" t="s">
-        <v>115</v>
+        <v>138</v>
       </c>
       <c r="G37" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="H37">
         <v>1000000</v>
       </c>
       <c r="I37">
         <v>1</v>
       </c>
     </row>
-    <row r="38" spans="1:9">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="38">
+      <c r="A38" t="s" s="2">
+        <v>139</v>
       </c>
       <c r="B38" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="C38">
+        <v>140</v>
+      </c>
+      <c r="C38" s="4">
         <v>2101220007605</v>
       </c>
       <c r="D38" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>14</v>
+      </c>
+      <c r="E38" s="3">
+        <v>44582</v>
       </c>
       <c r="F38" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="G38" t="s">
         <v>16</v>
       </c>
       <c r="H38">
         <v>500000</v>
       </c>
       <c r="I38">
         <v>1</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="39">
+      <c r="A39" t="s" s="2">
+        <v>141</v>
       </c>
       <c r="B39" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="C39">
+        <v>142</v>
+      </c>
+      <c r="C39" s="4">
         <v>2212210002275</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>126</v>
+      </c>
+      <c r="E39" s="3">
+        <v>44583</v>
       </c>
       <c r="F39" t="s">
-        <v>119</v>
+        <v>143</v>
       </c>
       <c r="G39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H39">
         <v>1000000</v>
       </c>
       <c r="I39">
         <v>1</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
-[...1 lines deleted...]
-        <v>35</v>
+    <row r="40">
+      <c r="A40" t="s" s="2">
+        <v>144</v>
       </c>
       <c r="B40" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="C40">
+        <v>145</v>
+      </c>
+      <c r="C40" s="4">
         <v>2501220007444</v>
       </c>
       <c r="D40" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>146</v>
+      </c>
+      <c r="E40" s="3">
+        <v>44586</v>
       </c>
       <c r="F40" t="s">
-        <v>123</v>
+        <v>147</v>
       </c>
       <c r="G40" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="H40">
         <v>1000000</v>
       </c>
       <c r="I40">
         <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
-[...1 lines deleted...]
-        <v>36</v>
+    <row r="41">
+      <c r="A41" t="s" s="2">
+        <v>149</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="C41">
+        <v>150</v>
+      </c>
+      <c r="C41" s="4">
         <v>2501220009986</v>
       </c>
       <c r="D41" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>151</v>
+      </c>
+      <c r="E41" s="3">
+        <v>44586</v>
       </c>
       <c r="F41" t="s">
-        <v>123</v>
+        <v>147</v>
       </c>
       <c r="G41" t="s">
-        <v>127</v>
+        <v>152</v>
       </c>
       <c r="H41">
         <v>500000</v>
       </c>
       <c r="I41">
         <v>1</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
-[...1 lines deleted...]
-        <v>37</v>
+    <row r="42">
+      <c r="A42" t="s" s="2">
+        <v>153</v>
       </c>
       <c r="B42" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="C42">
+        <v>154</v>
+      </c>
+      <c r="C42" s="4">
         <v>2501220011378</v>
       </c>
       <c r="D42" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>155</v>
+      </c>
+      <c r="E42" s="3">
+        <v>44586</v>
       </c>
       <c r="F42" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="G42" t="s">
-        <v>131</v>
+        <v>157</v>
       </c>
       <c r="H42">
         <v>1000000</v>
       </c>
       <c r="I42">
         <v>1</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
-[...1 lines deleted...]
-        <v>38</v>
+    <row r="43">
+      <c r="A43" t="s" s="2">
+        <v>158</v>
       </c>
       <c r="B43" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C43">
+        <v>159</v>
+      </c>
+      <c r="C43" s="4">
         <v>2501220027738</v>
       </c>
       <c r="D43" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>160</v>
+      </c>
+      <c r="E43" s="3">
+        <v>44586</v>
       </c>
       <c r="F43" t="s">
-        <v>134</v>
+        <v>161</v>
       </c>
       <c r="G43" t="s">
-        <v>131</v>
+        <v>157</v>
       </c>
       <c r="H43">
         <v>30000000</v>
       </c>
       <c r="I43">
         <v>1</v>
       </c>
     </row>
-    <row r="44" spans="1:9">
-[...1 lines deleted...]
-        <v>39</v>
+    <row r="44">
+      <c r="A44" t="s" s="2">
+        <v>162</v>
       </c>
       <c r="B44" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="C44">
+        <v>163</v>
+      </c>
+      <c r="C44" s="4">
         <v>2501220033103</v>
       </c>
       <c r="D44" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>164</v>
+      </c>
+      <c r="E44" s="3">
+        <v>44586</v>
       </c>
       <c r="F44" t="s">
-        <v>115</v>
+        <v>138</v>
       </c>
       <c r="G44" t="s">
-        <v>137</v>
+        <v>165</v>
       </c>
       <c r="H44">
         <v>20000000</v>
       </c>
       <c r="I44">
         <v>1</v>
       </c>
     </row>
-    <row r="45" spans="1:9">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="45">
+      <c r="A45" t="s" s="2">
+        <v>166</v>
       </c>
       <c r="B45" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C45">
+        <v>167</v>
+      </c>
+      <c r="C45" s="4">
         <v>2501220018378</v>
       </c>
       <c r="D45" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>168</v>
+      </c>
+      <c r="E45" s="3">
+        <v>44586</v>
       </c>
       <c r="F45" t="s">
-        <v>140</v>
+        <v>169</v>
       </c>
       <c r="G45" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="H45">
+        <v>104</v>
+      </c>
+      <c r="H45" s="4">
         <v>10000000000</v>
       </c>
       <c r="I45">
         <v>1</v>
       </c>
     </row>
-    <row r="46" spans="1:9">
-[...1 lines deleted...]
-        <v>41</v>
+    <row r="46">
+      <c r="A46" t="s" s="2">
+        <v>170</v>
       </c>
       <c r="B46" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="C46">
+        <v>171</v>
+      </c>
+      <c r="C46" s="4">
         <v>2501220023576</v>
       </c>
       <c r="D46" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>53</v>
+      </c>
+      <c r="E46" s="3">
+        <v>44586</v>
       </c>
       <c r="F46" t="s">
-        <v>142</v>
+        <v>172</v>
       </c>
       <c r="G46" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="H46">
         <v>10000000</v>
       </c>
       <c r="I46">
         <v>2</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="47">
+      <c r="A47" t="s" s="2">
+        <v>173</v>
       </c>
       <c r="B47" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="C47">
+        <v>174</v>
+      </c>
+      <c r="C47" s="4">
         <v>2601220008615</v>
       </c>
       <c r="D47" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>121</v>
+      </c>
+      <c r="E47" s="3">
+        <v>44587</v>
       </c>
       <c r="F47" t="s">
-        <v>145</v>
+        <v>175</v>
       </c>
       <c r="G47" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="H47">
         <v>500000</v>
       </c>
       <c r="I47">
         <v>1</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
-[...1 lines deleted...]
-        <v>43</v>
+    <row r="48">
+      <c r="A48" t="s" s="2">
+        <v>176</v>
       </c>
       <c r="B48" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="C48">
+        <v>177</v>
+      </c>
+      <c r="C48" s="4">
         <v>2601220012246</v>
       </c>
       <c r="D48" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>178</v>
+      </c>
+      <c r="E48" s="3">
+        <v>44587</v>
       </c>
       <c r="F48" t="s">
-        <v>145</v>
+        <v>175</v>
       </c>
       <c r="G48" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="H48">
         <v>3000000</v>
       </c>
       <c r="I48">
         <v>1</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
-[...1 lines deleted...]
-        <v>44</v>
+    <row r="49">
+      <c r="A49" t="s" s="2">
+        <v>179</v>
       </c>
       <c r="B49" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="C49">
+        <v>180</v>
+      </c>
+      <c r="C49" s="4">
         <v>2601220014184</v>
       </c>
       <c r="D49" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>181</v>
+      </c>
+      <c r="E49" s="3">
+        <v>44587</v>
       </c>
       <c r="F49" t="s">
-        <v>150</v>
+        <v>182</v>
       </c>
       <c r="G49" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="H49">
         <v>2000000</v>
       </c>
       <c r="I49">
         <v>1</v>
       </c>
     </row>
-    <row r="50" spans="1:9">
-[...1 lines deleted...]
-        <v>45</v>
+    <row r="50">
+      <c r="A50" t="s" s="2">
+        <v>183</v>
       </c>
       <c r="B50" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="C50">
+        <v>184</v>
+      </c>
+      <c r="C50" s="4">
         <v>2601220017086</v>
       </c>
       <c r="D50" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>185</v>
+      </c>
+      <c r="E50" s="3">
+        <v>44587</v>
       </c>
       <c r="F50" t="s">
-        <v>153</v>
+        <v>186</v>
       </c>
       <c r="G50" t="s">
-        <v>131</v>
+        <v>157</v>
       </c>
       <c r="H50">
         <v>10000000</v>
       </c>
       <c r="I50">
         <v>1</v>
       </c>
     </row>
-    <row r="51" spans="1:9">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="51">
+      <c r="A51" t="s" s="2">
+        <v>187</v>
       </c>
       <c r="B51" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="C51">
+        <v>188</v>
+      </c>
+      <c r="C51" s="4">
         <v>2601220027087</v>
       </c>
       <c r="D51" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>189</v>
+      </c>
+      <c r="E51" s="3">
+        <v>44587</v>
       </c>
       <c r="F51" t="s">
-        <v>153</v>
+        <v>186</v>
       </c>
       <c r="G51" t="s">
-        <v>156</v>
+        <v>190</v>
       </c>
       <c r="H51">
         <v>1000000</v>
       </c>
       <c r="I51">
         <v>1</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
-[...1 lines deleted...]
-        <v>47</v>
+    <row r="52">
+      <c r="A52" t="s" s="2">
+        <v>191</v>
       </c>
       <c r="B52" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="C52">
+        <v>192</v>
+      </c>
+      <c r="C52" s="4">
         <v>2601220030979</v>
       </c>
       <c r="D52" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>193</v>
+      </c>
+      <c r="E52" s="3">
+        <v>44587</v>
       </c>
       <c r="F52" t="s">
-        <v>153</v>
+        <v>186</v>
       </c>
       <c r="G52" t="s">
-        <v>159</v>
+        <v>194</v>
       </c>
       <c r="H52">
         <v>3000000</v>
       </c>
       <c r="I52">
         <v>1</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
-[...1 lines deleted...]
-        <v>48</v>
+    <row r="53">
+      <c r="A53" t="s" s="2">
+        <v>195</v>
       </c>
       <c r="B53" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="C53">
+        <v>196</v>
+      </c>
+      <c r="C53" s="4">
         <v>2601220033499</v>
       </c>
       <c r="D53" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>197</v>
+      </c>
+      <c r="E53" s="3">
+        <v>44587</v>
       </c>
       <c r="F53" t="s">
-        <v>162</v>
+        <v>198</v>
       </c>
       <c r="G53" t="s">
-        <v>127</v>
+        <v>152</v>
       </c>
       <c r="H53">
         <v>1000000</v>
       </c>
       <c r="I53">
         <v>1</v>
       </c>
     </row>
-    <row r="54" spans="1:9">
-[...1 lines deleted...]
-        <v>49</v>
+    <row r="54">
+      <c r="A54" t="s" s="2">
+        <v>199</v>
       </c>
       <c r="B54" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="C54">
+        <v>200</v>
+      </c>
+      <c r="C54" s="4">
         <v>2601220035492</v>
       </c>
       <c r="D54" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>197</v>
+      </c>
+      <c r="E54" s="3">
+        <v>44587</v>
       </c>
       <c r="F54" t="s">
-        <v>164</v>
+        <v>201</v>
       </c>
       <c r="G54" t="s">
-        <v>127</v>
+        <v>152</v>
       </c>
       <c r="H54">
         <v>500000</v>
       </c>
       <c r="I54">
         <v>1</v>
       </c>
     </row>
-    <row r="55" spans="1:9">
-[...1 lines deleted...]
-        <v>50</v>
+    <row r="55">
+      <c r="A55" t="s" s="2">
+        <v>202</v>
       </c>
       <c r="B55" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="C55">
+        <v>203</v>
+      </c>
+      <c r="C55" s="4">
         <v>2701220008039</v>
       </c>
       <c r="D55" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>85</v>
+      </c>
+      <c r="E55" s="3">
+        <v>44588</v>
       </c>
       <c r="F55" t="s">
-        <v>167</v>
+        <v>204</v>
       </c>
       <c r="G55" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H55">
         <v>5000000</v>
       </c>
       <c r="I55">
         <v>1</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
-[...1 lines deleted...]
-        <v>51</v>
+    <row r="56">
+      <c r="A56" t="s" s="2">
+        <v>205</v>
       </c>
       <c r="B56" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="C56">
+        <v>206</v>
+      </c>
+      <c r="C56" s="4">
         <v>2701220009641</v>
       </c>
       <c r="D56" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>85</v>
+      </c>
+      <c r="E56" s="3">
+        <v>44588</v>
       </c>
       <c r="F56" t="s">
-        <v>169</v>
+        <v>207</v>
       </c>
       <c r="G56" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H56">
         <v>10000000</v>
       </c>
       <c r="I56">
         <v>1</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
-[...1 lines deleted...]
-        <v>52</v>
+    <row r="57">
+      <c r="A57" t="s" s="2">
+        <v>208</v>
       </c>
       <c r="B57" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="C57">
+        <v>209</v>
+      </c>
+      <c r="C57" s="4">
         <v>2701220017144</v>
       </c>
       <c r="D57" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>210</v>
+      </c>
+      <c r="E57" s="3">
+        <v>44588</v>
       </c>
       <c r="F57" t="s">
-        <v>172</v>
+        <v>211</v>
       </c>
       <c r="G57" t="s">
-        <v>173</v>
+        <v>212</v>
       </c>
       <c r="H57">
         <v>70000000</v>
       </c>
       <c r="I57">
         <v>4</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
-[...1 lines deleted...]
-        <v>53</v>
+    <row r="58">
+      <c r="A58" t="s" s="2">
+        <v>213</v>
       </c>
       <c r="B58" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="C58">
+        <v>214</v>
+      </c>
+      <c r="C58" s="4">
         <v>2701220039273</v>
       </c>
       <c r="D58" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>121</v>
+      </c>
+      <c r="E58" s="3">
+        <v>44588</v>
       </c>
       <c r="F58" t="s">
-        <v>94</v>
+        <v>113</v>
       </c>
       <c r="G58" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="H58">
         <v>1000000</v>
       </c>
       <c r="I58">
         <v>1</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
-[...1 lines deleted...]
-        <v>54</v>
+    <row r="59">
+      <c r="A59" t="s" s="2">
+        <v>215</v>
       </c>
       <c r="B59" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="C59">
+        <v>216</v>
+      </c>
+      <c r="C59" s="4">
         <v>2701220041681</v>
       </c>
       <c r="D59" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>217</v>
+      </c>
+      <c r="E59" s="3">
+        <v>44588</v>
       </c>
       <c r="F59" t="s">
-        <v>177</v>
+        <v>218</v>
       </c>
       <c r="G59" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="H59">
         <v>1000000</v>
       </c>
       <c r="I59">
         <v>1</v>
       </c>
     </row>
-    <row r="60" spans="1:9">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="60">
+      <c r="A60" t="s" s="2">
+        <v>219</v>
       </c>
       <c r="B60" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="C60">
+        <v>220</v>
+      </c>
+      <c r="C60" s="4">
         <v>2701220044039</v>
       </c>
       <c r="D60" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>160</v>
+      </c>
+      <c r="E60" s="3">
+        <v>44588</v>
       </c>
       <c r="F60" t="s">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="G60" t="s">
-        <v>131</v>
+        <v>157</v>
       </c>
       <c r="H60">
         <v>10000000</v>
       </c>
       <c r="I60"/>
     </row>
-    <row r="61" spans="1:9">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="61">
+      <c r="A61" t="s" s="2">
+        <v>221</v>
       </c>
       <c r="B61" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="C61">
+        <v>222</v>
+      </c>
+      <c r="C61" s="4">
         <v>2701220045279</v>
       </c>
       <c r="D61" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>223</v>
+      </c>
+      <c r="E61" s="3">
+        <v>44588</v>
       </c>
       <c r="F61" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="G61" t="s">
-        <v>181</v>
+        <v>224</v>
       </c>
       <c r="H61">
         <v>10000000</v>
       </c>
       <c r="I61">
         <v>1</v>
       </c>
     </row>
-    <row r="62" spans="1:9">
-[...1 lines deleted...]
-        <v>57</v>
+    <row r="62">
+      <c r="A62" t="s" s="2">
+        <v>225</v>
       </c>
       <c r="B62" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="C62">
+        <v>226</v>
+      </c>
+      <c r="C62" s="4">
         <v>2701220047215</v>
       </c>
       <c r="D62" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>227</v>
+      </c>
+      <c r="E62" s="3">
+        <v>44588</v>
       </c>
       <c r="F62" t="s">
-        <v>184</v>
+        <v>228</v>
       </c>
       <c r="G62" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="H62">
         <v>2000000</v>
       </c>
       <c r="I62">
         <v>1</v>
       </c>
     </row>
-    <row r="63" spans="1:9">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="63">
+      <c r="A63" t="s" s="2">
+        <v>229</v>
       </c>
       <c r="B63" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="C63">
+        <v>230</v>
+      </c>
+      <c r="C63" s="4">
         <v>2801220009109</v>
       </c>
       <c r="D63" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>231</v>
+      </c>
+      <c r="E63" s="3">
+        <v>44589</v>
       </c>
       <c r="F63" t="s">
-        <v>167</v>
+        <v>204</v>
       </c>
       <c r="G63" t="s">
-        <v>188</v>
+        <v>232</v>
       </c>
       <c r="H63">
         <v>10000000</v>
       </c>
       <c r="I63">
         <v>1</v>
       </c>
     </row>
-    <row r="64" spans="1:9">
-[...1 lines deleted...]
-        <v>59</v>
+    <row r="64">
+      <c r="A64" t="s" s="2">
+        <v>233</v>
       </c>
       <c r="B64" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="C64">
+        <v>234</v>
+      </c>
+      <c r="C64" s="4">
         <v>2801220018563</v>
       </c>
       <c r="D64" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>235</v>
+      </c>
+      <c r="E64" s="3">
+        <v>44589</v>
       </c>
       <c r="F64" t="s">
-        <v>191</v>
+        <v>236</v>
       </c>
       <c r="G64" t="s">
-        <v>192</v>
+        <v>237</v>
       </c>
       <c r="H64">
         <v>25000000</v>
       </c>
       <c r="I64">
         <v>1</v>
       </c>
     </row>
-    <row r="65" spans="1:9">
-[...1 lines deleted...]
-        <v>60</v>
+    <row r="65">
+      <c r="A65" t="s" s="2">
+        <v>238</v>
       </c>
       <c r="B65" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="C65">
+        <v>239</v>
+      </c>
+      <c r="C65" s="4">
         <v>3101220024829</v>
       </c>
       <c r="D65" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>240</v>
+      </c>
+      <c r="E65" s="3">
+        <v>44592</v>
       </c>
       <c r="F65" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G65" t="s">
-        <v>196</v>
+        <v>241</v>
       </c>
       <c r="H65">
         <v>50000000</v>
       </c>
       <c r="I65">
         <v>3</v>
       </c>
     </row>
-    <row r="66" spans="1:9">
-[...1 lines deleted...]
-        <v>61</v>
+    <row r="66">
+      <c r="A66" t="s" s="2">
+        <v>242</v>
       </c>
       <c r="B66" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="C66">
+        <v>243</v>
+      </c>
+      <c r="C66" s="4">
         <v>3101220035486</v>
       </c>
       <c r="D66" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>244</v>
+      </c>
+      <c r="E66" s="3">
+        <v>44592</v>
       </c>
       <c r="F66" t="s">
-        <v>199</v>
+        <v>245</v>
       </c>
       <c r="G66" t="s">
-        <v>200</v>
+        <v>246</v>
       </c>
       <c r="H66">
         <v>2500000</v>
       </c>
       <c r="I66">
         <v>1</v>
       </c>
     </row>
-    <row r="67" spans="1:9">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="67">
+      <c r="A67" t="s" s="2">
+        <v>247</v>
       </c>
       <c r="B67" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="C67">
+        <v>248</v>
+      </c>
+      <c r="C67" s="4">
         <v>3101220037646</v>
       </c>
       <c r="D67" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>85</v>
+      </c>
+      <c r="E67" s="3">
+        <v>44592</v>
       </c>
       <c r="F67" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="G67" t="s">
-        <v>202</v>
+        <v>249</v>
       </c>
       <c r="H67">
         <v>10000000</v>
       </c>
       <c r="I67">
         <v>1</v>
       </c>
     </row>
-    <row r="68" spans="1:9">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="68">
+      <c r="A68" t="s" s="2">
+        <v>250</v>
       </c>
       <c r="B68" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="C68">
+        <v>251</v>
+      </c>
+      <c r="C68" s="4">
         <v>3101220043575</v>
       </c>
       <c r="D68" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>53</v>
+      </c>
+      <c r="E68" s="3">
+        <v>44592</v>
       </c>
       <c r="F68" t="s">
-        <v>142</v>
+        <v>172</v>
       </c>
       <c r="G68" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="H68">
         <v>15000000</v>
       </c>
       <c r="I68">
         <v>1</v>
       </c>
     </row>
-    <row r="69" spans="1:9">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="69">
+      <c r="A69" t="s" s="2">
+        <v>252</v>
       </c>
       <c r="B69" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>253</v>
+      </c>
+      <c r="C69" t="s" s="2">
+        <v>254</v>
       </c>
       <c r="D69" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>255</v>
+      </c>
+      <c r="E69" s="3">
+        <v>44594</v>
       </c>
       <c r="F69" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="G69" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="H69">
         <v>7000000</v>
       </c>
       <c r="I69">
         <v>1</v>
       </c>
     </row>
-    <row r="70" spans="1:9">
-[...1 lines deleted...]
-        <v>65</v>
+    <row r="70">
+      <c r="A70" t="s" s="2">
+        <v>258</v>
       </c>
       <c r="B70" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>259</v>
+      </c>
+      <c r="C70" t="s" s="2">
+        <v>260</v>
       </c>
       <c r="D70" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>185</v>
+      </c>
+      <c r="E70" s="3">
+        <v>44599</v>
       </c>
       <c r="F70" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="G70" t="s">
-        <v>131</v>
+        <v>157</v>
       </c>
       <c r="H70">
         <v>5000000</v>
       </c>
       <c r="I70">
         <v>1</v>
       </c>
     </row>
-    <row r="71" spans="1:9">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="71">
+      <c r="A71" t="s" s="2">
+        <v>261</v>
       </c>
       <c r="B71" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>262</v>
+      </c>
+      <c r="C71" t="s" s="2">
+        <v>263</v>
       </c>
       <c r="D71" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>264</v>
+      </c>
+      <c r="E71" s="3">
+        <v>44599</v>
       </c>
       <c r="F71" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
       <c r="G71" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="H71">
         <v>500000</v>
       </c>
       <c r="I71">
         <v>1</v>
       </c>
     </row>
-    <row r="72" spans="1:9">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="72">
+      <c r="A72" t="s" s="2">
+        <v>267</v>
       </c>
       <c r="B72" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>268</v>
+      </c>
+      <c r="C72" t="s" s="2">
+        <v>269</v>
       </c>
       <c r="D72" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>270</v>
+      </c>
+      <c r="E72" s="3">
+        <v>44599</v>
       </c>
       <c r="F72" t="s">
-        <v>150</v>
+        <v>182</v>
       </c>
       <c r="G72" t="s">
-        <v>221</v>
+        <v>271</v>
       </c>
       <c r="H72">
         <v>10000000</v>
       </c>
       <c r="I72">
         <v>3</v>
       </c>
     </row>
-    <row r="73" spans="1:9">
-[...1 lines deleted...]
-        <v>68</v>
+    <row r="73">
+      <c r="A73" t="s" s="2">
+        <v>272</v>
       </c>
       <c r="B73" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>273</v>
+      </c>
+      <c r="C73" t="s" s="2">
+        <v>274</v>
       </c>
       <c r="D73" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>275</v>
+      </c>
+      <c r="E73" s="3">
+        <v>44601</v>
       </c>
       <c r="F73" t="s">
-        <v>226</v>
+        <v>276</v>
       </c>
       <c r="G73" t="s">
-        <v>227</v>
+        <v>277</v>
       </c>
       <c r="H73">
         <v>61000000</v>
       </c>
       <c r="I73">
         <v>1</v>
       </c>
     </row>
-    <row r="74" spans="1:9">
-[...1 lines deleted...]
-        <v>69</v>
+    <row r="74">
+      <c r="A74" t="s" s="2">
+        <v>278</v>
       </c>
       <c r="B74" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>279</v>
+      </c>
+      <c r="C74" t="s" s="2">
+        <v>280</v>
       </c>
       <c r="D74" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>281</v>
+      </c>
+      <c r="E74" s="3">
+        <v>44601</v>
       </c>
       <c r="F74" t="s">
-        <v>231</v>
+        <v>282</v>
       </c>
       <c r="G74" t="s">
-        <v>232</v>
+        <v>283</v>
       </c>
       <c r="H74">
         <v>75000000</v>
       </c>
       <c r="I74">
         <v>1</v>
       </c>
     </row>
-    <row r="75" spans="1:9">
-[...1 lines deleted...]
-        <v>70</v>
+    <row r="75">
+      <c r="A75" t="s" s="2">
+        <v>284</v>
       </c>
       <c r="B75" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="C75">
+        <v>285</v>
+      </c>
+      <c r="C75" s="4">
         <v>1202220003975</v>
       </c>
       <c r="D75" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>286</v>
+      </c>
+      <c r="E75" s="3">
+        <v>44604</v>
       </c>
       <c r="F75" t="s">
-        <v>236</v>
+        <v>287</v>
       </c>
       <c r="G75" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="H75">
         <v>100000000</v>
       </c>
       <c r="I75">
         <v>1</v>
       </c>
     </row>
-    <row r="76" spans="1:9">
-[...1 lines deleted...]
-        <v>71</v>
+    <row r="76">
+      <c r="A76" t="s" s="2">
+        <v>288</v>
       </c>
       <c r="B76" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="C76">
+        <v>289</v>
+      </c>
+      <c r="C76" s="4">
         <v>1202220004467</v>
       </c>
       <c r="D76" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>290</v>
+      </c>
+      <c r="E76" s="3">
+        <v>44604</v>
       </c>
       <c r="F76" t="s">
-        <v>231</v>
+        <v>282</v>
       </c>
       <c r="G76" t="s">
-        <v>239</v>
+        <v>291</v>
       </c>
       <c r="H76">
         <v>30000000</v>
       </c>
       <c r="I76">
         <v>1</v>
       </c>
     </row>
-    <row r="77" spans="1:9">
-[...1 lines deleted...]
-        <v>72</v>
+    <row r="77">
+      <c r="A77" t="s" s="2">
+        <v>292</v>
       </c>
       <c r="B77" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="C77">
+        <v>293</v>
+      </c>
+      <c r="C77" s="4">
         <v>2411210006789</v>
       </c>
       <c r="D77" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>294</v>
+      </c>
+      <c r="E77" s="3">
+        <v>44606</v>
       </c>
       <c r="F77" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="G77" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="H77">
         <v>50000000</v>
       </c>
       <c r="I77">
         <v>1</v>
       </c>
     </row>
-    <row r="78" spans="1:9">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="78">
+      <c r="A78" t="s" s="2">
+        <v>297</v>
       </c>
       <c r="B78" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="C78">
+        <v>298</v>
+      </c>
+      <c r="C78" s="4">
         <v>1402220015012</v>
       </c>
       <c r="D78" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>299</v>
+      </c>
+      <c r="E78" s="3">
+        <v>44606</v>
       </c>
       <c r="F78" t="s">
-        <v>115</v>
+        <v>138</v>
       </c>
       <c r="G78" t="s">
-        <v>127</v>
+        <v>152</v>
       </c>
       <c r="H78">
         <v>500000</v>
       </c>
       <c r="I78">
         <v>1</v>
       </c>
     </row>
-    <row r="79" spans="1:9">
-[...1 lines deleted...]
-        <v>74</v>
+    <row r="79">
+      <c r="A79" t="s" s="2">
+        <v>300</v>
       </c>
       <c r="B79" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="C79">
+        <v>301</v>
+      </c>
+      <c r="C79" s="4">
         <v>1402220037986</v>
       </c>
       <c r="D79" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>302</v>
+      </c>
+      <c r="E79" s="3">
+        <v>44606</v>
       </c>
       <c r="F79" t="s">
-        <v>162</v>
+        <v>198</v>
       </c>
       <c r="G79" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="H79">
         <v>500000</v>
       </c>
       <c r="I79">
         <v>1</v>
       </c>
     </row>
-    <row r="80" spans="1:9">
-[...1 lines deleted...]
-        <v>75</v>
+    <row r="80">
+      <c r="A80" t="s" s="2">
+        <v>303</v>
       </c>
       <c r="B80" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="C80">
+        <v>304</v>
+      </c>
+      <c r="C80" s="4">
         <v>1402220045546</v>
       </c>
       <c r="D80" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>305</v>
+      </c>
+      <c r="E80" s="3">
+        <v>44606</v>
       </c>
       <c r="F80" t="s">
-        <v>251</v>
+        <v>306</v>
       </c>
       <c r="G80" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="H80">
         <v>500000</v>
       </c>
       <c r="I80">
         <v>1</v>
       </c>
     </row>
-    <row r="81" spans="1:9">
-[...1 lines deleted...]
-        <v>76</v>
+    <row r="81">
+      <c r="A81" t="s" s="2">
+        <v>307</v>
       </c>
       <c r="B81" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="C81">
+        <v>308</v>
+      </c>
+      <c r="C81" s="4">
         <v>1502220009964</v>
       </c>
       <c r="D81" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>302</v>
+      </c>
+      <c r="E81" s="3">
+        <v>44607</v>
       </c>
       <c r="F81" t="s">
-        <v>254</v>
+        <v>309</v>
       </c>
       <c r="G81" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="H81">
         <v>500000</v>
       </c>
       <c r="I81">
         <v>1</v>
       </c>
     </row>
-    <row r="82" spans="1:9">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="82">
+      <c r="A82" t="s" s="2">
+        <v>310</v>
       </c>
       <c r="B82" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="C82">
+        <v>311</v>
+      </c>
+      <c r="C82" s="4">
         <v>1502220014868</v>
       </c>
       <c r="D82" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>312</v>
+      </c>
+      <c r="E82" s="3">
+        <v>44607</v>
       </c>
       <c r="F82" t="s">
-        <v>257</v>
+        <v>313</v>
       </c>
       <c r="G82" t="s">
-        <v>127</v>
+        <v>152</v>
       </c>
       <c r="H82">
         <v>500000</v>
       </c>
       <c r="I82">
         <v>1</v>
       </c>
     </row>
-    <row r="83" spans="1:9">
-[...1 lines deleted...]
-        <v>78</v>
+    <row r="83">
+      <c r="A83" t="s" s="2">
+        <v>314</v>
       </c>
       <c r="B83" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="C83">
+        <v>315</v>
+      </c>
+      <c r="C83" s="4">
         <v>1502220021302</v>
       </c>
       <c r="D83" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>316</v>
+      </c>
+      <c r="E83" s="3">
+        <v>44607</v>
       </c>
       <c r="F83" t="s">
-        <v>162</v>
+        <v>198</v>
       </c>
       <c r="G83" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="H83">
         <v>500000</v>
       </c>
       <c r="I83">
         <v>1</v>
       </c>
     </row>
-    <row r="84" spans="1:9">
-[...1 lines deleted...]
-        <v>79</v>
+    <row r="84">
+      <c r="A84" t="s" s="2">
+        <v>317</v>
       </c>
       <c r="B84" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="C84">
+        <v>318</v>
+      </c>
+      <c r="C84" s="4">
         <v>1502220025365</v>
       </c>
       <c r="D84" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>316</v>
+      </c>
+      <c r="E84" s="3">
+        <v>44607</v>
       </c>
       <c r="F84" t="s">
-        <v>162</v>
+        <v>198</v>
       </c>
       <c r="G84" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="H84">
         <v>500000</v>
       </c>
       <c r="I84">
         <v>1</v>
       </c>
     </row>
-    <row r="85" spans="1:9">
-[...1 lines deleted...]
-        <v>80</v>
+    <row r="85">
+      <c r="A85" t="s" s="2">
+        <v>319</v>
       </c>
       <c r="B85" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="C85">
+        <v>320</v>
+      </c>
+      <c r="C85" s="4">
         <v>1502220032914</v>
       </c>
       <c r="D85" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>312</v>
+      </c>
+      <c r="E85" s="3">
+        <v>44607</v>
       </c>
       <c r="F85" t="s">
-        <v>164</v>
+        <v>201</v>
       </c>
       <c r="G85" t="s">
-        <v>127</v>
+        <v>152</v>
       </c>
       <c r="H85">
         <v>500000</v>
       </c>
       <c r="I85">
         <v>1</v>
       </c>
     </row>
-    <row r="86" spans="1:9">
-[...1 lines deleted...]
-        <v>81</v>
+    <row r="86">
+      <c r="A86" t="s" s="2">
+        <v>321</v>
       </c>
       <c r="B86" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="C86">
+        <v>322</v>
+      </c>
+      <c r="C86" s="4">
         <v>1502220036266</v>
       </c>
       <c r="D86" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>323</v>
+      </c>
+      <c r="E86" s="3">
+        <v>44607</v>
       </c>
       <c r="F86" t="s">
-        <v>164</v>
+        <v>201</v>
       </c>
       <c r="G86" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="H86">
         <v>500000</v>
       </c>
       <c r="I86">
         <v>1</v>
       </c>
     </row>
-    <row r="87" spans="1:9">
-[...1 lines deleted...]
-        <v>82</v>
+    <row r="87">
+      <c r="A87" t="s" s="2">
+        <v>324</v>
       </c>
       <c r="B87" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="C87">
+        <v>325</v>
+      </c>
+      <c r="C87" s="4">
         <v>1502220040516</v>
       </c>
       <c r="D87" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>326</v>
+      </c>
+      <c r="E87" s="3">
+        <v>44607</v>
       </c>
       <c r="F87" t="s">
-        <v>266</v>
+        <v>327</v>
       </c>
       <c r="G87" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="H87">
         <v>15000000</v>
       </c>
       <c r="I87">
         <v>1</v>
       </c>
     </row>
-    <row r="88" spans="1:9">
-[...1 lines deleted...]
-        <v>83</v>
+    <row r="88">
+      <c r="A88" t="s" s="2">
+        <v>328</v>
       </c>
       <c r="B88" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="C88">
+        <v>329</v>
+      </c>
+      <c r="C88" s="4">
         <v>1502220043126</v>
       </c>
       <c r="D88" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>330</v>
+      </c>
+      <c r="E88" s="3">
+        <v>44607</v>
       </c>
       <c r="F88" t="s">
-        <v>134</v>
+        <v>161</v>
       </c>
       <c r="G88" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="H88">
         <v>5000000</v>
       </c>
       <c r="I88">
         <v>1</v>
       </c>
     </row>
-    <row r="89" spans="1:9">
-[...1 lines deleted...]
-        <v>84</v>
+    <row r="89">
+      <c r="A89" t="s" s="2">
+        <v>331</v>
       </c>
       <c r="B89" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="C89">
+        <v>332</v>
+      </c>
+      <c r="C89" s="4">
         <v>1702220014163</v>
       </c>
       <c r="D89" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>333</v>
+      </c>
+      <c r="E89" s="3">
+        <v>44609</v>
       </c>
       <c r="F89" t="s">
-        <v>272</v>
+        <v>334</v>
       </c>
       <c r="G89" t="s">
-        <v>273</v>
+        <v>335</v>
       </c>
       <c r="H89">
         <v>50000000</v>
       </c>
       <c r="I89">
         <v>2</v>
       </c>
     </row>
-    <row r="90" spans="1:9">
-[...1 lines deleted...]
-        <v>85</v>
+    <row r="90">
+      <c r="A90" t="s" s="2">
+        <v>336</v>
       </c>
       <c r="B90" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="C90">
+        <v>337</v>
+      </c>
+      <c r="C90" s="4">
         <v>2102220034325</v>
       </c>
       <c r="D90" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>14</v>
+      </c>
+      <c r="E90" s="3">
+        <v>44613</v>
       </c>
       <c r="F90" t="s">
-        <v>276</v>
+        <v>338</v>
       </c>
       <c r="G90" t="s">
-        <v>277</v>
+        <v>339</v>
       </c>
       <c r="H90">
         <v>500000</v>
       </c>
       <c r="I90">
         <v>1</v>
       </c>
     </row>
-    <row r="91" spans="1:9">
-[...1 lines deleted...]
-        <v>86</v>
+    <row r="91">
+      <c r="A91" t="s" s="2">
+        <v>340</v>
       </c>
       <c r="B91" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="C91">
+        <v>341</v>
+      </c>
+      <c r="C91" s="4">
         <v>2102220015537</v>
       </c>
       <c r="D91" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>342</v>
+      </c>
+      <c r="E91" s="3">
+        <v>44613</v>
       </c>
       <c r="F91" t="s">
-        <v>280</v>
+        <v>343</v>
       </c>
       <c r="G91" t="s">
-        <v>221</v>
+        <v>271</v>
       </c>
       <c r="H91">
         <v>15000000</v>
       </c>
       <c r="I91">
         <v>1</v>
       </c>
     </row>
-    <row r="92" spans="1:9">
-[...1 lines deleted...]
-        <v>87</v>
+    <row r="92">
+      <c r="A92" t="s" s="2">
+        <v>344</v>
       </c>
       <c r="B92" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="C92">
+        <v>345</v>
+      </c>
+      <c r="C92" s="4">
         <v>2202220011499</v>
       </c>
       <c r="D92" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>346</v>
+      </c>
+      <c r="E92" s="3">
+        <v>44614</v>
       </c>
       <c r="F92" t="s">
-        <v>284</v>
+        <v>347</v>
       </c>
       <c r="G92" t="s">
-        <v>285</v>
+        <v>348</v>
       </c>
       <c r="H92">
         <v>10000000</v>
       </c>
       <c r="I92">
         <v>1</v>
       </c>
     </row>
-    <row r="93" spans="1:9">
-[...1 lines deleted...]
-        <v>88</v>
+    <row r="93">
+      <c r="A93" t="s" s="2">
+        <v>349</v>
       </c>
       <c r="B93" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="C93">
+        <v>350</v>
+      </c>
+      <c r="C93" s="4">
         <v>2402220005881</v>
       </c>
       <c r="D93" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>351</v>
+      </c>
+      <c r="E93" s="3">
+        <v>44616</v>
       </c>
       <c r="F93" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G93" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="H93">
         <v>15000000</v>
       </c>
       <c r="I93">
         <v>2</v>
       </c>
     </row>
-    <row r="94" spans="1:9">
-[...1 lines deleted...]
-        <v>89</v>
+    <row r="94">
+      <c r="A94" t="s" s="2">
+        <v>352</v>
       </c>
       <c r="B94" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="C94">
+        <v>353</v>
+      </c>
+      <c r="C94" s="4">
         <v>2402220010412</v>
       </c>
       <c r="D94" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>354</v>
+      </c>
+      <c r="E94" s="3">
+        <v>44616</v>
       </c>
       <c r="F94" t="s">
-        <v>291</v>
+        <v>355</v>
       </c>
       <c r="G94" t="s">
-        <v>292</v>
+        <v>356</v>
       </c>
       <c r="H94">
         <v>500000</v>
       </c>
       <c r="I94">
         <v>1</v>
       </c>
     </row>
-    <row r="95" spans="1:9">
-[...1 lines deleted...]
-        <v>90</v>
+    <row r="95">
+      <c r="A95" t="s" s="2">
+        <v>357</v>
       </c>
       <c r="B95" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="C95">
+        <v>358</v>
+      </c>
+      <c r="C95" s="4">
         <v>2402220015757</v>
       </c>
       <c r="D95" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>351</v>
+      </c>
+      <c r="E95" s="3">
+        <v>44616</v>
       </c>
       <c r="F95" t="s">
-        <v>276</v>
+        <v>338</v>
       </c>
       <c r="G95" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="H95">
         <v>2000000</v>
       </c>
       <c r="I95">
         <v>1</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...15 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-  <Company>Microsoft Corporation</Company>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <TotalTime></TotalTime>
+  <Application>Shuchkin\SimpleXLSXGen</Application>
+  <Company/>
   <Manager/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>SATU DATA  - powered by Technophoria Indonesia</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>DATA UMKM KECAMATAN WATULIMO SATU DATA , powered by Technophoria Indonesia</dc:title>
-[...3 lines deleted...]
-  <cp:category/>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>