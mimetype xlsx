--- v0 (2025-10-11)
+++ v1 (2026-04-04)
@@ -1,2014 +1,1750 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...4 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="166">
   <si>
     <t>DATA UMKM KECAMATAN TUGU</t>
   </si>
   <si>
     <t>PEMERINTAH KABUPATEN TRENGGALEK</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>NAMA USAHA</t>
   </si>
   <si>
     <t>NIB</t>
   </si>
   <si>
     <t>NIB TERBIT</t>
   </si>
   <si>
     <t>ALAMAT USAHA</t>
   </si>
   <si>
     <t>KEGIATAN USAHA</t>
   </si>
   <si>
     <t>MODAL USAHA</t>
   </si>
   <si>
     <t>TENAGA KERJA</t>
   </si>
   <si>
+    <t>1.</t>
+  </si>
+  <si>
     <t>Istini</t>
   </si>
   <si>
     <t>Perdagangan</t>
   </si>
   <si>
     <t>19 sept 2019</t>
   </si>
   <si>
     <t>Rt. 06 RW.03 Desa Sukorejo Kec.Tugu Kab.Trenggalek/3503/6652</t>
   </si>
   <si>
     <t xml:space="preserve"> perdagangan kue</t>
   </si>
   <si>
+    <t>2.</t>
+  </si>
+  <si>
     <t>Harini</t>
   </si>
   <si>
     <t>19 September 2019</t>
   </si>
   <si>
     <t>RT.06/ Rw. 03 Desa Sukorejo Kec.Tugu Kab.Trenggalek/3503/6652</t>
   </si>
   <si>
     <t>perdagangan makanan</t>
   </si>
   <si>
+    <t>3.</t>
+  </si>
+  <si>
     <t>Rinawati</t>
   </si>
   <si>
     <t>19 september 2019</t>
   </si>
   <si>
     <t>Rt.06 Rw.03 Ds.Sukorejo,Kec.Tugu.Kab.Trenggalek/3503/66352</t>
   </si>
   <si>
     <t>perdagangan sembako, makanan</t>
   </si>
   <si>
+    <t>4.</t>
+  </si>
+  <si>
     <t>Amir Ma'ruf</t>
   </si>
   <si>
     <t>Rt.09 Rw.05 Ds.Sukorejo,Kec.Tugu.Kab.Trenggalek/3503/66352</t>
   </si>
   <si>
     <t>perdagangan sembako,makanan minuman ringan</t>
   </si>
   <si>
+    <t>5.</t>
+  </si>
+  <si>
     <t>Wiji Astuti</t>
   </si>
   <si>
     <t xml:space="preserve">9120109921691 </t>
   </si>
   <si>
     <t>perdaga)an perlengkapan pemulasaraan  Jenazah ( kain kafan,tikar )</t>
   </si>
   <si>
+    <t>6.</t>
+  </si>
+  <si>
     <t>Uswatun Khasanah</t>
   </si>
   <si>
     <t>Konfeksi</t>
   </si>
   <si>
     <t>jahit pakaian</t>
   </si>
   <si>
+    <t>7.</t>
+  </si>
+  <si>
     <t>Siti Fatimah</t>
   </si>
   <si>
     <t>Rt.02 Rw.02 Ds.Sukorejo,Kec.Tugu.Kab.Trenggalek/3503/66352</t>
   </si>
   <si>
     <t>perdagangan sembako,makanan minuman</t>
   </si>
   <si>
+    <t>8.</t>
+  </si>
+  <si>
     <t>Bambang Purwanto</t>
   </si>
   <si>
     <t>Perdagangan hasil Kerajinan dari Kain</t>
   </si>
   <si>
+    <t>9.</t>
+  </si>
+  <si>
     <t>WASTINI</t>
   </si>
   <si>
     <t>Pembuatan dan Perdagangan Korden</t>
   </si>
   <si>
+    <t>10.</t>
+  </si>
+  <si>
     <t>NONOT PUGUH HARYONO</t>
   </si>
   <si>
     <t>Jasa</t>
   </si>
   <si>
     <t xml:space="preserve"> Penggilingan Kopi/Beras dan sewa becak gowes</t>
   </si>
   <si>
+    <t>11.</t>
+  </si>
+  <si>
     <t>DAHRONI WIYADI</t>
   </si>
   <si>
     <t>Penjahit</t>
   </si>
   <si>
     <t>Rt.08 Rw.04 Ds.Sukorejo,Kec.Tugu.Kab.Trenggalek/3503/66352</t>
   </si>
   <si>
     <t xml:space="preserve"> Penjahit</t>
   </si>
   <si>
+    <t>12.</t>
+  </si>
+  <si>
     <t>Muhajirin</t>
   </si>
   <si>
     <t>17 agusut 2015</t>
   </si>
   <si>
     <t>Rt.20 Rw.8 Desa Pucanganak Kec.Tugu Kab.Trenggalek /3503/66352</t>
   </si>
   <si>
+    <t>13.</t>
+  </si>
+  <si>
     <t>Agung sugara</t>
   </si>
   <si>
     <t>Rt.09 Rw.04 Desa PucanganakKec.Tugu Kab.Trenggalek /3503/66352</t>
   </si>
   <si>
+    <t>14.</t>
+  </si>
+  <si>
     <t>Adi Winarno</t>
   </si>
   <si>
     <t>01 Oktober 2018</t>
   </si>
   <si>
     <t>Rt.08 Rw.03 Desa PucanganakKec.Tugu Kab.Trenggalek /3503/66352</t>
   </si>
   <si>
+    <t>15.</t>
+  </si>
+  <si>
     <t>Heru Suyitno</t>
   </si>
   <si>
     <t>3 Maret 2011</t>
   </si>
   <si>
+    <t>16.</t>
+  </si>
+  <si>
     <t>Tri Wahyudi Hariyanto</t>
   </si>
   <si>
     <t>13 sep 2013</t>
   </si>
   <si>
     <t>Rt.11 Rw.05 Desa Pucanganak Kec.Tugu Kab.Trenggalek /3503/66352</t>
   </si>
   <si>
+    <t>17.</t>
+  </si>
+  <si>
     <t>SAR0NI</t>
   </si>
   <si>
     <t>RT.14/ RW.04 Desa Nglongsor Kec.Tugu Kab.Trenggalek/3503/66352</t>
   </si>
   <si>
     <t>penjualan grabah</t>
   </si>
   <si>
+    <t>18.</t>
+  </si>
+  <si>
     <t>Murni</t>
   </si>
   <si>
     <t>Jual beli Sepeda Ontel bekas</t>
   </si>
   <si>
+    <t>19.</t>
+  </si>
+  <si>
     <t>Sulimi</t>
   </si>
   <si>
     <t>Dusun Curah Mulyo Desa Nglongsor Kec,Tugu 3503/66352</t>
   </si>
   <si>
     <t>Penjual baju dan kain</t>
   </si>
   <si>
+    <t>20.</t>
+  </si>
+  <si>
     <t>Titin Suryaningtyas</t>
   </si>
   <si>
     <t xml:space="preserve">9120306832623 </t>
   </si>
   <si>
     <t>RT.02/RW.01Dusun Curah Mulyo Desa Nglongsor Kec,Tugu Kab.Trenggalek 3503/66352</t>
   </si>
   <si>
     <t>Konveksi dan Kerajinan Kain</t>
   </si>
   <si>
+    <t>21.</t>
+  </si>
+  <si>
     <t>Setyorini</t>
   </si>
   <si>
     <t>RT.11 /RW.03Desa Nglongsor Kec,Tugu Kab.Trenggalek 3503/66352</t>
   </si>
   <si>
     <t xml:space="preserve"> Penjualan Mracang</t>
   </si>
   <si>
+    <t>22.</t>
+  </si>
+  <si>
     <t>Henik Apriyani</t>
   </si>
   <si>
     <t xml:space="preserve">9120204972164 </t>
   </si>
   <si>
     <t>RT.24 /RW.006 Desa Nglongsor Kec,Tugu Kab.Trenggalek 3503/66352</t>
   </si>
   <si>
     <t>Pembuatan Aneka Kue Kering</t>
   </si>
   <si>
+    <t>23.</t>
+  </si>
+  <si>
     <t>Muhammad Hamdan Fauzi</t>
   </si>
   <si>
     <t>RT.15 /RW.04Desa Nglongsor Kec,Tugu Kab.Trenggalek 3503/66352</t>
   </si>
   <si>
     <t>Jual beli Laptop bekas,Spare part</t>
   </si>
   <si>
+    <t>24.</t>
+  </si>
+  <si>
     <t>Sumini</t>
   </si>
   <si>
     <t>RT.24 /RW.06Desa Nglongsor Kec,Tugu Kab.Trenggalek 3503/66352</t>
   </si>
   <si>
     <t xml:space="preserve"> Pedagang Bakso /Cilok/Mi ayam</t>
   </si>
   <si>
+    <t>25.</t>
+  </si>
+  <si>
     <t>Muhammad Djamil</t>
   </si>
   <si>
     <t>RT.03/RW.01 Dusun Corah Mulyo Desa Nglongsor Kec,Tugu Kab.Trenggalek 3503/66352</t>
   </si>
   <si>
     <t>Tempe sayur dan Capar</t>
   </si>
   <si>
+    <t>26.</t>
+  </si>
+  <si>
     <t>Mujilan</t>
   </si>
   <si>
     <t>Jasa Potong Rambut</t>
   </si>
   <si>
     <t>RT.14/RW.04Desa Nglongsor Kec,Tugu Kab.Trenggalek 3503/66352</t>
   </si>
   <si>
     <t>Potong Rambut</t>
   </si>
   <si>
+    <t>27.</t>
+  </si>
+  <si>
     <t>KarimulIhsan</t>
   </si>
   <si>
     <t xml:space="preserve">9120105942001 </t>
   </si>
   <si>
     <t>Penjualan Olahan Blimbing</t>
   </si>
   <si>
+    <t>28.</t>
+  </si>
+  <si>
     <t>Sucipto</t>
   </si>
   <si>
     <t>penjualan dan budidaya ikan lele</t>
   </si>
   <si>
+    <t>29.</t>
+  </si>
+  <si>
     <t>Suwarno</t>
   </si>
   <si>
     <t>Meubeler</t>
   </si>
   <si>
     <t>27 Nopember 2010</t>
   </si>
   <si>
     <t>Rt.19/Rw.08 Desa Pucanganak Kec.Tugu Kab.Trenggalek 3503/66352</t>
   </si>
   <si>
     <t>Mebel Jati lestari</t>
   </si>
   <si>
+    <t>30.</t>
+  </si>
+  <si>
     <t>Ely Setyowati</t>
   </si>
   <si>
     <t>10 Juli 2014</t>
   </si>
   <si>
     <t>Rt.18/Rw.08 Desa Pucanganak Kec.Tugu Kab.Trenggalek 3503/66352</t>
   </si>
   <si>
     <t>Toko Mracang</t>
   </si>
   <si>
+    <t>31.</t>
+  </si>
+  <si>
     <t>Nurul Naslikatun</t>
   </si>
   <si>
     <t>Rt.14/Rw.06 Desa Pucanganak Kec.Tugu Kab.Trenggalek 3503/66352</t>
   </si>
   <si>
     <t>Mebel Makmur</t>
   </si>
   <si>
+    <t>32.</t>
+  </si>
+  <si>
     <t>Sugeng Triono</t>
   </si>
   <si>
     <t>13 Januari 2014</t>
   </si>
   <si>
     <t>Rt.04/Rw.02 Desa Pucanganak Kec.Tugu Kab.Trenggalek 3503/66352</t>
   </si>
   <si>
     <t>Mracang</t>
   </si>
   <si>
+    <t>33.</t>
+  </si>
+  <si>
     <t>Sugianto</t>
   </si>
   <si>
     <t>03 Januari 2014</t>
   </si>
   <si>
     <t>Rt.09/Rw.04 Desa Pucanganak Kec.Tugu Kab.Trenggalek 3503/66352</t>
   </si>
   <si>
     <t>Jualan Kambing</t>
   </si>
   <si>
+    <t>34.</t>
+  </si>
+  <si>
     <t>Jarin</t>
   </si>
   <si>
     <t>RT.Dusun Tenggar Desa Prambon  Kec.Tugu Kab.Trenggalek/3503/66352</t>
   </si>
   <si>
     <t xml:space="preserve"> Jual beli sembako dan obat pertanian</t>
   </si>
   <si>
+    <t>35.</t>
+  </si>
+  <si>
     <t>Joyopamungkas</t>
   </si>
   <si>
     <t>RT.Dusun Pakel  Desa Prambon  Kec.Tugu Kab.Trenggalek/3503/66352</t>
   </si>
   <si>
     <t>Olah Kayu</t>
   </si>
   <si>
+    <t>36.</t>
+  </si>
+  <si>
     <t>Anis Zumrotin</t>
   </si>
   <si>
     <t>Rt. 20 Rw. 25 Dusun Kalipinggir Ds. Gondang  Kec.Tugu Kab.Trenggalek/3503/6652</t>
   </si>
   <si>
     <t>toko kelontong</t>
+  </si>
+  <si>
+    <t>37.</t>
   </si>
   <si>
     <t>Endah Marpungatin</t>
   </si>
   <si>
     <t>Rt. 07 Rw. 03  Ds. Winong  Kec.Tugu Kab.Trenggalek/3503/6652</t>
   </si>
   <si>
     <t>Kelontong, Sembako</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-[...1 lines deleted...]
-  <fonts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
+    <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
+  </numFmts>
+  <fonts count="1">
     <font>
-      <b val="0"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
-    </font>
-[...34 lines deleted...]
-      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="4">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-[...288 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:I42"/>
-  <sheetViews>
-[...4 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="22" customWidth="1"/>
+    <col min="3" max="3" width="19" customWidth="1"/>
+    <col min="4" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="18" customWidth="1"/>
+    <col min="6" max="6" width="60" customWidth="1"/>
+    <col min="7" max="7" width="60" customWidth="1"/>
+    <col min="8" max="8" width="12" customWidth="1"/>
+    <col min="9" max="9" width="13" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-[...3 lines deleted...]
-      <c r="A2" s="3" t="s">
+    <row r="1">
+      <c r="A1"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
-[...5 lines deleted...]
-      <c r="A5" s="1" t="s">
+    <row r="3">
+      <c r="A3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4"/>
+    <row r="5">
+      <c r="A5" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C5" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="E5" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="F5" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="G5" t="s">
         <v>8</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="H5" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="1" t="s">
+      <c r="I5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="6">
+      <c r="A6" t="s" s="2">
+        <v>11</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D6">
+        <v>13</v>
+      </c>
+      <c r="D6" s="3">
         <v>9120102901395</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H6">
         <v>10000000</v>
       </c>
       <c r="I6">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
-[...1 lines deleted...]
-        <v>2</v>
+    <row r="7">
+      <c r="A7" t="s" s="2">
+        <v>17</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D7">
+        <v>13</v>
+      </c>
+      <c r="D7" s="3">
         <v>9120009941896</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H7">
         <v>3000000</v>
       </c>
       <c r="I7">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="8">
+      <c r="A8" t="s" s="2">
+        <v>22</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D8">
+        <v>13</v>
+      </c>
+      <c r="D8" s="3">
         <v>9120101921194</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H8">
         <v>3000000</v>
       </c>
       <c r="I8">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
-[...1 lines deleted...]
-        <v>4</v>
+    <row r="9">
+      <c r="A9" t="s" s="2">
+        <v>27</v>
       </c>
       <c r="B9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="3">
+        <v>9120202931199</v>
+      </c>
+      <c r="E9" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H9">
         <v>8000000</v>
       </c>
       <c r="I9">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="10">
+      <c r="A10" t="s" s="2">
+        <v>31</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H10">
         <v>20000000</v>
       </c>
       <c r="I10">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
-[...1 lines deleted...]
-        <v>6</v>
+    <row r="11">
+      <c r="A11" t="s" s="2">
+        <v>35</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D11">
+        <v>37</v>
+      </c>
+      <c r="D11" s="3">
         <v>9120110792139</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G11" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="H11">
         <v>1000000</v>
       </c>
       <c r="I11">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="12">
+      <c r="A12" t="s" s="2">
+        <v>39</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D12">
+        <v>13</v>
+      </c>
+      <c r="D12" s="3">
         <v>9120104911795</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G12" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H12">
         <v>6000000</v>
       </c>
       <c r="I12">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="13">
+      <c r="A13" t="s" s="2">
+        <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D13">
+        <v>13</v>
+      </c>
+      <c r="D13" s="3">
         <v>9120107921799</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G13" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H13">
         <v>25000000</v>
       </c>
       <c r="I13">
         <v>7</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="14">
+      <c r="A14" t="s" s="2">
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D14">
+        <v>13</v>
+      </c>
+      <c r="D14" s="3">
         <v>9120202991196</v>
       </c>
       <c r="E14" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G14" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="H14">
         <v>35000000</v>
       </c>
       <c r="I14">
         <v>8</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="15">
+      <c r="A15" t="s" s="2">
+        <v>49</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" s="3">
+        <v>9120205961896</v>
+      </c>
+      <c r="E15" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" t="s">
         <v>41</v>
       </c>
-      <c r="D15">
-[...7 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="H15">
         <v>15000000</v>
       </c>
       <c r="I15">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="16">
+      <c r="A16" t="s" s="2">
+        <v>53</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D16">
+        <v>55</v>
+      </c>
+      <c r="D16" s="3">
         <v>9120204911695</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F16" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="G16" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H16">
         <v>20000000</v>
       </c>
       <c r="I16">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="17">
+      <c r="A17" t="s" s="2">
+        <v>58</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D17">
+        <v>13</v>
+      </c>
+      <c r="D17" s="3">
         <v>9120309713602</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="F17" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="G17" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H17">
         <v>5000000</v>
       </c>
       <c r="I17">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="18">
+      <c r="A18" t="s" s="2">
+        <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D18">
+        <v>13</v>
+      </c>
+      <c r="D18" s="3">
         <v>9120009941896</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F18" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="G18" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H18">
         <v>3000000</v>
       </c>
       <c r="I18">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
-[...1 lines deleted...]
-        <v>14</v>
+    <row r="19">
+      <c r="A19" t="s" s="2">
+        <v>65</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D19">
+        <v>13</v>
+      </c>
+      <c r="D19" s="3">
         <v>9120201723915</v>
       </c>
       <c r="E19" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="F19" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="G19" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H19">
         <v>3000000</v>
       </c>
       <c r="I19">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="20">
+      <c r="A20" t="s" s="2">
+        <v>69</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D20">
+        <v>13</v>
+      </c>
+      <c r="D20" s="3">
         <v>9120301753414</v>
       </c>
       <c r="E20" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="F20" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="G20" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H20">
         <v>30000000</v>
       </c>
       <c r="I20">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:9">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="21">
+      <c r="A21" t="s" s="2">
+        <v>72</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D21">
+        <v>13</v>
+      </c>
+      <c r="D21" s="3">
         <v>9120008820729</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="F21" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="G21" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H21">
         <v>35000000</v>
       </c>
       <c r="I21">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="22">
+      <c r="A22" t="s" s="2">
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D22">
+        <v>13</v>
+      </c>
+      <c r="D22" s="3">
         <v>9120112070799</v>
       </c>
-      <c r="E22">
+      <c r="E22" s="3">
         <v>9120112070799</v>
       </c>
       <c r="F22" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="G22" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="H22">
         <v>40000000</v>
       </c>
       <c r="I22">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="23">
+      <c r="A23" t="s" s="2">
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D23">
+        <v>13</v>
+      </c>
+      <c r="D23" s="3">
         <v>9120310020871</v>
       </c>
-      <c r="E23">
+      <c r="E23" s="3">
         <v>9120310020871</v>
       </c>
       <c r="F23" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="G23" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="H23">
         <v>5000000</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="24">
+      <c r="A24" t="s" s="2">
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="C24" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D24">
+        <v>13</v>
+      </c>
+      <c r="D24" s="3">
         <v>9120218020171</v>
       </c>
-      <c r="E24">
+      <c r="E24" s="3">
         <v>9120218020171</v>
       </c>
       <c r="F24" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="G24" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="H24">
         <v>10000000</v>
       </c>
       <c r="I24">
         <v>1</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
-[...1 lines deleted...]
-        <v>20</v>
+    <row r="25">
+      <c r="A25" t="s" s="2">
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="C25" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="E25" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="F25" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="G25" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="H25">
         <v>4000000</v>
       </c>
       <c r="I25">
         <v>2</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="26">
+      <c r="A26" t="s" s="2">
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D26">
+        <v>13</v>
+      </c>
+      <c r="D26" s="3">
         <v>9120104970431</v>
       </c>
-      <c r="E26">
+      <c r="E26" s="3">
         <v>9120104970431</v>
       </c>
       <c r="F26" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="G26" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="H26">
         <v>4000000</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="27">
+      <c r="A27" t="s" s="2">
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="C27" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="E27" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="F27" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="G27" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="H27">
         <v>3000000</v>
       </c>
       <c r="I27">
         <v>1</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="28">
+      <c r="A28" t="s" s="2">
+        <v>101</v>
       </c>
       <c r="B28" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D28">
+        <v>13</v>
+      </c>
+      <c r="D28" s="3">
         <v>91200069002175</v>
       </c>
-      <c r="E28">
+      <c r="E28" s="3">
         <v>91200069002175</v>
       </c>
       <c r="F28" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="G28" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="H28">
         <v>20000000</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="29">
+      <c r="A29" t="s" s="2">
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="C29" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D29">
+        <v>13</v>
+      </c>
+      <c r="D29" s="3">
         <v>9120100962977</v>
       </c>
-      <c r="E29">
+      <c r="E29" s="3">
         <v>9120100962977</v>
       </c>
       <c r="F29" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="G29" t="s">
-        <v>84</v>
+        <v>108</v>
       </c>
       <c r="H29">
         <v>1000000</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="30">
+      <c r="A30" t="s" s="2">
+        <v>109</v>
       </c>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="C30" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D30">
+        <v>13</v>
+      </c>
+      <c r="D30" s="3">
         <v>9120111000043</v>
       </c>
-      <c r="E30">
+      <c r="E30" s="3">
         <v>9120111000043</v>
       </c>
       <c r="F30" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="G30" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="H30">
         <v>1500000</v>
       </c>
       <c r="I30">
         <v>1</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="31">
+      <c r="A31" t="s" s="2">
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="C31" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D31">
+        <v>115</v>
+      </c>
+      <c r="D31" s="3">
         <v>9120105942464</v>
       </c>
-      <c r="E31">
+      <c r="E31" s="3">
         <v>9120105942464</v>
       </c>
       <c r="F31" t="s">
-        <v>90</v>
+        <v>116</v>
       </c>
       <c r="G31" t="s">
-        <v>91</v>
+        <v>117</v>
       </c>
       <c r="H31">
         <v>2000000</v>
       </c>
       <c r="I31">
         <v>1</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="32">
+      <c r="A32" t="s" s="2">
+        <v>118</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>119</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="E32" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="F32" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="G32" t="s">
-        <v>94</v>
+        <v>121</v>
       </c>
       <c r="H32">
         <v>3850000</v>
       </c>
       <c r="I32">
         <v>8</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="33">
+      <c r="A33" t="s" s="2">
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="C33" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D33">
+        <v>13</v>
+      </c>
+      <c r="D33" s="3">
         <v>9120101982001</v>
       </c>
-      <c r="E33">
+      <c r="E33" s="3">
         <v>9120101982001</v>
       </c>
       <c r="F33" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="G33" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="H33">
         <v>10000000</v>
       </c>
       <c r="I33">
         <v>2</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="34">
+      <c r="A34" t="s" s="2">
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="C34" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="D34">
+        <v>127</v>
+      </c>
+      <c r="D34" s="3">
         <v>9120109850872</v>
       </c>
       <c r="E34" t="s">
-        <v>99</v>
+        <v>128</v>
       </c>
       <c r="F34" t="s">
-        <v>100</v>
+        <v>129</v>
       </c>
       <c r="G34" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="H34">
         <v>30000000</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:9">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="35">
+      <c r="A35" t="s" s="2">
+        <v>131</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>132</v>
       </c>
       <c r="C35" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D35">
+        <v>13</v>
+      </c>
+      <c r="D35" s="3">
         <v>9120104800882</v>
       </c>
       <c r="E35" t="s">
-        <v>103</v>
+        <v>133</v>
       </c>
       <c r="F35" t="s">
-        <v>104</v>
+        <v>134</v>
       </c>
       <c r="G35" t="s">
-        <v>105</v>
+        <v>135</v>
       </c>
       <c r="H35">
         <v>10000000</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="36">
+      <c r="A36" t="s" s="2">
+        <v>136</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>137</v>
       </c>
       <c r="C36" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="D36">
+        <v>127</v>
+      </c>
+      <c r="D36" s="3">
         <v>9120201723915</v>
       </c>
       <c r="E36" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="F36" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="G36" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="H36">
         <v>10000000</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="37">
+      <c r="A37" t="s" s="2">
+        <v>140</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D37">
+        <v>13</v>
+      </c>
+      <c r="D37" s="3">
         <v>9120102861369</v>
       </c>
       <c r="E37" t="s">
-        <v>110</v>
+        <v>142</v>
       </c>
       <c r="F37" t="s">
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="G37" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="H37">
         <v>30000000</v>
       </c>
       <c r="I37">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:9">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="38">
+      <c r="A38" t="s" s="2">
+        <v>145</v>
       </c>
       <c r="B38" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="C38" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D38">
+        <v>13</v>
+      </c>
+      <c r="D38" s="3">
         <v>9120104952236</v>
       </c>
       <c r="E38" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F38" t="s">
-        <v>115</v>
+        <v>148</v>
       </c>
       <c r="G38" t="s">
-        <v>116</v>
+        <v>149</v>
       </c>
       <c r="H38">
         <v>2000000</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="39">
+      <c r="A39" t="s" s="2">
+        <v>150</v>
       </c>
       <c r="B39" t="s">
-        <v>117</v>
+        <v>151</v>
       </c>
       <c r="C39" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D39">
+        <v>13</v>
+      </c>
+      <c r="D39" s="3">
         <v>9120110040937</v>
       </c>
-      <c r="E39">
+      <c r="E39" s="3">
         <v>9120110040937</v>
       </c>
       <c r="F39" t="s">
-        <v>118</v>
+        <v>152</v>
       </c>
       <c r="G39" t="s">
-        <v>119</v>
+        <v>153</v>
       </c>
       <c r="H39">
         <v>10000000</v>
       </c>
       <c r="I39">
         <v>1</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
-[...1 lines deleted...]
-        <v>35</v>
+    <row r="40">
+      <c r="A40" t="s" s="2">
+        <v>154</v>
       </c>
       <c r="B40" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D40">
+        <v>13</v>
+      </c>
+      <c r="D40" s="3">
         <v>9120110020639</v>
       </c>
-      <c r="E40">
+      <c r="E40" s="3">
         <v>9120110020639</v>
       </c>
       <c r="F40" t="s">
-        <v>121</v>
+        <v>156</v>
       </c>
       <c r="G40" t="s">
-        <v>122</v>
+        <v>157</v>
       </c>
       <c r="H40">
         <v>30000000</v>
       </c>
       <c r="I40">
         <v>4</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
-[...1 lines deleted...]
-        <v>36</v>
+    <row r="41">
+      <c r="A41" t="s" s="2">
+        <v>158</v>
       </c>
       <c r="B41" t="s">
-        <v>123</v>
+        <v>159</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D41">
+        <v>13</v>
+      </c>
+      <c r="D41" s="3">
         <v>9120106982357</v>
       </c>
-      <c r="E41">
+      <c r="E41" s="3">
         <v>9120106982357</v>
       </c>
       <c r="F41" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="G41" t="s">
-        <v>125</v>
+        <v>161</v>
       </c>
       <c r="H41">
         <v>1000000</v>
       </c>
       <c r="I41">
         <v>1</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
-[...1 lines deleted...]
-        <v>37</v>
+    <row r="42">
+      <c r="A42" t="s" s="2">
+        <v>162</v>
       </c>
       <c r="B42" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D42">
+        <v>13</v>
+      </c>
+      <c r="D42" s="3">
         <v>9120114061766</v>
       </c>
-      <c r="E42">
+      <c r="E42" s="3">
         <v>9120114061766</v>
       </c>
       <c r="F42" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="G42" t="s">
-        <v>128</v>
+        <v>165</v>
       </c>
       <c r="H42">
         <v>2000000</v>
       </c>
       <c r="I42">
         <v>1</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...15 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-  <Company>Microsoft Corporation</Company>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <TotalTime></TotalTime>
+  <Application>Shuchkin\SimpleXLSXGen</Application>
+  <Company/>
   <Manager/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>SATU DATA  - powered by Technophoria Indonesia</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>DATA UMKM KECAMATAN TUGU SATU DATA , powered by Technophoria Indonesia</dc:title>
-[...3 lines deleted...]
-  <cp:category/>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>