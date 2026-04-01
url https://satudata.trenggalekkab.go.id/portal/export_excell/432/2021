--- v0 (2025-10-29)
+++ v1 (2026-04-01)
@@ -1,2710 +1,2544 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...4 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="282">
   <si>
     <t>DATA UMKM KECAMATAN TRENGGALEK</t>
   </si>
   <si>
     <t>PEMERINTAH KABUPATEN TRENGGALEK</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>NAMA PEMILIK</t>
   </si>
   <si>
     <t>NAMA USAHA</t>
   </si>
   <si>
     <t>ALAMAT USAHA</t>
   </si>
   <si>
     <t>MODAL USAHA</t>
   </si>
   <si>
     <t>TENAGA KERJA</t>
+  </si>
+  <si>
+    <t>1.</t>
   </si>
   <si>
     <t>CINCA HAYYU PUTRI SATITI</t>
   </si>
   <si>
     <t>CINCA CEMAL CEMIL</t>
   </si>
   <si>
     <t>LINGK.DARANG RT.01 RW.01 Kelurahan/Desa Tamanan Kecamatan Trenggalek Kab/Kota Kab. Trenggalek,
 Provi</t>
   </si>
   <si>
+    <t>2.</t>
+  </si>
+  <si>
     <t>YERY KRISTIANTI</t>
   </si>
   <si>
     <t>WARUNG SEMBAKO</t>
   </si>
   <si>
     <t xml:space="preserve"> JL. RONGGOWARSITO NO. 2 A RT. 008 RW.003 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 Kab/Kot</t>
   </si>
   <si>
+    <t>3.</t>
+  </si>
+  <si>
     <t>RIDI NUR AGYAWINATA</t>
   </si>
   <si>
     <t>JAGUNG MANIS 25</t>
   </si>
   <si>
     <t>JL. R. SALEH 1/3 B RT.004 RW.002 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 Kab/Kota Kab. Tr</t>
   </si>
   <si>
+    <t>4.</t>
+  </si>
+  <si>
     <t>DOMAK</t>
   </si>
   <si>
     <t>WARUNG KOPI "DOMAK"</t>
   </si>
   <si>
     <t xml:space="preserve">JL. KH. AGUS SALIM GG. LATAR IRENG RT.011 RW.004 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 </t>
+  </si>
+  <si>
+    <t>5.</t>
   </si>
   <si>
     <t>SUPARDI</t>
   </si>
   <si>
     <t>WARKOP PAK PARDEK</t>
   </si>
   <si>
     <t>JL. P. DIPONEGORO NO. 72 - B,  RT.011 RW.004 Kel. Sumbergedong, Kec.
 Trenggalek,Kab/Kota Kab. Trengg</t>
   </si>
   <si>
+    <t>6.</t>
+  </si>
+  <si>
     <t>MARSUDI</t>
   </si>
   <si>
     <t>JL P DIPONEGORO NO. 90 RT.011 RW.004 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 Kab/Kota Kab</t>
   </si>
   <si>
+    <t>7.</t>
+  </si>
+  <si>
     <t>YATINI</t>
   </si>
   <si>
     <t>TAHU LONTONG</t>
   </si>
   <si>
     <t>JL. KH AGUS SALIM 74 C RT.011 RW.004 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 Kab/Kota Kab</t>
   </si>
   <si>
+    <t>8.</t>
+  </si>
+  <si>
     <t>ROHMIATI</t>
   </si>
   <si>
     <t>WARKOP CAK MUS</t>
   </si>
   <si>
+    <t>9.</t>
+  </si>
+  <si>
     <t>SINEM</t>
   </si>
   <si>
     <t>CILOK MENYOR DAN KACANG BAWANG</t>
   </si>
   <si>
     <t>JL. KH. AGUS SALIM RT.012 RW.004 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 Kab/Kota Kab. Tr</t>
+  </si>
+  <si>
+    <t>10.</t>
   </si>
   <si>
     <t>LAILATUS RETNO SYAHDIYAH</t>
   </si>
   <si>
     <t>PERDAGANGAN ECERAN GAS ELPIJI</t>
   </si>
   <si>
     <t>JL. DR. WAHIDIN SUDIRO HUSODO RT.008 RW.003 , Kel. Sumbergedong, Kec.
 Trenggalek, Kab. Trenggalek, P</t>
   </si>
   <si>
+    <t>11.</t>
+  </si>
+  <si>
     <t>WIDYAWATI</t>
   </si>
   <si>
     <t>WARUNG MUTIARA RASA</t>
   </si>
   <si>
     <t>JLN. SULTAN SYAHRIR GG. GEBYAR NO. 10, Kel. Sumbergedong, Kec.
 Trenggalek, Kab. Trenggalek, Prov. Ja</t>
   </si>
   <si>
+    <t>12.</t>
+  </si>
+  <si>
     <t>SUMARMI</t>
   </si>
   <si>
     <t>WARKOP MM</t>
   </si>
   <si>
     <t>JL. P. SUDIRMAN RT.014 RW.005 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 Kab/Kota Kab. Treng</t>
+  </si>
+  <si>
+    <t>13.</t>
   </si>
   <si>
     <t>SUMIATI</t>
   </si>
   <si>
     <t>WARUNG NASI KUNING</t>
   </si>
   <si>
     <t>JL. DR. WAHIDIN SUDIRO HUSODO NO. 02 RT.008 RW.003 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek</t>
   </si>
   <si>
+    <t>14.</t>
+  </si>
+  <si>
     <t>MOCHAMAD RIZAL ARDIANSYAH</t>
   </si>
   <si>
     <t>PERMAINAN ANAK-ANAK</t>
   </si>
   <si>
     <t xml:space="preserve"> JL KH AGUS SALIM NO.58 B RT.011 RW.004 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 Kab/Kota </t>
   </si>
   <si>
+    <t>15.</t>
+  </si>
+  <si>
     <t>MURYANTO</t>
   </si>
   <si>
     <t>MURYANTO BENGKEL</t>
   </si>
   <si>
     <t>JL.P.DIPONEGORO NO.74 RT.011 RW.004 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 Kab/Kota Kab.</t>
   </si>
   <si>
+    <t>16.</t>
+  </si>
+  <si>
     <t>DIAN RETNONINGTYAS</t>
   </si>
   <si>
     <t>KATERING DIAN</t>
   </si>
   <si>
     <t>KELUTAN PERMAI G-5 RT.003 RW.001 Kelurahan/Desa Kelutan,
 Kecamatan Trenggalek,
 Kab/Kota Kab. Trengga</t>
   </si>
   <si>
+    <t>17.</t>
+  </si>
+  <si>
     <t>WIWIT FITRIA HAPSARI</t>
   </si>
   <si>
     <t>TOKO ZELLO</t>
   </si>
   <si>
     <t>JL. ARMYN PANE NO. 6 RT.02 RW.01 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 Kab/Kota Kab. Tr</t>
   </si>
   <si>
+    <t>18.</t>
+  </si>
+  <si>
     <t>GIMAN PRIYANTO</t>
   </si>
   <si>
     <t>BINA SEHAT GP WAHYUDI</t>
   </si>
   <si>
     <t>DUSUN JATIREJO RT.016 RW.004 Kelurahan/Desa Sambirejo,
 Kecamatan Trenggalek,
 Kab/Kota Kab. Trenggale</t>
+  </si>
+  <si>
+    <t>19.</t>
   </si>
   <si>
     <t>TIMBUL DIPO SURIPTO</t>
   </si>
   <si>
     <t>WARUNG KOPI PUTU
 KUWOT (WPK)</t>
   </si>
   <si>
     <t xml:space="preserve">JL. KH. AGUS SALIM NO. 68 RT/RW 011/004 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 Kab/Kota </t>
   </si>
   <si>
+    <t>20.</t>
+  </si>
+  <si>
     <t>SURYATI</t>
   </si>
   <si>
     <t>WARKOP</t>
   </si>
   <si>
     <t>JL. RONGGOWARSITO NO. 2 A RT/RW. 008/003 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 Kab/Kota</t>
   </si>
   <si>
+    <t>21.</t>
+  </si>
+  <si>
     <t>MUNTATIAH</t>
   </si>
   <si>
     <t>AFAIRO COLECCTIONS</t>
   </si>
   <si>
     <t>LINGKUNGAN KELUTAN RT/RW. 008/003 Kelurahan/Desa Kelutan,
 Kecamatan Trenggalek,
 Kab/Kota Kab. Trengg</t>
+  </si>
+  <si>
+    <t>22.</t>
   </si>
   <si>
     <t>AMIK SUKATMI</t>
   </si>
   <si>
     <t>AMIK CATERING</t>
   </si>
   <si>
     <t>JL. KH. AGUS SALIM NO. 61, Kel. Sumbergedong, Kec.
 Trenggalek, Kab. Trenggalek, Prov. Jawa Timur /35</t>
   </si>
   <si>
+    <t>23.</t>
+  </si>
+  <si>
     <t>SUPRIYANTO</t>
   </si>
   <si>
     <t xml:space="preserve">KAMPRET JAYA </t>
   </si>
   <si>
     <t xml:space="preserve">DUSUN SUKOREJO, RT/RW 004/001 Kel. Karangsoko, Kec. Trenggalek, Kab.
 Trenggalek, Prov. Jawa Timur / </t>
   </si>
   <si>
+    <t>24.</t>
+  </si>
+  <si>
     <t>SRI REJEKI</t>
   </si>
   <si>
     <t>CATERING ''PAWON MBAK SRI</t>
   </si>
   <si>
     <t>JL. MARTADINATA NO.20 RT/RW.004/002 Kelurahan/Desa Surodakan,
 Kecamatan Trenggalek,
 Kab/Kota Kab. Tr</t>
   </si>
   <si>
+    <t>25.</t>
+  </si>
+  <si>
     <t>EKO RISDIANTO</t>
   </si>
   <si>
     <t>HANTU LAUT</t>
   </si>
   <si>
     <t>DUSUN KARANGGAYAM RT/RW.011/002 Kelurahan/Desa Karangsoko,
 Kecamatan Trenggalek,
 Kab/Kota Kab. Treng</t>
+  </si>
+  <si>
+    <t>26.</t>
   </si>
   <si>
     <t xml:space="preserve"> NOFA KRISTIAN</t>
   </si>
   <si>
     <t>BJL42</t>
   </si>
   <si>
     <t xml:space="preserve">
 JL. SOEKARNO HATTA LINGKUNGAN KELUTAN RT/RW. 010/004 Kelurahan/Desa Kelutan,
 Kecamatan Trenggalek,
 </t>
+  </si>
+  <si>
+    <t>27.</t>
   </si>
   <si>
     <t>HARI PURBOWO</t>
   </si>
   <si>
     <t>WARUNG MAKAN CAK HARI</t>
   </si>
   <si>
     <t>Jl. Martadinata No.20 Rt.04 Rw.02
 Kelurahan :Surodakan
 Kecamatan : Trenggalek
 Kabupaten/ Kota : Kab.</t>
   </si>
   <si>
+    <t>28.</t>
+  </si>
+  <si>
     <t>WIRATIN SEPTIANA</t>
   </si>
   <si>
     <t>SALON ERLIN</t>
   </si>
   <si>
     <t>JL MANGUN SARKORO I/16 RT/RW 025/008 Kelurahan/Desa Surodakan,
 Kecamatan Trenggalek,
 Kab/Kota Kab. T</t>
   </si>
   <si>
+    <t>29.</t>
+  </si>
+  <si>
     <t>NINIT DIANINGTYAS</t>
   </si>
   <si>
     <t>WARUNG MAKAN</t>
   </si>
   <si>
     <t>DUSUN KRAJAN RT/RW. 004/002 Kelurahan/Desa Rejowinangun,
 Kecamatan Trenggalek,
 Kab/Kota Kab. Trengga</t>
   </si>
   <si>
+    <t>30.</t>
+  </si>
+  <si>
     <t>KASIH MARYATI</t>
   </si>
   <si>
     <t>WARUNG KOPI BU KASIH</t>
   </si>
   <si>
     <t>JL. BASUKI RAHMAD RT/RW. 009/003 Kelurahan/Desa Ngantru,
 Kecamatan Trenggalek,
 Kab/Kota Kab. Trengga</t>
+  </si>
+  <si>
+    <t>31.</t>
   </si>
   <si>
     <t>WIDARTI</t>
   </si>
   <si>
     <t xml:space="preserve"> ISTANA 44</t>
   </si>
   <si>
     <t>DUSUN CARI RT/RW 013/004 Kelurahan/Desa Dawuhan,
 Kecamatan Trenggalek,
 Kab/Kota Kab. Trenggalek,
 Pro</t>
   </si>
   <si>
+    <t>32.</t>
+  </si>
+  <si>
     <t>RUSLAN</t>
   </si>
   <si>
     <t xml:space="preserve">TOKO SEMPULUR </t>
   </si>
   <si>
     <t xml:space="preserve">JL. KH. AGUS SALIM NO. 63 RT/RW.011/004 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 Kab/Kota </t>
   </si>
   <si>
+    <t>33.</t>
+  </si>
+  <si>
     <t>CHOLISAH</t>
   </si>
   <si>
     <t xml:space="preserve"> MINUMAN</t>
   </si>
   <si>
     <t xml:space="preserve">JL KH AGUS SALIM NO.58 B RT/RW. 011/004 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 Kab/Kota </t>
   </si>
   <si>
+    <t>34.</t>
+  </si>
+  <si>
     <t>ABDUL WAHID</t>
   </si>
   <si>
     <t>WARUNG KOPI</t>
   </si>
   <si>
     <t>JL KH AGUS SALIM NO. 68 RT/RW 011/004 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 Kab/Kota Ka</t>
+  </si>
+  <si>
+    <t>35.</t>
   </si>
   <si>
     <t>MANSUR ALI</t>
   </si>
   <si>
     <t>BLEDUK JAYA MAKMUR</t>
   </si>
   <si>
     <t>Dusun 2 Dawuhan Rt.05 Rw.02, Kel. Dawuhan, Kec. Trenggalek,
 Kab. Trenggalek, Prov. Jawa Timur/35.03.</t>
+  </si>
+  <si>
+    <t>36.</t>
   </si>
   <si>
     <t>APRILIA WIDYASTUTI</t>
   </si>
   <si>
     <t>NABIYA SHOP</t>
   </si>
   <si>
     <t xml:space="preserve">Jln. Hayam Wuruk Gg. Argo Ayu Rt.19 Rw.06
 Kelurahan :Ngantru
 Kecamatan : Trenggalek
 Kabupaten/ Kota </t>
   </si>
   <si>
+    <t>37.</t>
+  </si>
+  <si>
     <t>KARYANTO</t>
   </si>
   <si>
     <t>YANTO BUAH</t>
   </si>
   <si>
     <t>JL. PROF. DR. HAMKA NO. 44, Kel. Ngantru, Kec. Trenggalek, Kab.
 Trenggalek, Prov. Jawa Timur /35.03.</t>
   </si>
   <si>
+    <t>38.</t>
+  </si>
+  <si>
     <t>LULUK AFIDAH</t>
   </si>
   <si>
     <t xml:space="preserve">SUBUR MAKMUR </t>
   </si>
   <si>
     <t>LINGKUNGAN NGASINAN RT.06 RW.02 Kelurahan/Desa Kelutan,
 Kecamatan Trenggalek,
 Kab/Kota Kab. Trenggal</t>
+  </si>
+  <si>
+    <t>39.</t>
   </si>
   <si>
     <t>NURHADI</t>
   </si>
   <si>
     <t xml:space="preserve">JUAL DAGING AYAM </t>
   </si>
   <si>
     <t xml:space="preserve">DUSUN SUKOSARI RT.08 RW.03 Kelurahan Desa Sukosari,
 Kecamatan Trenggalek,
 Kab/Kota Kab. Trenggalek,
 </t>
+  </si>
+  <si>
+    <t>40.</t>
   </si>
   <si>
     <t>END HESTI MILATI</t>
   </si>
   <si>
     <t>TOKO DEWI</t>
   </si>
   <si>
     <t>Jl. Jakgung Suprapto No 29 Rt.19 Rw.06
 Kelurahan :Surodakan
 Kecamatan : Trenggalek
 Kabupaten/ Kota :</t>
+  </si>
+  <si>
+    <t>41.</t>
   </si>
   <si>
     <t>SUYITNO</t>
   </si>
   <si>
     <t xml:space="preserve">TOKO MAYTRA CELL </t>
   </si>
   <si>
     <t>Dusun Cari Rt.09 Rw.03
 Kelurahan :Dawuhan
 Kecamatan : Trenggalek
 Kabupaten/ Kota : Kab. Trenggalek
 P</t>
   </si>
   <si>
+    <t>42.</t>
+  </si>
+  <si>
     <t>HADI SUSILO</t>
   </si>
   <si>
     <t>TOKO SRI</t>
   </si>
   <si>
     <t>Dusun Cari Rt.12 Rw.03
 Kelurahan :Dawuhan
 Kecamatan : Trenggalek
 Kabupaten/ Kota : Kab. Trenggalek
 P</t>
   </si>
   <si>
+    <t>43.</t>
+  </si>
+  <si>
     <t>ENDANG SETYANINGRUM</t>
   </si>
   <si>
     <t xml:space="preserve">TOKO PELANGI, KRUPUK KULIT PATIN, KOPI FERMENTASI, WEDANG WUWUH, SERBUK SEDUH
 SEJAGAT
 </t>
   </si>
   <si>
     <t>JL. P. DIPONEGORO NO. 02 RT.05 RW.02 Kelurahan/Desa Sumbergedong,
 Kecamatan Trenggalek,
 Kab/Kota Kab</t>
   </si>
   <si>
+    <t>44.</t>
+  </si>
+  <si>
     <t>SYAIFUL YASIN</t>
   </si>
   <si>
     <t>RAJA SPEED MOTOR</t>
   </si>
   <si>
     <t>JL. KANJENG JIMAT GG. MAWAR RT.26 RW.08 Kel. Surodakan, Kec.
 Trenggalek, Kab. Trenggalek, Prov. Jawa</t>
   </si>
   <si>
+    <t>45.</t>
+  </si>
+  <si>
     <t>DEDI ARIFIYANTO</t>
   </si>
   <si>
     <t>ABI CULINARY</t>
   </si>
   <si>
     <t>Dusun Jarakan RT.23 RW.05, Kel. Karangsoko, Kec. Trenggalek,
 Kab. Trenggalek, Prov. Jawa Timur / 35.</t>
   </si>
   <si>
+    <t>46.</t>
+  </si>
+  <si>
     <t>MUHAMAD REANTA PUTRA</t>
   </si>
   <si>
     <t>GARASI KOPI</t>
   </si>
   <si>
     <t>JL. A. YANI NO. 93, Kel. Surodakan, Kec. Trenggalek, Kab.
 Trenggalek, Prov. Jawa Timur / 35.03.11.10</t>
+  </si>
+  <si>
+    <t>47.</t>
   </si>
   <si>
     <t>JEFRI CANDRA SETIAWAN</t>
   </si>
   <si>
     <t>JE.DECORATION</t>
   </si>
   <si>
     <t>DUSUN SUKOREJO
 RT/RW 002/001
 KELURAHAN Karangsoko
 KECAMATAN Trenggalek
 KOTA Kab. Trenggalek
 PROPINSI</t>
   </si>
   <si>
+    <t>48.</t>
+  </si>
+  <si>
     <t>MUHAMMAD NORKHOTIB</t>
   </si>
   <si>
     <t>TERNAK AYAM</t>
   </si>
   <si>
     <t>DUSUN KRAJAN , Kel. Parakan, Kec. Trenggalek, Kab.
 Trenggalek, Prov. Jawa Timur / 35.03.11.2012 / 66</t>
   </si>
   <si>
+    <t>49.</t>
+  </si>
+  <si>
     <t>MUHAMMAD MUCHSON ANWARI</t>
   </si>
   <si>
     <t>PERTANIAN BAWANG MERAH</t>
   </si>
   <si>
     <t>JL. RONGGO WARSITO NO. 23, Kel. Sumbergedong, Kec.
 Trenggalek, Kab. Trenggalek, Prov. Jawa Timur / 3</t>
   </si>
   <si>
+    <t>50.</t>
+  </si>
+  <si>
     <t>SALPIATI ROIZIN</t>
   </si>
   <si>
     <t>PERTANIAN BAWANG MERAH DAN LAUNDRY THATA</t>
   </si>
   <si>
     <t>DUSUN JATIROTO, Kel. Sambirejo, Kec. Trenggalek, Kab.
 Trenggalek, Prov. Jawa Timur / 35.03.11.2008 /</t>
   </si>
   <si>
+    <t>51.</t>
+  </si>
+  <si>
     <t>ARIF PURWANTO</t>
   </si>
   <si>
     <t>BENGKEL LAS REMAJA</t>
   </si>
   <si>
     <t xml:space="preserve">JL. SUKONANDI, Kel. Sambirejo, Kec. Trenggalek, Kab.
 Trenggalek, Prov. Jawa Timur / 35.03.11.2008 / </t>
   </si>
   <si>
+    <t>52.</t>
+  </si>
+  <si>
     <t>RIKA AFITA</t>
   </si>
   <si>
     <t>PERTANIAN PADI</t>
   </si>
   <si>
     <t>DUSUN JARAKAN, Kel. Karangsoko, Kec. Trenggalek, Kab.
 Trenggalek, Prov. Jawa Timur / 35.03.11.2004 /</t>
+  </si>
+  <si>
+    <t>53.</t>
   </si>
   <si>
     <t>ARIF ANSORI</t>
   </si>
   <si>
     <t>CIKAR</t>
   </si>
   <si>
     <t xml:space="preserve">JALAN VETERAN NO.68
 RT/RW
 KELURAHAN Ngantru
 KECAMATAN Trenggalek
 KOTA Kab. Trenggalek
 PROPINSI Jawa </t>
   </si>
   <si>
+    <t>54.</t>
+  </si>
+  <si>
     <t>SUHARTO</t>
   </si>
   <si>
     <t xml:space="preserve"> PETERNAK KAMBING                                                                                   </t>
   </si>
   <si>
     <t>JL.HAYAM WURUK 019/006
 RT/RW
 KELURAHAN Ngantru
 KECAMATAN Trenggalek
 KOTA Kab. Trenggalek
 PROPINSI Ja</t>
   </si>
   <si>
+    <t>55.</t>
+  </si>
+  <si>
     <t>ACHMAD KHAMIM ASRORI</t>
   </si>
   <si>
     <t>CUMIM FARM</t>
   </si>
   <si>
     <t>JL. SOEKARNO HATTA NO 207
 RT/RW
 KELURAHAN Kelutan
 KECAMATAN Trenggalek
 KOTA Kab. Trenggalek
 PROPINSI</t>
   </si>
   <si>
+    <t>56.</t>
+  </si>
+  <si>
     <t>AHMAD HABIB ANSORI</t>
   </si>
   <si>
     <t>CUBIK LELE</t>
   </si>
   <si>
     <t>JL. SOEKARNO HATTA NO.207
 RT/RW
 KELURAHAN Kelutan
 KECAMATAN Trenggalek
 KOTA Kab. Trenggalek
 PROPINSI</t>
   </si>
   <si>
+    <t>57.</t>
+  </si>
+  <si>
     <t>ANDIK RIANTO</t>
   </si>
   <si>
     <t>WARUNG NASI GEGOK</t>
   </si>
   <si>
     <t>DUSUN NGARES
 RT/RW
 KELURAHAN Ngares
 KECAMATAN Trenggalek
 KOTA Kab. Trenggalek
 PROPINSI Jawa Timur/35</t>
   </si>
   <si>
+    <t>58.</t>
+  </si>
+  <si>
     <t>ABDUL AZIZ AL BARQY</t>
   </si>
   <si>
     <t>ALBAR TOKO</t>
   </si>
   <si>
     <t>DUSUN KRAJAN
 RT/RW
 KELURAHAN Parakan
 KECAMATAN Trenggalek
 KOTA Kab. Trenggalek
 PROPINSI Jawa Timur/3</t>
   </si>
   <si>
+    <t>59.</t>
+  </si>
+  <si>
     <t>INDAH WAHYUNI</t>
   </si>
   <si>
     <t>TOKO INDAH</t>
   </si>
   <si>
     <t>DUSUN DAWUHAN, Kel. Dawuhan, Kec. Trenggalek, Kab. Trenggalek,
 Provinsi Jawa Timur</t>
   </si>
   <si>
+    <t>60.</t>
+  </si>
+  <si>
     <t>SULISTYANINGSIH</t>
   </si>
   <si>
     <t>KOPI DILA</t>
   </si>
   <si>
     <t>JL. SIWALAN PERUM KELUTAN PERMAI BLOK. A 19, Kel. Kelutan, Kec.
 Trenggalek, Kab. Trenggalek, Provins</t>
   </si>
   <si>
+    <t>61.</t>
+  </si>
+  <si>
     <t>ENY SUMARTIN</t>
   </si>
   <si>
     <t>WARUNG BAROKAH</t>
   </si>
   <si>
     <t>JL. A. YANI NO. 73 B RT.14 RW.04, Kel. Surodakan, Kec. Trenggalek,
 Kab. Trenggalek, Provinsi Jawa Ti</t>
+  </si>
+  <si>
+    <t>62.</t>
   </si>
   <si>
     <t>PAMUJI</t>
   </si>
   <si>
     <t>BENGKEL LAS</t>
   </si>
   <si>
     <t>RT.01 RW.01 DUSUN TELASIH
 RT/RW
 KELURAHAN Parakan
 KECAMATAN Trenggalek
 KOTA Kab. Trenggalek
 PROPINSI</t>
   </si>
   <si>
+    <t>63.</t>
+  </si>
+  <si>
     <t>DWI ORIENTASI</t>
   </si>
   <si>
     <t>DAPUR MAMA NAURA</t>
   </si>
   <si>
     <t>JL. DR. SOETOMO RT.01 RW.01, Kel. Ngantru, Kec. Trenggalek, Kab. Trenggalek, Provinsi Jawa Timur
 /35</t>
   </si>
   <si>
+    <t>64.</t>
+  </si>
+  <si>
     <t>BRYAN ADITYA PRAKASA</t>
   </si>
   <si>
     <t>BRYAN JAYA</t>
   </si>
   <si>
     <t xml:space="preserve">PERUM SINAWANG INDAH BLOK B-2 RT.22 RW.03, Kel. Ngantru, Kec.
 Trenggalek, Kab. Trenggalek, Provinsi </t>
   </si>
   <si>
+    <t>65.</t>
+  </si>
+  <si>
     <t>RETNOWATI</t>
   </si>
   <si>
     <t>TOKO KLONTONG</t>
   </si>
   <si>
     <t xml:space="preserve">LINGKUNGAN DARANG RT.02 RW.01, Kel. Tamanan, Kec. Trenggalek,
 Kab. Trenggalek, Provinsi Jawa Timur/ </t>
   </si>
   <si>
+    <t>66.</t>
+  </si>
+  <si>
     <t>HARMONO</t>
   </si>
   <si>
     <t>GATOT SPORT</t>
   </si>
   <si>
     <t>JL. KI MANGUN SARKORO GG.3 NO.11 RT.09 RW.03, Kel.
 Sumbergedong, Kec. Trenggalek, Kab. Trenggalek, P</t>
   </si>
   <si>
+    <t>67.</t>
+  </si>
+  <si>
     <t>MARWOTO</t>
   </si>
   <si>
     <t>WARUNG PAK WOTO</t>
   </si>
   <si>
     <t>DESA REJOWINAGUN, Kel. Rejowinangun, Kec. Trenggalek, Kab.
 Trenggalek, Provinsi Jawa Timur/35.03.11.</t>
   </si>
   <si>
+    <t>68.</t>
+  </si>
+  <si>
     <t>NGABDUL MADJID ASHARONI</t>
   </si>
   <si>
     <t>TOKO POJOK AMIN</t>
   </si>
   <si>
     <t>LINGKUNGAN KRANDING RT.10 RW.04, Kel. Tamanan, Kec.
 Trenggalek, Kab. Trenggalek, Provinsi Jawa Timur</t>
+  </si>
+  <si>
+    <t>69.</t>
   </si>
   <si>
     <t>NURYANTO</t>
   </si>
   <si>
     <t>CAHAYA</t>
   </si>
   <si>
     <t>DSN KRAJAN RT.10 RW.04
 KELURAHAN Parakan
 KECAMATAN Trenggalek
 KOTA Kab. Trenggalek
 PROVINSI Jawa Tim</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-[...1 lines deleted...]
-  <fonts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
+    <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
+  </numFmts>
+  <fonts count="1">
     <font>
-      <b val="0"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
-    </font>
-[...34 lines deleted...]
-      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="4">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-[...288 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F74"/>
-  <sheetViews>
-[...4 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="26" customWidth="1"/>
+    <col min="3" max="3" width="60" customWidth="1"/>
+    <col min="4" max="4" width="60" customWidth="1"/>
+    <col min="5" max="5" width="12" customWidth="1"/>
+    <col min="6" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-[...3 lines deleted...]
-      <c r="A2" s="3" t="s">
+    <row r="1">
+      <c r="A1"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
-[...5 lines deleted...]
-      <c r="A5" s="1" t="s">
+    <row r="3">
+      <c r="A3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4"/>
+    <row r="5">
+      <c r="A5" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C5" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="E5" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="F5" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="6">
+      <c r="A6" t="s" s="2">
+        <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D6" t="s">
         <v>10</v>
+      </c>
+      <c r="D6" t="s" s="3">
+        <v>11</v>
       </c>
       <c r="E6">
         <v>1500000</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
-[...1 lines deleted...]
-        <v>2</v>
+    <row r="7">
+      <c r="A7" t="s" s="2">
+        <v>12</v>
       </c>
       <c r="B7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="D7" t="s" s="3">
+        <v>15</v>
       </c>
       <c r="E7">
         <v>1500000</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="8">
+      <c r="A8" t="s" s="2">
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="D8" t="s" s="3">
+        <v>19</v>
       </c>
       <c r="E8">
         <v>2500000</v>
       </c>
       <c r="F8">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
-[...1 lines deleted...]
-        <v>4</v>
+    <row r="9">
+      <c r="A9" t="s" s="2">
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>22</v>
+      </c>
+      <c r="D9" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="E9">
         <v>15000000</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="10">
+      <c r="A10" t="s" s="2">
+        <v>24</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>26</v>
+      </c>
+      <c r="D10" t="s" s="3">
+        <v>27</v>
       </c>
       <c r="E10">
         <v>3500000</v>
       </c>
       <c r="F10">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
-[...1 lines deleted...]
-        <v>6</v>
+    <row r="11">
+      <c r="A11" t="s" s="2">
+        <v>28</v>
       </c>
       <c r="B11" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>29</v>
+      </c>
+      <c r="D11" t="s" s="3">
+        <v>30</v>
       </c>
       <c r="E11">
         <v>1000000</v>
       </c>
       <c r="F11">
         <v>3</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="12">
+      <c r="A12" t="s" s="2">
+        <v>31</v>
       </c>
       <c r="B12" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>33</v>
+      </c>
+      <c r="D12" t="s" s="3">
+        <v>34</v>
       </c>
       <c r="E12">
         <v>2400000</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="13">
+      <c r="A13" t="s" s="2">
+        <v>35</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>37</v>
+      </c>
+      <c r="D13" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="E13">
         <v>20000000</v>
       </c>
       <c r="F13">
         <v>3</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="14">
+      <c r="A14" t="s" s="2">
+        <v>38</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>40</v>
+      </c>
+      <c r="D14" t="s" s="3">
+        <v>41</v>
       </c>
       <c r="E14">
         <v>1000000</v>
       </c>
       <c r="F14">
         <v>2</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="15">
+      <c r="A15" t="s" s="2">
+        <v>42</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>44</v>
+      </c>
+      <c r="D15" t="s" s="3">
+        <v>45</v>
       </c>
       <c r="E15">
         <v>1500000</v>
       </c>
       <c r="F15">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="16">
+      <c r="A16" t="s" s="2">
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>48</v>
+      </c>
+      <c r="D16" t="s" s="3">
+        <v>49</v>
       </c>
       <c r="E16">
         <v>10000000</v>
       </c>
       <c r="F16">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="17">
+      <c r="A17" t="s" s="2">
+        <v>50</v>
       </c>
       <c r="B17" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>52</v>
+      </c>
+      <c r="D17" t="s" s="3">
+        <v>53</v>
       </c>
       <c r="E17">
         <v>10000000</v>
       </c>
       <c r="F17">
         <v>4</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="18">
+      <c r="A18" t="s" s="2">
+        <v>54</v>
       </c>
       <c r="B18" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>56</v>
+      </c>
+      <c r="D18" t="s" s="3">
+        <v>57</v>
       </c>
       <c r="E18">
         <v>500000</v>
       </c>
       <c r="F18">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
-[...1 lines deleted...]
-        <v>14</v>
+    <row r="19">
+      <c r="A19" t="s" s="2">
+        <v>58</v>
       </c>
       <c r="B19" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>60</v>
+      </c>
+      <c r="D19" t="s" s="3">
+        <v>61</v>
       </c>
       <c r="E19">
         <v>2000000</v>
       </c>
       <c r="F19">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="20">
+      <c r="A20" t="s" s="2">
+        <v>62</v>
       </c>
       <c r="B20" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>64</v>
+      </c>
+      <c r="D20" t="s" s="3">
+        <v>65</v>
       </c>
       <c r="E20">
         <v>2000000</v>
       </c>
       <c r="F20">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="21">
+      <c r="A21" t="s" s="2">
+        <v>66</v>
       </c>
       <c r="B21" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>68</v>
+      </c>
+      <c r="D21" t="s" s="3">
+        <v>69</v>
       </c>
       <c r="E21">
         <v>5000000</v>
       </c>
       <c r="F21">
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="22">
+      <c r="A22" t="s" s="2">
+        <v>70</v>
       </c>
       <c r="B22" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>72</v>
+      </c>
+      <c r="D22" t="s" s="3">
+        <v>73</v>
       </c>
       <c r="E22">
         <v>10000000</v>
       </c>
       <c r="F22">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="23">
+      <c r="A23" t="s" s="2">
+        <v>74</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>76</v>
+      </c>
+      <c r="D23" t="s" s="3">
+        <v>77</v>
       </c>
       <c r="E23">
         <v>10000000</v>
       </c>
       <c r="F23">
         <v>3</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="24">
+      <c r="A24" t="s" s="2">
+        <v>78</v>
       </c>
       <c r="B24" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>79</v>
+      </c>
+      <c r="C24" t="s" s="3">
+        <v>80</v>
+      </c>
+      <c r="D24" t="s" s="3">
+        <v>81</v>
       </c>
       <c r="E24">
         <v>10000000</v>
       </c>
       <c r="F24">
         <v>10</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
-[...1 lines deleted...]
-        <v>20</v>
+    <row r="25">
+      <c r="A25" t="s" s="2">
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>84</v>
+      </c>
+      <c r="D25" t="s" s="3">
+        <v>85</v>
       </c>
       <c r="E25">
         <v>3500000</v>
       </c>
       <c r="F25">
         <v>2</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="26">
+      <c r="A26" t="s" s="2">
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C26" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>88</v>
+      </c>
+      <c r="D26" t="s" s="3">
+        <v>89</v>
       </c>
       <c r="E26">
         <v>5000000</v>
       </c>
       <c r="F26">
         <v>2</v>
       </c>
     </row>
-    <row r="27" spans="1:6">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="27">
+      <c r="A27" t="s" s="2">
+        <v>90</v>
       </c>
       <c r="B27" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="C27" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>92</v>
+      </c>
+      <c r="D27" t="s" s="3">
+        <v>93</v>
       </c>
       <c r="E27">
         <v>15000000</v>
       </c>
       <c r="F27">
         <v>1</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="28">
+      <c r="A28" t="s" s="2">
+        <v>94</v>
       </c>
       <c r="B28" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="C28" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>96</v>
+      </c>
+      <c r="D28" t="s" s="3">
+        <v>97</v>
       </c>
       <c r="E28">
         <v>500000</v>
       </c>
       <c r="F28">
         <v>2</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="29">
+      <c r="A29" t="s" s="2">
+        <v>98</v>
       </c>
       <c r="B29" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="C29" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>100</v>
+      </c>
+      <c r="D29" t="s" s="3">
+        <v>101</v>
       </c>
       <c r="E29">
         <v>5000000</v>
       </c>
       <c r="F29">
         <v>2</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="30">
+      <c r="A30" t="s" s="2">
+        <v>102</v>
       </c>
       <c r="B30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C30" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>104</v>
+      </c>
+      <c r="D30" t="s" s="3">
+        <v>105</v>
       </c>
       <c r="E30">
         <v>2000000</v>
       </c>
       <c r="F30">
         <v>2</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="31">
+      <c r="A31" t="s" s="2">
+        <v>106</v>
       </c>
       <c r="B31" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="C31" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>108</v>
+      </c>
+      <c r="D31" t="s" s="3">
+        <v>109</v>
       </c>
       <c r="E31">
         <v>5000000</v>
       </c>
       <c r="F31">
         <v>3</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="32">
+      <c r="A32" t="s" s="2">
+        <v>110</v>
       </c>
       <c r="B32" t="s">
-        <v>84</v>
+        <v>111</v>
       </c>
       <c r="C32" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>112</v>
+      </c>
+      <c r="D32" t="s" s="3">
+        <v>113</v>
       </c>
       <c r="E32">
         <v>5000000</v>
       </c>
       <c r="F32">
         <v>2</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="33">
+      <c r="A33" t="s" s="2">
+        <v>114</v>
       </c>
       <c r="B33" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="C33" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>116</v>
+      </c>
+      <c r="D33" t="s" s="3">
+        <v>117</v>
       </c>
       <c r="E33">
         <v>15000000</v>
       </c>
       <c r="F33">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="34">
+      <c r="A34" t="s" s="2">
+        <v>118</v>
       </c>
       <c r="B34" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="C34" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>120</v>
+      </c>
+      <c r="D34" t="s" s="3">
+        <v>121</v>
       </c>
       <c r="E34">
         <v>5000000</v>
       </c>
       <c r="F34">
         <v>2</v>
       </c>
     </row>
-    <row r="35" spans="1:6">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="35">
+      <c r="A35" t="s" s="2">
+        <v>122</v>
       </c>
       <c r="B35" t="s">
-        <v>93</v>
+        <v>123</v>
       </c>
       <c r="C35" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>124</v>
+      </c>
+      <c r="D35" t="s" s="3">
+        <v>125</v>
       </c>
       <c r="E35">
         <v>5000000</v>
       </c>
       <c r="F35">
         <v>1</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="36">
+      <c r="A36" t="s" s="2">
+        <v>126</v>
       </c>
       <c r="B36" t="s">
-        <v>96</v>
+        <v>127</v>
       </c>
       <c r="C36" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>128</v>
+      </c>
+      <c r="D36" t="s" s="3">
+        <v>129</v>
       </c>
       <c r="E36">
         <v>1000000</v>
       </c>
       <c r="F36">
         <v>2</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="37">
+      <c r="A37" t="s" s="2">
+        <v>130</v>
       </c>
       <c r="B37" t="s">
-        <v>99</v>
+        <v>131</v>
       </c>
       <c r="C37" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>132</v>
+      </c>
+      <c r="D37" t="s" s="3">
+        <v>133</v>
       </c>
       <c r="E37">
         <v>25000000</v>
       </c>
       <c r="F37">
         <v>2</v>
       </c>
     </row>
-    <row r="38" spans="1:6">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="38">
+      <c r="A38" t="s" s="2">
+        <v>134</v>
       </c>
       <c r="B38" t="s">
-        <v>102</v>
+        <v>135</v>
       </c>
       <c r="C38" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>136</v>
+      </c>
+      <c r="D38" t="s" s="3">
+        <v>137</v>
       </c>
       <c r="E38">
         <v>5000000</v>
       </c>
       <c r="F38">
         <v>1</v>
       </c>
     </row>
-    <row r="39" spans="1:6">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="39">
+      <c r="A39" t="s" s="2">
+        <v>138</v>
       </c>
       <c r="B39" t="s">
-        <v>105</v>
+        <v>139</v>
       </c>
       <c r="C39" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>140</v>
+      </c>
+      <c r="D39" t="s" s="3">
+        <v>141</v>
       </c>
       <c r="E39">
         <v>10000000</v>
       </c>
       <c r="F39">
         <v>1</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
-[...1 lines deleted...]
-        <v>35</v>
+    <row r="40">
+      <c r="A40" t="s" s="2">
+        <v>142</v>
       </c>
       <c r="B40" t="s">
-        <v>108</v>
+        <v>143</v>
       </c>
       <c r="C40" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>144</v>
+      </c>
+      <c r="D40" t="s" s="3">
+        <v>145</v>
       </c>
       <c r="E40">
         <v>5000000</v>
       </c>
       <c r="F40">
         <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
-[...1 lines deleted...]
-        <v>36</v>
+    <row r="41">
+      <c r="A41" t="s" s="2">
+        <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="C41" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>148</v>
+      </c>
+      <c r="D41" t="s" s="3">
+        <v>149</v>
       </c>
       <c r="E41">
         <v>5000000</v>
       </c>
       <c r="F41">
         <v>1</v>
       </c>
     </row>
-    <row r="42" spans="1:6">
-[...1 lines deleted...]
-        <v>37</v>
+    <row r="42">
+      <c r="A42" t="s" s="2">
+        <v>150</v>
       </c>
       <c r="B42" t="s">
-        <v>114</v>
+        <v>151</v>
       </c>
       <c r="C42" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>152</v>
+      </c>
+      <c r="D42" t="s" s="3">
+        <v>153</v>
       </c>
       <c r="E42">
         <v>5000000</v>
       </c>
       <c r="F42">
         <v>1</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
-[...1 lines deleted...]
-        <v>38</v>
+    <row r="43">
+      <c r="A43" t="s" s="2">
+        <v>154</v>
       </c>
       <c r="B43" t="s">
-        <v>117</v>
+        <v>155</v>
       </c>
       <c r="C43" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>156</v>
+      </c>
+      <c r="D43" t="s" s="3">
+        <v>157</v>
       </c>
       <c r="E43">
         <v>400000</v>
       </c>
       <c r="F43">
         <v>2</v>
       </c>
     </row>
-    <row r="44" spans="1:6">
-[...1 lines deleted...]
-        <v>39</v>
+    <row r="44">
+      <c r="A44" t="s" s="2">
+        <v>158</v>
       </c>
       <c r="B44" t="s">
-        <v>120</v>
+        <v>159</v>
       </c>
       <c r="C44" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>160</v>
+      </c>
+      <c r="D44" t="s" s="3">
+        <v>161</v>
       </c>
       <c r="E44">
         <v>15000000</v>
       </c>
       <c r="F44">
         <v>2</v>
       </c>
     </row>
-    <row r="45" spans="1:6">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="45">
+      <c r="A45" t="s" s="2">
+        <v>162</v>
       </c>
       <c r="B45" t="s">
-        <v>123</v>
+        <v>163</v>
       </c>
       <c r="C45" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>164</v>
+      </c>
+      <c r="D45" t="s" s="3">
+        <v>165</v>
       </c>
       <c r="E45">
         <v>15000000</v>
       </c>
       <c r="F45">
         <v>1</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
-[...1 lines deleted...]
-        <v>41</v>
+    <row r="46">
+      <c r="A46" t="s" s="2">
+        <v>166</v>
       </c>
       <c r="B46" t="s">
-        <v>126</v>
+        <v>167</v>
       </c>
       <c r="C46" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>168</v>
+      </c>
+      <c r="D46" t="s" s="3">
+        <v>169</v>
       </c>
       <c r="E46">
         <v>700000</v>
       </c>
       <c r="F46">
         <v>1</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="47">
+      <c r="A47" t="s" s="2">
+        <v>170</v>
       </c>
       <c r="B47" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="C47" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>172</v>
+      </c>
+      <c r="D47" t="s" s="3">
+        <v>173</v>
       </c>
       <c r="E47">
         <v>20000000</v>
       </c>
       <c r="F47">
         <v>2</v>
       </c>
     </row>
-    <row r="48" spans="1:6">
-[...1 lines deleted...]
-        <v>43</v>
+    <row r="48">
+      <c r="A48" t="s" s="2">
+        <v>174</v>
       </c>
       <c r="B48" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>175</v>
+      </c>
+      <c r="C48" t="s" s="3">
+        <v>176</v>
+      </c>
+      <c r="D48" t="s" s="3">
+        <v>177</v>
       </c>
       <c r="E48">
         <v>45000000</v>
       </c>
       <c r="F48">
         <v>5</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
-[...1 lines deleted...]
-        <v>44</v>
+    <row r="49">
+      <c r="A49" t="s" s="2">
+        <v>178</v>
       </c>
       <c r="B49" t="s">
-        <v>135</v>
+        <v>179</v>
       </c>
       <c r="C49" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>180</v>
+      </c>
+      <c r="D49" t="s" s="3">
+        <v>181</v>
       </c>
       <c r="E49">
         <v>50000000</v>
       </c>
       <c r="F49">
         <v>2</v>
       </c>
     </row>
-    <row r="50" spans="1:6">
-[...1 lines deleted...]
-        <v>45</v>
+    <row r="50">
+      <c r="A50" t="s" s="2">
+        <v>182</v>
       </c>
       <c r="B50" t="s">
-        <v>138</v>
+        <v>183</v>
       </c>
       <c r="C50" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>184</v>
+      </c>
+      <c r="D50" t="s" s="3">
+        <v>185</v>
       </c>
       <c r="E50">
         <v>35000000</v>
       </c>
       <c r="F50">
         <v>7</v>
       </c>
     </row>
-    <row r="51" spans="1:6">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="51">
+      <c r="A51" t="s" s="2">
+        <v>186</v>
       </c>
       <c r="B51" t="s">
-        <v>141</v>
+        <v>187</v>
       </c>
       <c r="C51" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>188</v>
+      </c>
+      <c r="D51" t="s" s="3">
+        <v>189</v>
       </c>
       <c r="E51">
         <v>5000000</v>
       </c>
       <c r="F51">
         <v>1</v>
       </c>
     </row>
-    <row r="52" spans="1:6">
-[...1 lines deleted...]
-        <v>47</v>
+    <row r="52">
+      <c r="A52" t="s" s="2">
+        <v>190</v>
       </c>
       <c r="B52" t="s">
-        <v>144</v>
+        <v>191</v>
       </c>
       <c r="C52" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>192</v>
+      </c>
+      <c r="D52" t="s" s="3">
+        <v>193</v>
       </c>
       <c r="E52">
         <v>5000000</v>
       </c>
       <c r="F52">
         <v>12</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
-[...1 lines deleted...]
-        <v>48</v>
+    <row r="53">
+      <c r="A53" t="s" s="2">
+        <v>194</v>
       </c>
       <c r="B53" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="C53" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>196</v>
+      </c>
+      <c r="D53" t="s" s="3">
+        <v>197</v>
       </c>
       <c r="E53">
         <v>10000000</v>
       </c>
       <c r="F53">
         <v>2</v>
       </c>
     </row>
-    <row r="54" spans="1:6">
-[...1 lines deleted...]
-        <v>49</v>
+    <row r="54">
+      <c r="A54" t="s" s="2">
+        <v>198</v>
       </c>
       <c r="B54" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="C54" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>200</v>
+      </c>
+      <c r="D54" t="s" s="3">
+        <v>201</v>
       </c>
       <c r="E54">
         <v>30000000</v>
       </c>
       <c r="F54">
         <v>3</v>
       </c>
     </row>
-    <row r="55" spans="1:6">
-[...1 lines deleted...]
-        <v>50</v>
+    <row r="55">
+      <c r="A55" t="s" s="2">
+        <v>202</v>
       </c>
       <c r="B55" t="s">
-        <v>153</v>
+        <v>203</v>
       </c>
       <c r="C55" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>204</v>
+      </c>
+      <c r="D55" t="s" s="3">
+        <v>205</v>
       </c>
       <c r="E55">
         <v>7500000</v>
       </c>
       <c r="F55">
         <v>3</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
-[...1 lines deleted...]
-        <v>51</v>
+    <row r="56">
+      <c r="A56" t="s" s="2">
+        <v>206</v>
       </c>
       <c r="B56" t="s">
-        <v>156</v>
+        <v>207</v>
       </c>
       <c r="C56" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>208</v>
+      </c>
+      <c r="D56" t="s" s="3">
+        <v>209</v>
       </c>
       <c r="E56">
         <v>25000000</v>
       </c>
       <c r="F56">
         <v>1</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
-[...1 lines deleted...]
-        <v>52</v>
+    <row r="57">
+      <c r="A57" t="s" s="2">
+        <v>210</v>
       </c>
       <c r="B57" t="s">
-        <v>159</v>
+        <v>211</v>
       </c>
       <c r="C57" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>212</v>
+      </c>
+      <c r="D57" t="s" s="3">
+        <v>213</v>
       </c>
       <c r="E57">
         <v>700000</v>
       </c>
       <c r="F57">
         <v>2</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
-[...1 lines deleted...]
-        <v>53</v>
+    <row r="58">
+      <c r="A58" t="s" s="2">
+        <v>214</v>
       </c>
       <c r="B58" t="s">
-        <v>162</v>
+        <v>215</v>
       </c>
       <c r="C58" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>216</v>
+      </c>
+      <c r="D58" t="s" s="3">
+        <v>217</v>
       </c>
       <c r="E58">
         <v>500000</v>
       </c>
       <c r="F58">
         <v>1</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
-[...1 lines deleted...]
-        <v>54</v>
+    <row r="59">
+      <c r="A59" t="s" s="2">
+        <v>218</v>
       </c>
       <c r="B59" t="s">
-        <v>165</v>
+        <v>219</v>
       </c>
       <c r="C59" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>220</v>
+      </c>
+      <c r="D59" t="s" s="3">
+        <v>221</v>
       </c>
       <c r="E59">
         <v>5000000</v>
       </c>
       <c r="F59">
         <v>1</v>
       </c>
     </row>
-    <row r="60" spans="1:6">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="60">
+      <c r="A60" t="s" s="2">
+        <v>222</v>
       </c>
       <c r="B60" t="s">
-        <v>168</v>
+        <v>223</v>
       </c>
       <c r="C60" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>224</v>
+      </c>
+      <c r="D60" t="s" s="3">
+        <v>225</v>
       </c>
       <c r="E60">
         <v>3500000</v>
       </c>
       <c r="F60">
         <v>1</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="61">
+      <c r="A61" t="s" s="2">
+        <v>226</v>
       </c>
       <c r="B61" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="C61" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>228</v>
+      </c>
+      <c r="D61" t="s" s="3">
+        <v>229</v>
       </c>
       <c r="E61">
         <v>800000</v>
       </c>
       <c r="F61">
         <v>1</v>
       </c>
     </row>
-    <row r="62" spans="1:6">
-[...1 lines deleted...]
-        <v>57</v>
+    <row r="62">
+      <c r="A62" t="s" s="2">
+        <v>230</v>
       </c>
       <c r="B62" t="s">
-        <v>174</v>
+        <v>231</v>
       </c>
       <c r="C62" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>232</v>
+      </c>
+      <c r="D62" t="s" s="3">
+        <v>233</v>
       </c>
       <c r="E62">
         <v>5000000</v>
       </c>
       <c r="F62">
         <v>2</v>
       </c>
     </row>
-    <row r="63" spans="1:6">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="63">
+      <c r="A63" t="s" s="2">
+        <v>234</v>
       </c>
       <c r="B63" t="s">
-        <v>177</v>
+        <v>235</v>
       </c>
       <c r="C63" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>236</v>
+      </c>
+      <c r="D63" t="s" s="3">
+        <v>237</v>
       </c>
       <c r="E63">
         <v>7000000</v>
       </c>
       <c r="F63">
         <v>2</v>
       </c>
     </row>
-    <row r="64" spans="1:6">
-[...1 lines deleted...]
-        <v>59</v>
+    <row r="64">
+      <c r="A64" t="s" s="2">
+        <v>238</v>
       </c>
       <c r="B64" t="s">
-        <v>180</v>
+        <v>239</v>
       </c>
       <c r="C64" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>240</v>
+      </c>
+      <c r="D64" t="s" s="3">
+        <v>241</v>
       </c>
       <c r="E64">
         <v>20000000</v>
       </c>
       <c r="F64">
         <v>2</v>
       </c>
     </row>
-    <row r="65" spans="1:6">
-[...1 lines deleted...]
-        <v>60</v>
+    <row r="65">
+      <c r="A65" t="s" s="2">
+        <v>242</v>
       </c>
       <c r="B65" t="s">
-        <v>183</v>
+        <v>243</v>
       </c>
       <c r="C65" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>244</v>
+      </c>
+      <c r="D65" t="s" s="3">
+        <v>245</v>
       </c>
       <c r="E65">
         <v>3500000</v>
       </c>
       <c r="F65">
         <v>6</v>
       </c>
     </row>
-    <row r="66" spans="1:6">
-[...1 lines deleted...]
-        <v>61</v>
+    <row r="66">
+      <c r="A66" t="s" s="2">
+        <v>246</v>
       </c>
       <c r="B66" t="s">
-        <v>186</v>
+        <v>247</v>
       </c>
       <c r="C66" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>248</v>
+      </c>
+      <c r="D66" t="s" s="3">
+        <v>249</v>
       </c>
       <c r="E66">
         <v>25000000</v>
       </c>
       <c r="F66">
         <v>2</v>
       </c>
     </row>
-    <row r="67" spans="1:6">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="67">
+      <c r="A67" t="s" s="2">
+        <v>250</v>
       </c>
       <c r="B67" t="s">
-        <v>189</v>
+        <v>251</v>
       </c>
       <c r="C67" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>252</v>
+      </c>
+      <c r="D67" t="s" s="3">
+        <v>253</v>
       </c>
       <c r="E67">
         <v>10000000</v>
       </c>
       <c r="F67">
         <v>1</v>
       </c>
     </row>
-    <row r="68" spans="1:6">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="68">
+      <c r="A68" t="s" s="2">
+        <v>254</v>
       </c>
       <c r="B68" t="s">
-        <v>192</v>
+        <v>255</v>
       </c>
       <c r="C68" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>256</v>
+      </c>
+      <c r="D68" t="s" s="3">
+        <v>257</v>
       </c>
       <c r="E68">
         <v>5000000</v>
       </c>
       <c r="F68">
         <v>6</v>
       </c>
     </row>
-    <row r="69" spans="1:6">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="69">
+      <c r="A69" t="s" s="2">
+        <v>258</v>
       </c>
       <c r="B69" t="s">
-        <v>195</v>
+        <v>259</v>
       </c>
       <c r="C69" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>260</v>
+      </c>
+      <c r="D69" t="s" s="3">
+        <v>261</v>
       </c>
       <c r="E69">
         <v>50000000</v>
       </c>
       <c r="F69">
         <v>3</v>
       </c>
     </row>
-    <row r="70" spans="1:6">
-[...1 lines deleted...]
-        <v>65</v>
+    <row r="70">
+      <c r="A70" t="s" s="2">
+        <v>262</v>
       </c>
       <c r="B70" t="s">
-        <v>198</v>
+        <v>263</v>
       </c>
       <c r="C70" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>264</v>
+      </c>
+      <c r="D70" t="s" s="3">
+        <v>265</v>
       </c>
       <c r="E70">
         <v>40000000</v>
       </c>
       <c r="F70">
         <v>1</v>
       </c>
     </row>
-    <row r="71" spans="1:6">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="71">
+      <c r="A71" t="s" s="2">
+        <v>266</v>
       </c>
       <c r="B71" t="s">
-        <v>201</v>
+        <v>267</v>
       </c>
       <c r="C71" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>268</v>
+      </c>
+      <c r="D71" t="s" s="3">
+        <v>269</v>
       </c>
       <c r="E71">
         <v>10000000</v>
       </c>
       <c r="F71">
         <v>1</v>
       </c>
     </row>
-    <row r="72" spans="1:6">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="72">
+      <c r="A72" t="s" s="2">
+        <v>270</v>
       </c>
       <c r="B72" t="s">
-        <v>204</v>
+        <v>271</v>
       </c>
       <c r="C72" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>272</v>
+      </c>
+      <c r="D72" t="s" s="3">
+        <v>273</v>
       </c>
       <c r="E72">
         <v>1000000</v>
       </c>
       <c r="F72">
         <v>2</v>
       </c>
     </row>
-    <row r="73" spans="1:6">
-[...1 lines deleted...]
-        <v>68</v>
+    <row r="73">
+      <c r="A73" t="s" s="2">
+        <v>274</v>
       </c>
       <c r="B73" t="s">
-        <v>207</v>
+        <v>275</v>
       </c>
       <c r="C73" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>276</v>
+      </c>
+      <c r="D73" t="s" s="3">
+        <v>277</v>
       </c>
       <c r="E73">
         <v>50000000</v>
       </c>
       <c r="F73">
         <v>2</v>
       </c>
     </row>
-    <row r="74" spans="1:6">
-[...1 lines deleted...]
-        <v>69</v>
+    <row r="74">
+      <c r="A74" t="s" s="2">
+        <v>278</v>
       </c>
       <c r="B74" t="s">
-        <v>210</v>
+        <v>279</v>
       </c>
       <c r="C74" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>280</v>
+      </c>
+      <c r="D74" t="s" s="3">
+        <v>281</v>
       </c>
       <c r="E74">
         <v>15000000</v>
       </c>
       <c r="F74">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...15 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-  <Company>Microsoft Corporation</Company>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <TotalTime></TotalTime>
+  <Application>Shuchkin\SimpleXLSXGen</Application>
+  <Company/>
   <Manager/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>SATU DATA  - powered by Technophoria Indonesia</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>DATA UMKM KECAMATAN TRENGGALEK SATU DATA , powered by Technophoria Indonesia</dc:title>
-[...3 lines deleted...]
-  <cp:category/>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>