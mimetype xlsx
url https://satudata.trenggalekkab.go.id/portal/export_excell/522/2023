--- v0 (2025-10-11)
+++ v1 (2026-04-04)
@@ -1,5312 +1,5265 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...4 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="452">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="560">
   <si>
     <t>DATA UMKM</t>
   </si>
   <si>
     <t>PEMERINTAH KABUPATEN TRENGGALEK</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>NIB</t>
   </si>
   <si>
     <t>Nama Usaha</t>
   </si>
   <si>
     <t>NIB Terbit</t>
   </si>
   <si>
     <t>Alamat Usaha</t>
   </si>
   <si>
     <t>Kegiatan Usaha</t>
   </si>
   <si>
     <t>Modal Usaha</t>
   </si>
   <si>
     <t>Tenaga Kerja</t>
+  </si>
+  <si>
+    <t>1.</t>
   </si>
   <si>
     <t>ABDUL GHOFUR ADDAROINI</t>
   </si>
   <si>
     <t>ABDUL GHOFUR JAYA</t>
   </si>
   <si>
     <t>02 Desember 2019</t>
   </si>
   <si>
     <t>RT. 06, RW. 03, Dusun Tenggar, Kelurahan Senden,
 Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa
 Ti</t>
   </si>
   <si>
     <t>Sewa Kandang Ternak Ayam Broiler/Potong</t>
   </si>
   <si>
+    <t>2.</t>
+  </si>
+  <si>
     <t>YASMINI</t>
   </si>
   <si>
     <t>Toko "SANTOSO"</t>
   </si>
   <si>
     <t>05 Desember 2019</t>
   </si>
   <si>
     <t>RT.16 RW. 05 Dusun Kemiri, Kelurahan Bendoagung,
 Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa
 Ti</t>
   </si>
   <si>
     <t>Jual Beli Sembako</t>
   </si>
   <si>
+    <t>3.</t>
+  </si>
+  <si>
     <t>2 Desember 2019</t>
+  </si>
+  <si>
+    <t>4.</t>
   </si>
   <si>
     <t>INUK NURWATI</t>
   </si>
   <si>
     <t>DEFKA MULYA</t>
   </si>
   <si>
     <t>RT. 24, RW. 11, Dusun Balang, Kelurahan Senden,
 Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa
 Tim</t>
   </si>
   <si>
     <t>Pedagang ikan/Pengolahan dan Pengasapan Ikan Laut</t>
   </si>
   <si>
+    <t>5.</t>
+  </si>
+  <si>
     <t>JALAL NURSYAMSU</t>
   </si>
   <si>
     <t>JALAL BATAKO</t>
   </si>
   <si>
     <t>RT. 23, RW. 11, Dusun Balang, Kelurahan Senden,
 Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa
 Tim</t>
   </si>
   <si>
     <t>Produksi dan Jual beli Batako</t>
   </si>
   <si>
+    <t>6.</t>
+  </si>
+  <si>
     <t>JINI</t>
   </si>
   <si>
     <t>JINI JAYA</t>
   </si>
   <si>
     <t>RT. 27, RW. 13, Dusun Balang, Kelurahan Senden,
 Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa
 Tim</t>
   </si>
   <si>
     <t>Penggergajian Kayu</t>
   </si>
   <si>
+    <t>7.</t>
+  </si>
+  <si>
     <t>KHOIRUL ANAM</t>
   </si>
   <si>
     <t>TOKO "PAK ANAM" dan SUMBER LANCAR</t>
   </si>
   <si>
     <t>RT. 24, RW. 11, Dusun Balang, Desa Senden,
 Kelurahan Senden, Kecamatan Kampak, Kab.
 Trenggalek, Prov</t>
   </si>
   <si>
     <t>Toko Kelontong/Pracangan dan Penggilingan Padi</t>
   </si>
   <si>
+    <t>8.</t>
+  </si>
+  <si>
     <t>MUSLIM</t>
   </si>
   <si>
     <t>MUSLIM BATAKO</t>
   </si>
   <si>
     <t>RT. 04, RW. 02, Dusun Tenggar, Kelurahan Senden,
 Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa
 Ti</t>
   </si>
   <si>
     <t>Produsen Batako</t>
   </si>
   <si>
+    <t>9.</t>
+  </si>
+  <si>
     <t>NETI SRI WAHYUNI</t>
   </si>
   <si>
     <t>TOKO NINI ATHAFARIZ</t>
   </si>
   <si>
     <t>RT. 25, RW. 12, Dusun Balang, Kelurahan Senden,
 Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa
 Tim</t>
   </si>
   <si>
     <t>Toko Pracangan/Jual beli sembako</t>
   </si>
   <si>
+    <t>10.</t>
+  </si>
+  <si>
     <t>RUMINI</t>
   </si>
   <si>
     <t>KERIPIK SINGKONG "PAK ROM"</t>
   </si>
   <si>
     <t>RT. 10, RW. 05, Dusun Tenggar, Kelurahan Senden, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Industri Rumah Tangga/Produsen Keripik Singkong</t>
   </si>
   <si>
+    <t>11.</t>
+  </si>
+  <si>
     <t>SUBARNI</t>
   </si>
   <si>
     <t>KIOS PAK BARNI</t>
   </si>
   <si>
     <t>RT. 06, RW. 03, Dusun Tenggar, Kelurahan Senden, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Kios Pracangan</t>
   </si>
   <si>
+    <t>12.</t>
+  </si>
+  <si>
     <t>SUPARNO</t>
   </si>
   <si>
     <t>RIZKY PUTRA</t>
   </si>
   <si>
     <t>RT. 01, RW. 01, Dusun Tenggar, Kelurahan Senden, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Peternakan/Budidaya Ayam Potong</t>
   </si>
   <si>
+    <t>13.</t>
+  </si>
+  <si>
     <t>SUPARTIN</t>
   </si>
   <si>
     <t>FIKY BAROKAH</t>
   </si>
   <si>
     <t>RT. 25, RW. 12, Dusun Balang, Kelurahan Senden, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Tim</t>
   </si>
   <si>
     <t>Pedagang Keliling/Ethek</t>
   </si>
   <si>
+    <t>14.</t>
+  </si>
+  <si>
     <t>DAMIS</t>
   </si>
   <si>
     <t>SUMBER REZEKI</t>
   </si>
   <si>
     <t>3 Desember 2019</t>
   </si>
   <si>
     <t>RT. 15, RW. 09, Dusun Gambar, Kelurahan Bogoran, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Jasa Penjahit Baju</t>
   </si>
   <si>
+    <t>15.</t>
+  </si>
+  <si>
     <t>GERRY ADRIANZAH PRATAMA PUTRA</t>
   </si>
   <si>
     <t>GRY PRATAMA LAS</t>
   </si>
   <si>
     <t>RT. 02, RW. 01, Dusun Krajan, Kelurahan Bogoran, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Jasa Pengelasan dan Konstruksi</t>
   </si>
   <si>
+    <t>16.</t>
+  </si>
+  <si>
     <t>KADIRAN</t>
   </si>
   <si>
     <t>TOKO CITRA YS</t>
   </si>
   <si>
     <t>RT. 36, RW. 10, Dusun Gambar, Kelurahan Bogoran, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Jual Beli kebutuhan sehari-hari</t>
+  </si>
+  <si>
+    <t>17.</t>
   </si>
   <si>
     <t>KATMINAH</t>
   </si>
   <si>
     <t>SUMBER MAKMUR</t>
   </si>
   <si>
     <t>RT. 13, RW. 08, Gambar, Kelurahan Bogoran,
 Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Timur</t>
   </si>
   <si>
     <t>Kios Pracangan Kebutuhan sehari-hari</t>
   </si>
   <si>
+    <t>18.</t>
+  </si>
+  <si>
     <t>KRISTIONO</t>
   </si>
   <si>
     <t>RISTIKA MEUBEL</t>
   </si>
   <si>
     <t>RT. 03, RW. 02, Dusun Krajan, Kelurahan Bogoran, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Meubel</t>
   </si>
   <si>
+    <t>19.</t>
+  </si>
+  <si>
     <t>MOEDJIWIJONO</t>
   </si>
   <si>
     <t>GRIYA PLASTIK</t>
   </si>
   <si>
     <t>RT. 01, RW. 01, Dusun Krajan, Kelurahan Bogoran, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Kios Kelontong</t>
   </si>
   <si>
+    <t>20.</t>
+  </si>
+  <si>
     <t>MUNARTI</t>
   </si>
   <si>
     <t>TOKO MUNARTI</t>
   </si>
   <si>
     <t>RT. 13, RW. 08, Dusun Gambar, Kelurahan Bogoran, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Rak, Timbangan, Meja, Kulkas, Kursi</t>
   </si>
   <si>
+    <t>21.</t>
+  </si>
+  <si>
     <t>NOVILIA</t>
   </si>
   <si>
     <t>HAPSARI HOME INDUSTRI</t>
   </si>
   <si>
     <t>RT. 33, RW. 09, Dusun Gambar, Kelurahan Bogoran, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Produksi Perabot Rumah Tangga (Talenan, Sikat Kamar Mandi)</t>
   </si>
   <si>
+    <t>22.</t>
+  </si>
+  <si>
     <t>SAROH</t>
   </si>
   <si>
     <t>DODIK JAYA</t>
   </si>
   <si>
     <t>RT. 14, RW. 08, Dusun Gambar, Kelurahan Bogoran, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
+    <t>23.</t>
+  </si>
+  <si>
     <t>SUMARJI</t>
   </si>
   <si>
     <t>WARUNG PAGI SORE</t>
   </si>
   <si>
     <t>RT. 08, RW. 04, Dusun Krajan, Kelurahan Bogoran, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Toko Kelontong, Jual beli kebutuhan sehari-hari</t>
   </si>
   <si>
+    <t>24.</t>
+  </si>
+  <si>
     <t>SUNARKO ABDHI</t>
   </si>
   <si>
     <t>BIMA FOTO COPY DAN PRINT</t>
   </si>
   <si>
     <t>Jasa Foto Copy , Printing dan Toko ATK</t>
   </si>
   <si>
+    <t>25.</t>
+  </si>
+  <si>
     <t>SUNARTO</t>
   </si>
   <si>
     <t>BENGKEL MOTOR KANCIL</t>
   </si>
   <si>
     <t>RT. 23, RW. 03, Dusun Krajan, Kelurahan Bogoran, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Bengkel/Service Sepeda Motor</t>
   </si>
   <si>
+    <t>26.</t>
+  </si>
+  <si>
     <t>SUNARWAN</t>
   </si>
   <si>
     <t>CILOK MANTAP</t>
   </si>
   <si>
     <t xml:space="preserve">RT. 12, RW. 06, Dusun Branjang, Kelurahan Bogoran, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa </t>
   </si>
   <si>
     <t>Produksi dan penjualan jajanan cilok keliling</t>
   </si>
   <si>
+    <t>27.</t>
+  </si>
+  <si>
     <t>SUTRISNO</t>
   </si>
   <si>
     <t>MANDIRI</t>
   </si>
   <si>
     <t xml:space="preserve">RT. 11, RW. 07, Dusun Branjang, Kelurahan Bogoran, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa </t>
   </si>
   <si>
     <t>Meubel/Tukang Kayu</t>
   </si>
   <si>
+    <t>28.</t>
+  </si>
+  <si>
     <t>SUMIRAN</t>
   </si>
   <si>
     <t>TRUBUS ALAMI</t>
   </si>
   <si>
     <t xml:space="preserve">RT. 04, RW.02, Dusun Krajan, Kelurahan Karangrejo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa </t>
   </si>
   <si>
     <t>Jual Beli Hasil Bumi (Kelapa, Pisang, dll)</t>
   </si>
   <si>
+    <t>29.</t>
+  </si>
+  <si>
     <t>MAMI UTAMI</t>
   </si>
   <si>
     <t>KANTIN MAMIKU</t>
   </si>
   <si>
     <t>SDN 1 Karangrejo, Jl. Manikoro No. 01, RT. 06, RW. 02, Dusun Krajan, Kelurahan Karangrejo, Kecamatan</t>
   </si>
   <si>
     <t>Kantin Sekolah/Penjualan Jajanan dan Makanan</t>
   </si>
   <si>
+    <t>30.</t>
+  </si>
+  <si>
     <t>IKE ARLINA</t>
   </si>
   <si>
     <t>SUMBER PANGAN</t>
   </si>
   <si>
     <t>4 Desember 2019</t>
   </si>
   <si>
     <t>RT. 46, RW. 14, Dusun Krajan, Kelurahan Karangrejo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
     <t>Budidaya Ayam Petelur</t>
   </si>
   <si>
+    <t>31.</t>
+  </si>
+  <si>
     <t>JITO</t>
   </si>
   <si>
     <t>RENGGA JAYA</t>
   </si>
   <si>
     <t>RT. 47, RW. 14, Dusun Pesu, Kelurahan Karangrejo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa T</t>
   </si>
   <si>
     <t>Toko Pracangan/Jual beli kebutuhan Pokok sehari-hari</t>
   </si>
   <si>
+    <t>32.</t>
+  </si>
+  <si>
     <t>KATINAH</t>
   </si>
   <si>
     <t>HASANAH ALEN</t>
   </si>
   <si>
     <t>RT. 03.RW. 01, Dusun Kajan, Kelurahan Karangrejo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa T</t>
   </si>
   <si>
     <t>Home Industri/Produsen alen-alen</t>
   </si>
   <si>
+    <t>33.</t>
+  </si>
+  <si>
     <t>MUTINI</t>
   </si>
   <si>
     <t>KIOS "MAK TINI"</t>
   </si>
   <si>
     <t>RT. 46, RW. 14, Dusun Pesu, Kelurahan Karangrejo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa T</t>
   </si>
   <si>
     <t>Kios Pracangan/Jual beli kebutuhan sehari-hari</t>
   </si>
   <si>
+    <t>34.</t>
+  </si>
+  <si>
     <t>MUYAJID</t>
   </si>
   <si>
     <t>MULYA JAYA</t>
   </si>
   <si>
     <t>RT. 12, RW. 04, Dusun Krajan, Kelurahan Karangrejo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
     <t>Penggilingan Padi Keliling</t>
   </si>
   <si>
+    <t>35.</t>
+  </si>
+  <si>
     <t>PINARTI</t>
   </si>
   <si>
     <t>USAHA MAKMUR</t>
   </si>
   <si>
     <t>RT. 09, RW. 03, Dusun Krajan, Kelurahan Karangrejo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
     <t>Kios Pracangan/Jual Beli kebutuhan sehari-hari</t>
   </si>
   <si>
+    <t>36.</t>
+  </si>
+  <si>
     <t>SITI KOMARIYAH</t>
   </si>
   <si>
     <t>PALEN "SITIKOM"</t>
   </si>
   <si>
     <t>RT. 02, RW. 01, Dusun Krajan, Kelurahan Karangrejo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
     <t>Kios Pracangan/Jual beli kebutuhan pokok sehari-hari</t>
   </si>
   <si>
+    <t>37.</t>
+  </si>
+  <si>
     <t>SUKIMIN</t>
   </si>
   <si>
     <t>KIOS "KIMIN JAYA"</t>
   </si>
   <si>
     <t>RT. 22, RW. 07, Dusun Ngasem, Kelurahan Karangrejo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
+    <t>38.</t>
+  </si>
+  <si>
     <t>SUMADI</t>
   </si>
   <si>
     <t>MEBEL"KARYA LUMINTU"</t>
   </si>
   <si>
     <t>RT. 08, RW. 03, Dusun Krajan, Kelurahan Karangrejo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
+    <t>39.</t>
+  </si>
+  <si>
     <t>SUPARMIATUN</t>
   </si>
   <si>
     <t>TOKO "AGUNG PRAMESWARA"</t>
   </si>
   <si>
     <t>Toko Pracangan/Jual beli kebutuhan sehari-hari</t>
   </si>
   <si>
+    <t>40.</t>
+  </si>
+  <si>
     <t>SUPRIYANTO</t>
   </si>
   <si>
     <t>GEMILANG</t>
   </si>
   <si>
     <t>RT. 18, RW. 08, Dusun Krajan, Kelurahan Karangrejo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
     <t>Toko/Jual beli kebutuhan pokok sehari-hari</t>
   </si>
   <si>
+    <t>41.</t>
+  </si>
+  <si>
     <t>JAMI'ARSYA KENTUCKY</t>
   </si>
   <si>
     <t>Selatan Pasar Gandusari, Kelurahan Karangrejo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Timu</t>
   </si>
   <si>
     <t>Produsen Olahan Makanan cepat saji Kentucky Fried Chicken</t>
   </si>
   <si>
+    <t>42.</t>
+  </si>
+  <si>
     <t>SUYATUN</t>
   </si>
   <si>
     <t>KIOS "HANIF"</t>
   </si>
   <si>
     <t>Kios Pracangan/ jual-beli kebutuhan sehari-hari</t>
   </si>
   <si>
+    <t>43.</t>
+  </si>
+  <si>
     <t>WIYANTI</t>
   </si>
   <si>
     <t>BAYU AJI</t>
   </si>
   <si>
     <t>RT. 04, RW. 02, Dusun KraJan, Kelurahan Karangrejo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
+    <t>44.</t>
+  </si>
+  <si>
     <t>ADI CAHYO SANTOSO</t>
   </si>
   <si>
     <t>TOKO "CAHYO"</t>
   </si>
   <si>
     <t>5 Desember 2019</t>
   </si>
   <si>
     <t>RT, 22, RW. 06, Dusun Kemiri, Kelurahan Bendoagung, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
     <t>Toko Pracangan/ Penjualan Kebutuhan Pokok Sehari-hari</t>
+  </si>
+  <si>
+    <t>45.</t>
+  </si>
+  <si>
+    <t>46.</t>
   </si>
   <si>
     <t>ENDAH SRIWAHYUNI</t>
   </si>
   <si>
     <t>WARUNG "IRENG MANIS"</t>
   </si>
   <si>
     <t>Ruko Gunung Gadung, Kelurahan Bendoagung,
 Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa
 Timur</t>
   </si>
   <si>
     <t>Warung Makan/Penjualan makanan dan minuman</t>
   </si>
   <si>
+    <t>47.</t>
+  </si>
+  <si>
     <t>KURMEN</t>
   </si>
   <si>
     <t>"MARGO TIRTO AGUNG"</t>
   </si>
   <si>
     <t>RT. 16, RW. 05, Dusun Kemiri, Kelurahan Bendoagung, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
     <t>Jasa Cuci Mobil dan Motor</t>
   </si>
   <si>
+    <t>48.</t>
+  </si>
+  <si>
     <t>RUBANGI</t>
   </si>
   <si>
     <t>"BANGI" CHICKEN</t>
   </si>
   <si>
     <t>RT. 21, RW. 05, Dusun Kemiri, Kelurahan Bendoagung, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
     <t>Produsen Olahan Makanan/KFC</t>
   </si>
   <si>
+    <t>49.</t>
+  </si>
+  <si>
     <t>SUBENO</t>
   </si>
   <si>
     <t>TOKO "SRITANTI"</t>
   </si>
   <si>
     <t xml:space="preserve">RT. 02, RW. 01, Dusun Kademangan, Kelurahan Bendoagung, Kecamatan Kampak, Kab. Trenggalek, Provinsi </t>
   </si>
   <si>
     <t>Kios Pracangan/ Penjualan bahan kebutuhan sehari-hari</t>
   </si>
   <si>
+    <t>50.</t>
+  </si>
+  <si>
     <t>SUKIMAN</t>
   </si>
   <si>
     <t>WARUNG SOMPIL "CAK MAN"</t>
   </si>
   <si>
     <t xml:space="preserve">RT. 14, RW. 04, Dusun Kademangan, Kelurahan Bendoagung, Kecamatan Kampak, Kab. Trenggalek, Provinsi </t>
   </si>
   <si>
     <t>Warung Makan</t>
   </si>
   <si>
+    <t>51.</t>
+  </si>
+  <si>
     <t>SUNARTI</t>
   </si>
   <si>
     <t>"BAMBU AGUNG"</t>
   </si>
   <si>
     <t xml:space="preserve">RT. 38, RW. 08, Dusun Kedungdowo, Kelurahan Bendoagung, Kecamatan Kampak, Kab. Trenggalek, Provinsi </t>
   </si>
   <si>
     <t>Pengepul Reyeng/Jual beli reyeng</t>
   </si>
   <si>
+    <t>52.</t>
+  </si>
+  <si>
     <t>SUNU RIYANTO</t>
   </si>
   <si>
     <t>"NT TOYS"</t>
   </si>
   <si>
     <t xml:space="preserve">RT. 07, RW. 02, Dusun Kademangan, Kelurahan Bendoagung, Kecamatan Kampak, Kab. Trenggalek, Provinsi </t>
   </si>
   <si>
     <t>Toko Mainan/Jual mainan anak-anak</t>
+  </si>
+  <si>
+    <t>53.</t>
   </si>
   <si>
     <t>SUPRIYO</t>
   </si>
   <si>
     <t>SATE AYAM PONOROGO "PAK PRIYO"</t>
   </si>
   <si>
     <t>Pasar Agro Kampak, Kelurahan Bendoagung,
 Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Timur</t>
   </si>
   <si>
     <t>Warung Sate Ayam/ Penjual Sate Ayam</t>
   </si>
   <si>
+    <t>54.</t>
+  </si>
+  <si>
     <t>WATI NINGSIH</t>
   </si>
   <si>
     <t>"SANDY LAUNDRY"</t>
   </si>
   <si>
     <t>Jasa Loundry/Cuci dan Seterika Pakaian</t>
+  </si>
+  <si>
+    <t>55.</t>
   </si>
   <si>
     <t>DAMANURI</t>
   </si>
   <si>
     <t>Mebel "KEDUL WIJAYA</t>
   </si>
   <si>
     <t>10 Desember 2019</t>
   </si>
   <si>
     <t>RT. 13, RW. 02, Dusun Tanjung, Kelurahan
 Ngadimulyo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jaw</t>
   </si>
   <si>
     <t>Meubel/Produksi Meja, Kursi, Almari, Daun Pintu dll</t>
   </si>
   <si>
+    <t>56.</t>
+  </si>
+  <si>
     <t>JANJANG</t>
   </si>
   <si>
     <t>Mebel "WIJAYA"</t>
   </si>
   <si>
     <t>RT.11, RW. 02, Dusun Tanjung, Kelurahan
 Ngadimulyo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
     <t>Meubel/Pertukangan</t>
   </si>
   <si>
+    <t>57.</t>
+  </si>
+  <si>
     <t>JUARI</t>
   </si>
   <si>
     <t>Mebel "JUALITA"</t>
   </si>
   <si>
     <t>RT. 03, RW. 01, Dusun Tanjung, Kelurahan
 Ngadimulyo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jaw</t>
   </si>
   <si>
     <t>Meubel/Produksi Kusen, Daun Pintu, Jendela, Meja, Kursi dll</t>
   </si>
   <si>
+    <t>58.</t>
+  </si>
+  <si>
     <t>LAMIN</t>
   </si>
   <si>
     <t>NILAM JAYA</t>
   </si>
   <si>
     <t>RT. 38, RW. 09. Dusun Buluroto, Kelurahan
 Ngadimulyo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Ja</t>
   </si>
   <si>
     <t>Penyulingan Nilam/Dilem</t>
   </si>
   <si>
+    <t>59.</t>
+  </si>
+  <si>
     <t>MURAH</t>
   </si>
   <si>
     <t>Warung Bakso "MURAH"</t>
   </si>
   <si>
     <t>RT. 32, RW. 07, Dusun Suwaru, Kelurahan
 Ngadimulyo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
     <t>Warung/Jualan Bakso</t>
   </si>
   <si>
+    <t>60.</t>
+  </si>
+  <si>
     <t>NURHIDAYATI</t>
   </si>
   <si>
     <t>Toko "JAYA"</t>
   </si>
   <si>
     <t>RT. 38, RW. 09, Dusun Buluroto, Kelurahan
 Ngadimulyo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Ja</t>
   </si>
   <si>
     <t>Toko Baju dan Kosmetik</t>
   </si>
   <si>
+    <t>61.</t>
+  </si>
+  <si>
     <t>NURJANATUL MAKWA</t>
   </si>
   <si>
     <t>Toko "NURJANATUL MAKWA"</t>
   </si>
   <si>
     <t>RT. 35, RW. 08, Dusun Suwaru, Kelurahan
 Ngadimulyo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
     <t>Toko Pracangan/ Penjualan Kebutuhan Pokok sehari-hari</t>
   </si>
   <si>
+    <t>62.</t>
+  </si>
+  <si>
     <t>SOFINGI</t>
   </si>
   <si>
     <t>Mebel "VIA"</t>
   </si>
   <si>
     <t>RT. 10, RW. 02, Dusun Tanjung, Kelurahan
 Ngadimulyo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jaw</t>
   </si>
   <si>
     <t>Meubel/Produksi Meja, Kursi, Almari Kusen, dll</t>
   </si>
   <si>
+    <t>63.</t>
+  </si>
+  <si>
     <t>SURATIN</t>
   </si>
   <si>
     <t>Toko Mracang "SURATIN"</t>
   </si>
   <si>
     <t>RT. 33, RW. 08, Dusun Suwaru, Kelurahan
 Ngadimulyo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
+    <t>64.</t>
+  </si>
+  <si>
     <t>SUYATIN</t>
   </si>
   <si>
     <t>Toko "SUYATIN"</t>
   </si>
   <si>
     <t>RT. 28, RW. 07, Dusun Suwaru, Kelurahan
 Ngadimulyo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa</t>
   </si>
   <si>
     <t>Toko Kelontong/ Penjualan Kebutuhan Pokok sehari-hari</t>
   </si>
   <si>
+    <t>65.</t>
+  </si>
+  <si>
     <t>T. SUMIATUN</t>
   </si>
   <si>
     <t>Toko "LANGGENG"</t>
+  </si>
+  <si>
+    <t>66.</t>
   </si>
   <si>
     <t>TRIMO</t>
   </si>
   <si>
     <t>Toko "NRIMO"</t>
   </si>
   <si>
     <t>RT. 41, RW. 10, Dusun Buluroto, Kelurahan
 Ngadimulyo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Ja</t>
   </si>
   <si>
+    <t>67.</t>
+  </si>
+  <si>
     <t>TULUS WIDODO</t>
   </si>
   <si>
     <t>Mebel "SATRIA"</t>
   </si>
   <si>
     <t>Meubel/Produksi Meja, Kursi, Bufet, Almari dll</t>
+  </si>
+  <si>
+    <t>68.</t>
   </si>
   <si>
     <t>WAHYUDI</t>
   </si>
   <si>
     <t>Toko dan Tambal Ban "PUTRA MANDIRI"</t>
   </si>
   <si>
     <t>RT. 43, RW. 10, Dusun Buluroto, Kelurahan
 Ngadimulyo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Ja</t>
   </si>
   <si>
     <t>Toko Pracangan dan Tambal ban</t>
   </si>
   <si>
+    <t>69.</t>
+  </si>
+  <si>
     <t>WARIS</t>
   </si>
   <si>
     <t>MEBEL "LESTARI"</t>
   </si>
   <si>
     <t>RT. 40, RW. 10, Dusun Buluroto, Kelurahan
 Ngadimulyo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Ja</t>
   </si>
   <si>
     <t>Meubel/Produksi Meja, Kursi, Dipan, Almari dll</t>
   </si>
   <si>
+    <t>70.</t>
+  </si>
+  <si>
     <t>SUNARJI</t>
   </si>
   <si>
     <t>Mebel "LANCAR"</t>
   </si>
   <si>
     <t>11 Desember 2019</t>
   </si>
   <si>
     <t>RT. 21, RW. 05, Dusun Sambeng, Kelurahan
 Ngadimulyo, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jaw</t>
   </si>
   <si>
     <t>Meubel/Pembuatan Meja, Kursi, Lemari dll</t>
   </si>
   <si>
+    <t>71.</t>
+  </si>
+  <si>
     <t>AHMAD BURHANUDIN</t>
   </si>
   <si>
     <t>MILAN PUTRA JAYA</t>
   </si>
   <si>
     <t>RT. 11, RW. 11, Dusun Karangsono, Kelurahan Sugihan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jaw</t>
   </si>
   <si>
     <t>Bengkel Las</t>
   </si>
   <si>
+    <t>72.</t>
+  </si>
+  <si>
     <t>ARIF GUNAWAN</t>
   </si>
   <si>
     <t>ARIF TRANSPOT</t>
   </si>
   <si>
     <t>RT. 01, RW. 01, Dusun Karangsono, Kelurahan Sugihan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jaw</t>
   </si>
   <si>
     <t>Jasa Transportasi/ Sopir Angkutan Barang</t>
   </si>
   <si>
+    <t>73.</t>
+  </si>
+  <si>
     <t>HERI BAGUS SUCAHYO</t>
   </si>
   <si>
     <t>BAGUS TRANSPORT</t>
   </si>
   <si>
     <t>RT.02, RW. 01, Dusun Karangsono, Kelurahan Sugihan, Sugihan, Kecamatan Kampak, Kab. Trenggalek, Prov</t>
   </si>
   <si>
     <t>Transportasi/Sopir Angkutan Barang</t>
   </si>
   <si>
+    <t>74.</t>
+  </si>
+  <si>
     <t>INDRA PURWATI</t>
   </si>
   <si>
     <t>Toko "IIN"</t>
   </si>
   <si>
     <t>RT07, RW. 03, Dusun Wates, Kelurahan Sugihan, Sugihan, Kecamatan Kampak, Kab. Trenggalek, Provinsi J</t>
   </si>
   <si>
     <t>Toko Pracangan /Penjualan Kebutuhan Pokok Sehari hari dan Produsen Olahan Kue</t>
   </si>
   <si>
+    <t>75.</t>
+  </si>
+  <si>
     <t>ISBANU</t>
   </si>
   <si>
     <t>MUTIARA ELEKTRO</t>
   </si>
   <si>
     <t>Jasa Persewaan Alat-alat Pesta</t>
   </si>
   <si>
+    <t>76.</t>
+  </si>
+  <si>
     <t>NARTIYAH</t>
   </si>
   <si>
     <t>PENTOL KEMBAR</t>
   </si>
   <si>
     <t>Warung Pentol/Produksi olahan kue pentol</t>
   </si>
   <si>
+    <t>77.</t>
+  </si>
+  <si>
     <t>NUR SAID</t>
   </si>
   <si>
     <t>PUTRA BAKTHI</t>
   </si>
   <si>
     <t>RT. 12, RW. 11, Dusun Karangsono, Kelurahan Sugihan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jaw</t>
   </si>
   <si>
     <t>Jasa Angkutan/Travel</t>
   </si>
   <si>
+    <t>78.</t>
+  </si>
+  <si>
     <t>NURHADI</t>
   </si>
   <si>
     <t>MANCO "SURYA"</t>
   </si>
   <si>
     <t>RT. 04, RW. 04, Dusun Wates, Kelurahan Sugihan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Tim</t>
   </si>
   <si>
     <t>Industri Jajanan Manco</t>
   </si>
   <si>
+    <t>79.</t>
+  </si>
+  <si>
     <t>NURUDIN</t>
   </si>
   <si>
     <t>BENGKEL LAS "PUTRA SUGIHAN"</t>
   </si>
   <si>
     <t>Bengkel Las/Jasa Las, Pembuatan Pagar dll</t>
   </si>
   <si>
+    <t>80.</t>
+  </si>
+  <si>
     <t>NURYANTO</t>
   </si>
   <si>
     <t>Pentol "BASAR"</t>
   </si>
   <si>
     <t>RT. 21, RW. 09, Dusun Ngimer, Kelurahan Sugihan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Industri Makanan Pentol Ojek</t>
   </si>
   <si>
+    <t>81.</t>
+  </si>
+  <si>
     <t>SUPARMANTO</t>
   </si>
   <si>
     <t>PARMAN STIKER &amp; ACSESORIES</t>
   </si>
   <si>
     <t>RT. 03, RW. 04, Dusun Wates, Kelurahan Sugihan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Tim</t>
   </si>
   <si>
     <t>Toko/Penjualan Stiker dan Aksesoris</t>
   </si>
   <si>
+    <t>82.</t>
+  </si>
+  <si>
     <t>SAMSURI</t>
   </si>
   <si>
     <t>RENDI PUTRA</t>
   </si>
   <si>
     <t>RT. 09, RW. 04, Dusun Wates, Kelurahan Sugihan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Tim</t>
   </si>
   <si>
     <t>Industri Kue Manco</t>
   </si>
   <si>
+    <t>83.</t>
+  </si>
+  <si>
     <t>TKTDW</t>
   </si>
   <si>
     <t>RT. 13, RW. 06, Dusun Karangsono, Kelurahan Sugihan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jaw</t>
   </si>
   <si>
     <t>Budidaya Ayam Petelor</t>
   </si>
   <si>
+    <t>84.</t>
+  </si>
+  <si>
     <t>SUYADI</t>
   </si>
   <si>
     <t>Toko "SIDO MUNCUL"</t>
   </si>
   <si>
     <t>RT.01, RW. 01, Dusun Karangsono, Kelurahan Sugihan, Sugihan, Kecamatan Kampak, Kab. Trenggalek, Prov</t>
   </si>
   <si>
     <t>Toko Pracangan/ Penjualan Kebutuhan Pokok Seharihari</t>
   </si>
   <si>
+    <t>85.</t>
+  </si>
+  <si>
     <t>TAMBARI MIMBAR</t>
   </si>
   <si>
     <t>Toko "TLATEN"</t>
   </si>
   <si>
     <t>RT. 06, RW. 03, Dusun Wates, Kelurahan Sugihan, Sugihan, Kecamatan Kampak, Kab. Trenggalek, Provinsi</t>
   </si>
   <si>
+    <t>86.</t>
+  </si>
+  <si>
     <t>WIJIANTO</t>
   </si>
   <si>
     <t>SUMBER POJOK</t>
   </si>
   <si>
     <t>RT. 14, RW. 06, Dusun Karangsono, Kelurahan Sugihan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jaw</t>
   </si>
   <si>
     <t>Meubel/Pertukangan Kayu</t>
   </si>
   <si>
+    <t>87.</t>
+  </si>
+  <si>
     <t>ZAINAL FANANI</t>
   </si>
   <si>
     <t>SAVANA PRODUCTION</t>
   </si>
   <si>
     <t>RT. 04, RW. 02, Dusun Wates, Kelurahan Sugihan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Tim</t>
   </si>
   <si>
     <t>Jasa Persewaan Peralatan Pesta</t>
   </si>
   <si>
+    <t>88.</t>
+  </si>
+  <si>
     <t>BIBIT NASRUDIN</t>
   </si>
   <si>
     <t>DENASTA JAYA</t>
   </si>
   <si>
     <t>RT. 10, RW. 03, Dusun Banaran, Kelurahan Timahan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa T</t>
   </si>
   <si>
     <t>Bengkel/ Service Sepeda Motor</t>
   </si>
   <si>
+    <t>89.</t>
+  </si>
+  <si>
     <t>GIRAN</t>
   </si>
   <si>
     <t>Mebel "TIMBANG BONO"</t>
   </si>
   <si>
     <t>RT. 20, RW. 06, Dusun Genuk, Kelurahan Timahan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Tim</t>
   </si>
   <si>
     <t>Meubel/Pembuatan Meja, Kursi, Lemari, Kusen, dll</t>
   </si>
   <si>
+    <t>90.</t>
+  </si>
+  <si>
     <t>JOKO WIYONO</t>
   </si>
   <si>
     <t>JOKO LODHANG</t>
   </si>
   <si>
     <t>RT. 15, RW. 05, Dusun Banaran, Kelurahan Timahan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa T</t>
   </si>
   <si>
     <t>Penggilingan Padi</t>
   </si>
   <si>
+    <t>91.</t>
+  </si>
+  <si>
     <t>LIA AGUSTINA</t>
   </si>
   <si>
     <t>LIA JAYA</t>
   </si>
   <si>
     <t>RT. 13, RW. 04, Dusun Banaran, Kelurahan Timahan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa T</t>
   </si>
   <si>
     <t>Warung /Jualan Es Dawet</t>
   </si>
   <si>
+    <t>92.</t>
+  </si>
+  <si>
     <t>M. AWALUDIN</t>
   </si>
   <si>
     <t>UDIN ELEKTRONIK</t>
   </si>
   <si>
     <t>RT. 09, RW. 03, Dusun Banaran, Kelurahan Timahan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa T</t>
   </si>
   <si>
     <t>Jasa Service Elektronik/ Service Sound Sistem, TV, Radio, dll</t>
   </si>
   <si>
+    <t>93.</t>
+  </si>
+  <si>
     <t>MOHAMAD YANI</t>
   </si>
   <si>
     <t>Toko Bangunan "SUBUR"</t>
   </si>
   <si>
     <t>RT. 02, RW. 01, Dusun Krajan, Kelurahan Timahan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Toko Bahan Bangunan/Semen, Besi, Alat Listrik</t>
   </si>
   <si>
+    <t>94.</t>
+  </si>
+  <si>
     <t>MUJIATI</t>
   </si>
   <si>
     <t>LUKI JAYA</t>
   </si>
   <si>
     <t>Rt. 08, Rw. 03, Dusun Banaran, Kelurahan Timahan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa T</t>
   </si>
   <si>
     <t>Jual Beli Hasil Bumi (Ketela, Kelapa, Pisang, dll.)</t>
   </si>
   <si>
+    <t>95.</t>
+  </si>
+  <si>
     <t>MUSILAH</t>
   </si>
   <si>
     <t>Toko "MUSILAH"</t>
   </si>
   <si>
     <t>RT. 14, RW. 04, Dusun Krajan, Kelurahan Timahan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Toko Pracangan/Jualan Sembako</t>
   </si>
   <si>
+    <t>96.</t>
+  </si>
+  <si>
     <t>PATMALAH</t>
   </si>
   <si>
     <t>Ternak Ayam "PATMALAH"</t>
   </si>
   <si>
     <t>RT. 12, RW. 04, Dusun Banaran, Kelurahan Timahan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa T</t>
   </si>
   <si>
     <t>Peternakan Ayam Petelur</t>
   </si>
   <si>
+    <t>97.</t>
+  </si>
+  <si>
     <t>SITI ISROPAH</t>
   </si>
   <si>
     <t>IIS TAYLOR</t>
   </si>
   <si>
     <t>RT. 08, RW. 03, Dusun Banaran, Kelurahan Timahan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa T</t>
   </si>
   <si>
     <t>Penjahit Pakaian</t>
   </si>
   <si>
+    <t>98.</t>
+  </si>
+  <si>
     <t>SRI HARYATI</t>
   </si>
   <si>
     <t>Warung Makan "HARYATI"</t>
   </si>
   <si>
     <t>Warung makan/Jualan Nasi</t>
   </si>
   <si>
+    <t>99.</t>
+  </si>
+  <si>
     <t>SUJIATI</t>
   </si>
   <si>
     <t>Toko "SIJI"</t>
   </si>
   <si>
     <t>RT. 15, RW. 05, Dusun Krajan, Kelurahan Timahan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
+  </si>
+  <si>
+    <t>100.</t>
   </si>
   <si>
     <t>SULAMANTO</t>
   </si>
   <si>
     <t>Mebel "RAHAYU WILUJENG"</t>
   </si>
   <si>
     <t>RT. 26, RW. 07, Dusun Genuk, Kelurahan Timahan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Tim</t>
   </si>
   <si>
     <t>Meubel/Pembuatan Meja, Kursi, Kusen, Daun Pintu,
 Jendela, dll.</t>
   </si>
   <si>
+    <t>101.</t>
+  </si>
+  <si>
     <t>SUMARJITO</t>
   </si>
   <si>
     <t>Tempe Sayur "LUMINTU"</t>
   </si>
   <si>
     <t>Industri Rumah Tangga/Produksi Tempe</t>
   </si>
   <si>
+    <t>102.</t>
+  </si>
+  <si>
     <t>SUPARTI ANIK</t>
   </si>
   <si>
     <t>Toko "BU ANI"</t>
   </si>
   <si>
     <t>Rt. 14, RW. 04, Dusun Banaran, Kelurahan Timahan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa T</t>
   </si>
   <si>
     <t>Toko Pracangan/Jualan Keputuhan Pokok sehari-hari</t>
   </si>
   <si>
+    <t>103.</t>
+  </si>
+  <si>
     <t>SUWARJI</t>
   </si>
   <si>
     <t>Garan Sapu "BAROKAH"</t>
   </si>
   <si>
     <t>Produksi Gagang Sapu</t>
   </si>
   <si>
+    <t>104.</t>
+  </si>
+  <si>
     <t>SUYANTO</t>
   </si>
   <si>
     <t>YANTO SOUNDS</t>
   </si>
   <si>
     <t>RT. 05, RW. 02, Dusun Krajan, Kelurahan Timahan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa Ti</t>
   </si>
   <si>
     <t>Jasa Persewaan Sound Sistem</t>
   </si>
   <si>
+    <t>105.</t>
+  </si>
+  <si>
     <t>TIANA</t>
   </si>
   <si>
     <t>Toko "TIANA"</t>
   </si>
   <si>
     <t>RT. 02, RW. 06, Dusun Nggenuk, Kelurahan Timahan, Kecamatan Kampak, Kab. Trenggalek, Provinsi Jawa T</t>
   </si>
   <si>
+    <t>106.</t>
+  </si>
+  <si>
     <t>YENI DWI SUNDARI</t>
   </si>
   <si>
     <t>Warung "SRI REJEKI"</t>
   </si>
   <si>
+    <t>107.</t>
+  </si>
+  <si>
     <t>AMRIANI</t>
   </si>
   <si>
     <t>0803230080653</t>
   </si>
   <si>
     <t>8 Maret 2023</t>
   </si>
   <si>
     <t xml:space="preserve">RT.02, RW.01, Dusun Jungke, Desa/Kelurahan Sukorame, Kec. Gandusari, Kab. Trenggalek, Provinsi Jawa </t>
   </si>
   <si>
     <t>Industri Penggergajian Kayu</t>
   </si>
   <si>
+    <t>108.</t>
+  </si>
+  <si>
     <t>ANTIN LIWIARSIH</t>
   </si>
   <si>
-    <t>2022-09-21 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>RT. 03, RW. 01, Dusun Krajan, Desa/Kelurahan Timahan, Kec. Kampak, Kab. Trenggalek, Kode POS 66373</t>
   </si>
   <si>
     <t>Industri Kerupuk, Keripik, Peyek Dan Sejenisnya</t>
+  </si>
+  <si>
+    <t>109.</t>
   </si>
   <si>
     <t xml:space="preserve">NUR HIDAYAT IMRON
 </t>
   </si>
   <si>
     <t>Keripik Sagu "EKA"</t>
   </si>
   <si>
-    <t>2023-02-15 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Dusun Kademangan RT. 09 RW. 03, Desa/Kelurahan Bendoagung, Kec. Kampak, Kab. Trenggalek, Provinsi Ja</t>
   </si>
   <si>
     <t>Industri Makanan Dari Kedele Dan Kacang-kacangan Lainnya Bukan Kecap, Tempe Dan Tahu</t>
   </si>
   <si>
+    <t>110.</t>
+  </si>
+  <si>
     <t>SOLIKIN</t>
   </si>
   <si>
     <t>0603230060524</t>
-  </si>
-[...1 lines deleted...]
-    <t>2023-03-06 00:00:00</t>
   </si>
   <si>
     <t>RT. 36 RW. 08 Dusun Kedungdowo, Desa/Kelurahan Bendoagung, Kec. Kampak, Kab. Trenggalek, Provinsi Ja</t>
   </si>
   <si>
     <t>Perdagangan Eceran Kaki
 Lima Dan Los Pasar Kopi, Gula Pasir, Gula Merah Dan Sejenisnya</t>
   </si>
   <si>
+    <t>111.</t>
+  </si>
+  <si>
     <t>SULKAN</t>
   </si>
   <si>
     <t>Dawet Ireng</t>
-  </si>
-[...1 lines deleted...]
-    <t>2022-12-16 00:00:00</t>
   </si>
   <si>
     <t>RT. 06 RW. 02, Desa/Kelurahan
 Bendoagung, Kec. Kampak, Kab. Trenggalek, Provinsi Jawa Timur Kode Pos</t>
   </si>
   <si>
     <t>Rumah/Warung
 Makan</t>
   </si>
   <si>
+    <t>112.</t>
+  </si>
+  <si>
     <t xml:space="preserve">SUPADMIATI
 </t>
   </si>
   <si>
     <t>0202230016698</t>
   </si>
   <si>
     <t>Monica Catering</t>
-  </si>
-[...1 lines deleted...]
-    <t>2023-02-02 00:00:00</t>
   </si>
   <si>
     <t>Dusun Krajan RT. 05 RW. 02,
 Desa/Kelurahan Karangrejo,
 Kec. Kampak, Kab. Trenggalek,
 Provinsi Jawa T</t>
   </si>
   <si>
     <t>Penyediaan Jasa Boga Periode Tertentu</t>
   </si>
   <si>
+    <t>113.</t>
+  </si>
+  <si>
     <t xml:space="preserve">SUPRIYONO
 </t>
   </si>
   <si>
-    <t>2023-02-27 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Dusun Kemiri RT. 24 RW. 06,
 Desa/Kelurahan Bendoagung, Kec. Kampak, Kab. Trenggalek, Provinsi Jawa T</t>
   </si>
   <si>
     <t>Budidaya Ayam Ras Petelur</t>
   </si>
   <si>
+    <t>114.</t>
+  </si>
+  <si>
     <t xml:space="preserve">SUSANTO
 </t>
   </si>
   <si>
     <t>Dusun Kemiri RT. 22 RW. 06, Desa/Kelurahan Bendoagung, Kec. Kampak, Kab. Trenggalek, Provinsi Jawa T</t>
   </si>
   <si>
+    <t>115.</t>
+  </si>
+  <si>
     <t xml:space="preserve">SUTIYAH
 </t>
   </si>
   <si>
-    <t>2022-12-21 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Dusun balang RT. 022 RW. 010,
 Desa/Kelurahan Senden, Kec. Kampak, Kab. Trenggalek, Provinsi Jawa Tim</t>
   </si>
   <si>
+    <t>116.</t>
+  </si>
+  <si>
     <t xml:space="preserve">URIP DARMAWAN
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>2023-01-16 00:00:00</t>
   </si>
   <si>
     <t>Dusun Tenggar RT. 08 RW. 04,
 Desa/Kelurahan Senden, Kec.
 Kampak, Kab. Trenggalek, Provinsi Jawa Timu</t>
   </si>
   <si>
     <t>Perdagangan Eceran Berbagai Macam Barang Yang
 Utamanya Bukan Makanan, Minuman Atau Tembakau (barang-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-[...1 lines deleted...]
-  <fonts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
+    <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
+  </numFmts>
+  <fonts count="1">
     <font>
-      <b val="0"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
-    </font>
-[...34 lines deleted...]
-      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-[...288 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:I121"/>
-  <sheetViews>
-[...4 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="30" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="36" customWidth="1"/>
+    <col min="5" max="5" width="20" customWidth="1"/>
+    <col min="6" max="6" width="60" customWidth="1"/>
+    <col min="7" max="7" width="60" customWidth="1"/>
+    <col min="8" max="8" width="12" customWidth="1"/>
+    <col min="9" max="9" width="13" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-[...3 lines deleted...]
-      <c r="A2" s="3" t="s">
+    <row r="1">
+      <c r="A1"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
-[...5 lines deleted...]
-      <c r="A5" s="1" t="s">
+    <row r="3">
+      <c r="A3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4"/>
+    <row r="5">
+      <c r="A5" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C5" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="E5" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="F5" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="G5" t="s">
         <v>8</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="H5" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="1" t="s">
+      <c r="I5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="6">
+      <c r="A6" t="s" s="2">
+        <v>11</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="C6">
+        <v>12</v>
+      </c>
+      <c r="C6" s="3">
         <v>9120312280321</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F6" t="s">
         <v>14</v>
       </c>
+      <c r="F6" t="s" s="4">
+        <v>15</v>
+      </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H6">
         <v>40000000</v>
       </c>
       <c r="I6">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
-[...1 lines deleted...]
-        <v>2</v>
+    <row r="7">
+      <c r="A7" t="s" s="2">
+        <v>17</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C7">
+        <v>18</v>
+      </c>
+      <c r="C7" s="3">
         <v>9120118290056</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="F7" t="s" s="4">
+        <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H7">
         <v>10000000</v>
       </c>
       <c r="I7">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="8">
+      <c r="A8" t="s" s="2">
+        <v>23</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="C8">
+        <v>12</v>
+      </c>
+      <c r="C8" s="3">
         <v>9120312280321</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>24</v>
+      </c>
+      <c r="F8" t="s" s="4">
+        <v>15</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H8">
         <v>40000000</v>
       </c>
       <c r="I8">
         <v>2</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
-[...1 lines deleted...]
-        <v>4</v>
+    <row r="9">
+      <c r="A9" t="s" s="2">
+        <v>25</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="C9">
+        <v>26</v>
+      </c>
+      <c r="C9" s="3">
         <v>9120317220329</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F9" t="s">
         <v>24</v>
       </c>
+      <c r="F9" t="s" s="4">
+        <v>28</v>
+      </c>
       <c r="G9" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H9">
         <v>25000000</v>
       </c>
       <c r="I9">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="10">
+      <c r="A10" t="s" s="2">
+        <v>30</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C10">
+        <v>31</v>
+      </c>
+      <c r="C10" s="3">
         <v>9120311250326</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>24</v>
+      </c>
+      <c r="F10" t="s" s="4">
+        <v>33</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H10">
         <v>30000000</v>
       </c>
       <c r="I10">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
-[...1 lines deleted...]
-        <v>6</v>
+    <row r="11">
+      <c r="A11" t="s" s="2">
+        <v>35</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="C11">
+        <v>36</v>
+      </c>
+      <c r="C11" s="3">
         <v>9120316210924</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>24</v>
+      </c>
+      <c r="F11" t="s" s="4">
+        <v>38</v>
       </c>
       <c r="G11" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H11">
         <v>30000000</v>
       </c>
       <c r="I11">
         <v>4</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="12">
+      <c r="A12" t="s" s="2">
+        <v>40</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="C12">
+        <v>41</v>
+      </c>
+      <c r="C12" s="3">
         <v>9120310230929</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>24</v>
+      </c>
+      <c r="F12" t="s" s="4">
+        <v>43</v>
       </c>
       <c r="G12" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="H12">
         <v>45000000</v>
       </c>
       <c r="I12">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="13">
+      <c r="A13" t="s" s="2">
+        <v>45</v>
       </c>
       <c r="B13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="C13">
+        <v>46</v>
+      </c>
+      <c r="C13" s="3">
         <v>9120316280823</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>24</v>
+      </c>
+      <c r="F13" t="s" s="4">
+        <v>48</v>
       </c>
       <c r="G13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="H13">
         <v>25000000</v>
       </c>
       <c r="I13">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="14">
+      <c r="A14" t="s" s="2">
+        <v>50</v>
       </c>
       <c r="B14" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="C14">
+        <v>51</v>
+      </c>
+      <c r="C14" s="3">
         <v>9120318240222</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>24</v>
+      </c>
+      <c r="F14" t="s" s="4">
+        <v>53</v>
       </c>
       <c r="G14" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H14">
         <v>25000000</v>
       </c>
       <c r="I14">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="15">
+      <c r="A15" t="s" s="2">
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="C15">
+        <v>56</v>
+      </c>
+      <c r="C15" s="3">
         <v>9120319220028</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="G15" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="H15">
         <v>15000000</v>
       </c>
       <c r="I15">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="16">
+      <c r="A16" t="s" s="2">
+        <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="C16">
+        <v>61</v>
+      </c>
+      <c r="C16" s="3">
         <v>9120316260323</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F16" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="G16" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="H16">
         <v>40000000</v>
       </c>
       <c r="I16">
         <v>2</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="17">
+      <c r="A17" t="s" s="2">
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="C17">
+        <v>66</v>
+      </c>
+      <c r="C17" s="3">
         <v>9120319250224</v>
       </c>
       <c r="D17" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F17" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="G17" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="H17">
         <v>10000000</v>
       </c>
       <c r="I17">
         <v>2</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="18">
+      <c r="A18" t="s" s="2">
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="C18">
+        <v>71</v>
+      </c>
+      <c r="C18" s="3">
         <v>9120318210228</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F18" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="G18" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="H18">
         <v>10000000</v>
       </c>
       <c r="I18">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
-[...1 lines deleted...]
-        <v>14</v>
+    <row r="19">
+      <c r="A19" t="s" s="2">
+        <v>75</v>
       </c>
       <c r="B19" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C19">
+        <v>76</v>
+      </c>
+      <c r="C19" s="3">
         <v>9120210220736</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="E19" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F19" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="G19" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="H19">
         <v>30000000</v>
       </c>
       <c r="I19">
         <v>4</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="20">
+      <c r="A20" t="s" s="2">
+        <v>81</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="C20">
+        <v>82</v>
+      </c>
+      <c r="C20" s="3">
         <v>9120118290339</v>
       </c>
       <c r="D20" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="E20" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F20" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="G20" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H20">
         <v>20000000</v>
       </c>
       <c r="I20">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:9">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="21">
+      <c r="A21" t="s" s="2">
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="C21">
+        <v>87</v>
+      </c>
+      <c r="C21" s="3">
         <v>9120215220732</v>
       </c>
       <c r="D21" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E21" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F21" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="G21" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="H21">
         <v>15000000</v>
       </c>
       <c r="I21">
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="22">
+      <c r="A22" t="s" s="2">
+        <v>91</v>
       </c>
       <c r="B22" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C22">
+        <v>92</v>
+      </c>
+      <c r="C22" s="3">
         <v>9120316220137</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="E22" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>78</v>
+      </c>
+      <c r="F22" t="s" s="4">
+        <v>94</v>
       </c>
       <c r="G22" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="H22">
         <v>10000000</v>
       </c>
       <c r="I22">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="23">
+      <c r="A23" t="s" s="2">
+        <v>96</v>
       </c>
       <c r="B23" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C23">
+        <v>97</v>
+      </c>
+      <c r="C23" s="3">
         <v>9120315250736</v>
       </c>
       <c r="D23" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="E23" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F23" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="G23" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="H23">
         <v>19000000</v>
       </c>
       <c r="I23">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="24">
+      <c r="A24" t="s" s="2">
+        <v>101</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="C24">
+        <v>102</v>
+      </c>
+      <c r="C24" s="3">
         <v>9120218280339</v>
       </c>
       <c r="D24" t="s">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="E24" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F24" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="G24" t="s">
-        <v>86</v>
+        <v>105</v>
       </c>
       <c r="H24">
         <v>20000000</v>
       </c>
       <c r="I24">
         <v>1</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
-[...1 lines deleted...]
-        <v>20</v>
+    <row r="25">
+      <c r="A25" t="s" s="2">
+        <v>106</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C25">
+        <v>107</v>
+      </c>
+      <c r="C25" s="3">
         <v>9120314200133</v>
       </c>
       <c r="D25" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="E25" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F25" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="G25" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="H25">
         <v>20000000</v>
       </c>
       <c r="I25">
         <v>1</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="26">
+      <c r="A26" t="s" s="2">
+        <v>111</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="C26">
+        <v>112</v>
+      </c>
+      <c r="C26" s="3">
         <v>9120311230932</v>
       </c>
       <c r="D26" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="E26" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F26" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="G26" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="H26">
         <v>10000000</v>
       </c>
       <c r="I26">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="27">
+      <c r="A27" t="s" s="2">
+        <v>116</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="C27">
+        <v>117</v>
+      </c>
+      <c r="C27" s="3">
         <v>9120316260933</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="E27" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F27" t="s">
-        <v>97</v>
+        <v>119</v>
       </c>
       <c r="G27" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="H27">
         <v>15000000</v>
       </c>
       <c r="I27">
         <v>1</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="28">
+      <c r="A28" t="s" s="2">
+        <v>120</v>
       </c>
       <c r="B28" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="C28">
+        <v>121</v>
+      </c>
+      <c r="C28" s="3">
         <v>9120217260334</v>
       </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>122</v>
       </c>
       <c r="E28" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F28" t="s">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="G28" t="s">
-        <v>101</v>
+        <v>124</v>
       </c>
       <c r="H28">
         <v>20000000</v>
       </c>
       <c r="I28">
         <v>1</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="29">
+      <c r="A29" t="s" s="2">
+        <v>125</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="C29">
+        <v>126</v>
+      </c>
+      <c r="C29" s="3">
         <v>9120313200637</v>
       </c>
       <c r="D29" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="E29" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F29" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="G29" t="s">
-        <v>104</v>
+        <v>128</v>
       </c>
       <c r="H29">
         <v>45000000</v>
       </c>
       <c r="I29">
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="30">
+      <c r="A30" t="s" s="2">
+        <v>129</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="C30">
+        <v>130</v>
+      </c>
+      <c r="C30" s="3">
         <v>9120114280839</v>
       </c>
       <c r="D30" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="E30" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F30" t="s">
-        <v>107</v>
+        <v>132</v>
       </c>
       <c r="G30" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="H30">
         <v>5000000</v>
       </c>
       <c r="I30">
         <v>1</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="31">
+      <c r="A31" t="s" s="2">
+        <v>134</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="C31">
+        <v>135</v>
+      </c>
+      <c r="C31" s="3">
         <v>9120213220335</v>
       </c>
       <c r="D31" t="s">
-        <v>110</v>
+        <v>136</v>
       </c>
       <c r="E31" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F31" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="G31" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="H31">
         <v>5000000</v>
       </c>
       <c r="I31">
         <v>3</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="32">
+      <c r="A32" t="s" s="2">
+        <v>139</v>
       </c>
       <c r="B32" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="C32">
+        <v>140</v>
+      </c>
+      <c r="C32" s="3">
         <v>9120216240432</v>
       </c>
       <c r="D32" t="s">
-        <v>114</v>
+        <v>141</v>
       </c>
       <c r="E32" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F32" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="G32" t="s">
-        <v>116</v>
+        <v>143</v>
       </c>
       <c r="H32">
         <v>20000000</v>
       </c>
       <c r="I32">
         <v>2</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="33">
+      <c r="A33" t="s" s="2">
+        <v>144</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="C33">
+        <v>145</v>
+      </c>
+      <c r="C33" s="3">
         <v>9120318220038</v>
       </c>
       <c r="D33" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="E33" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F33" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="G33" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="H33">
         <v>21000000</v>
       </c>
       <c r="I33">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="34">
+      <c r="A34" t="s" s="2">
+        <v>149</v>
       </c>
       <c r="B34" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="C34">
+        <v>150</v>
+      </c>
+      <c r="C34" s="3">
         <v>9120319270533</v>
       </c>
       <c r="D34" t="s">
-        <v>122</v>
+        <v>151</v>
       </c>
       <c r="E34" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F34" t="s">
-        <v>123</v>
+        <v>152</v>
       </c>
       <c r="G34" t="s">
-        <v>124</v>
+        <v>153</v>
       </c>
       <c r="H34">
         <v>10000000</v>
       </c>
       <c r="I34">
         <v>1</v>
       </c>
     </row>
-    <row r="35" spans="1:9">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="35">
+      <c r="A35" t="s" s="2">
+        <v>154</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="C35">
+        <v>155</v>
+      </c>
+      <c r="C35" s="3">
         <v>9120316250041</v>
       </c>
       <c r="D35" t="s">
-        <v>126</v>
+        <v>156</v>
       </c>
       <c r="E35" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F35" t="s">
-        <v>128</v>
+        <v>158</v>
       </c>
       <c r="G35" t="s">
-        <v>129</v>
+        <v>159</v>
       </c>
       <c r="H35">
         <v>10000000</v>
       </c>
       <c r="I35">
         <v>2</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="36">
+      <c r="A36" t="s" s="2">
+        <v>160</v>
       </c>
       <c r="B36" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="C36">
+        <v>161</v>
+      </c>
+      <c r="C36" s="3">
         <v>9120318270644</v>
       </c>
       <c r="D36" t="s">
-        <v>131</v>
+        <v>162</v>
       </c>
       <c r="E36" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F36" t="s">
-        <v>132</v>
+        <v>163</v>
       </c>
       <c r="G36" t="s">
-        <v>133</v>
+        <v>164</v>
       </c>
       <c r="H36">
         <v>1000000</v>
       </c>
       <c r="I36">
         <v>1</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="37">
+      <c r="A37" t="s" s="2">
+        <v>165</v>
       </c>
       <c r="B37" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="C37">
+        <v>166</v>
+      </c>
+      <c r="C37" s="3">
         <v>9120216210348</v>
       </c>
       <c r="D37" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="E37" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F37" t="s">
-        <v>136</v>
+        <v>168</v>
       </c>
       <c r="G37" t="s">
-        <v>137</v>
+        <v>169</v>
       </c>
       <c r="H37">
         <v>10000000</v>
       </c>
       <c r="I37">
         <v>6</v>
       </c>
     </row>
-    <row r="38" spans="1:9">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="38">
+      <c r="A38" t="s" s="2">
+        <v>170</v>
       </c>
       <c r="B38" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C38">
+        <v>171</v>
+      </c>
+      <c r="C38" s="3">
         <v>9120317260144</v>
       </c>
       <c r="D38" t="s">
-        <v>139</v>
+        <v>172</v>
       </c>
       <c r="E38" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F38" t="s">
-        <v>140</v>
+        <v>173</v>
       </c>
       <c r="G38" t="s">
-        <v>141</v>
+        <v>174</v>
       </c>
       <c r="H38">
         <v>1000000</v>
       </c>
       <c r="I38">
         <v>1</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="39">
+      <c r="A39" t="s" s="2">
+        <v>175</v>
       </c>
       <c r="B39" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="C39">
+        <v>176</v>
+      </c>
+      <c r="C39" s="3">
         <v>9120318260643</v>
       </c>
       <c r="D39" t="s">
-        <v>143</v>
+        <v>177</v>
       </c>
       <c r="E39" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F39" t="s">
-        <v>144</v>
+        <v>178</v>
       </c>
       <c r="G39" t="s">
-        <v>145</v>
+        <v>179</v>
       </c>
       <c r="H39">
         <v>15000000</v>
       </c>
       <c r="I39">
         <v>2</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
-[...1 lines deleted...]
-        <v>35</v>
+    <row r="40">
+      <c r="A40" t="s" s="2">
+        <v>180</v>
       </c>
       <c r="B40" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="C40">
+        <v>181</v>
+      </c>
+      <c r="C40" s="3">
         <v>9120219200249</v>
       </c>
       <c r="D40" t="s">
-        <v>147</v>
+        <v>182</v>
       </c>
       <c r="E40" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F40" t="s">
-        <v>148</v>
+        <v>183</v>
       </c>
       <c r="G40" t="s">
-        <v>149</v>
+        <v>184</v>
       </c>
       <c r="H40">
         <v>5000000</v>
       </c>
       <c r="I40">
         <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
-[...1 lines deleted...]
-        <v>36</v>
+    <row r="41">
+      <c r="A41" t="s" s="2">
+        <v>185</v>
       </c>
       <c r="B41" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="C41">
+        <v>186</v>
+      </c>
+      <c r="C41" s="3">
         <v>9120319240245</v>
       </c>
       <c r="D41" t="s">
-        <v>151</v>
+        <v>187</v>
       </c>
       <c r="E41" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F41" t="s">
-        <v>152</v>
+        <v>188</v>
       </c>
       <c r="G41" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="H41">
         <v>5000000</v>
       </c>
       <c r="I41">
         <v>1</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
-[...1 lines deleted...]
-        <v>37</v>
+    <row r="42">
+      <c r="A42" t="s" s="2">
+        <v>190</v>
       </c>
       <c r="B42" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="C42">
+        <v>191</v>
+      </c>
+      <c r="C42" s="3">
         <v>9120313210842</v>
       </c>
       <c r="D42" t="s">
-        <v>155</v>
+        <v>192</v>
       </c>
       <c r="E42" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F42" t="s">
-        <v>156</v>
+        <v>193</v>
       </c>
       <c r="G42" t="s">
-        <v>141</v>
+        <v>174</v>
       </c>
       <c r="H42">
         <v>10000000</v>
       </c>
       <c r="I42">
         <v>1</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
-[...1 lines deleted...]
-        <v>38</v>
+    <row r="43">
+      <c r="A43" t="s" s="2">
+        <v>194</v>
       </c>
       <c r="B43" t="s">
+        <v>195</v>
+      </c>
+      <c r="C43" s="3">
+        <v>9120314270445</v>
+      </c>
+      <c r="D43" t="s">
+        <v>196</v>
+      </c>
+      <c r="E43" t="s">
         <v>157</v>
       </c>
-      <c r="C43">
-[...7 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>159</v>
+        <v>197</v>
       </c>
       <c r="G43" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="H43">
         <v>5000000</v>
       </c>
       <c r="I43">
         <v>1</v>
       </c>
     </row>
-    <row r="44" spans="1:9">
-[...1 lines deleted...]
-        <v>39</v>
+    <row r="44">
+      <c r="A44" t="s" s="2">
+        <v>198</v>
       </c>
       <c r="B44" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="C44">
+        <v>199</v>
+      </c>
+      <c r="C44" s="3">
         <v>9120314210448</v>
       </c>
       <c r="D44" t="s">
-        <v>161</v>
+        <v>200</v>
       </c>
       <c r="E44" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F44" t="s">
-        <v>148</v>
+        <v>183</v>
       </c>
       <c r="G44" t="s">
-        <v>162</v>
+        <v>201</v>
       </c>
       <c r="H44">
         <v>10000000</v>
       </c>
       <c r="I44">
         <v>1</v>
       </c>
     </row>
-    <row r="45" spans="1:9">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="45">
+      <c r="A45" t="s" s="2">
+        <v>202</v>
       </c>
       <c r="B45" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="C45">
+        <v>203</v>
+      </c>
+      <c r="C45" s="3">
         <v>9120318230943</v>
       </c>
       <c r="D45" t="s">
-        <v>164</v>
+        <v>204</v>
       </c>
       <c r="E45" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F45" t="s">
-        <v>165</v>
+        <v>205</v>
       </c>
       <c r="G45" t="s">
-        <v>166</v>
+        <v>206</v>
       </c>
       <c r="H45">
         <v>5000000</v>
       </c>
       <c r="I45">
         <v>1</v>
       </c>
     </row>
-    <row r="46" spans="1:9">
-[...1 lines deleted...]
-        <v>41</v>
+    <row r="46">
+      <c r="A46" t="s" s="2">
+        <v>207</v>
       </c>
       <c r="B46" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="C46">
+        <v>203</v>
+      </c>
+      <c r="C46" s="3">
         <v>9120315290845</v>
       </c>
       <c r="D46" t="s">
-        <v>167</v>
+        <v>208</v>
       </c>
       <c r="E46" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F46" t="s">
-        <v>168</v>
+        <v>209</v>
       </c>
       <c r="G46" t="s">
-        <v>169</v>
+        <v>210</v>
       </c>
       <c r="H46">
         <v>5000000</v>
       </c>
       <c r="I46">
         <v>1</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="47">
+      <c r="A47" t="s" s="2">
+        <v>211</v>
       </c>
       <c r="B47" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="C47">
+        <v>212</v>
+      </c>
+      <c r="C47" s="3">
         <v>9120317200349</v>
       </c>
       <c r="D47" t="s">
-        <v>171</v>
+        <v>213</v>
       </c>
       <c r="E47" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F47" t="s">
-        <v>140</v>
+        <v>173</v>
       </c>
       <c r="G47" t="s">
-        <v>172</v>
+        <v>214</v>
       </c>
       <c r="H47">
         <v>1000000</v>
       </c>
       <c r="I47">
         <v>1</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
-[...1 lines deleted...]
-        <v>43</v>
+    <row r="48">
+      <c r="A48" t="s" s="2">
+        <v>215</v>
       </c>
       <c r="B48" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="C48">
+        <v>216</v>
+      </c>
+      <c r="C48" s="3">
         <v>9120311250743</v>
       </c>
       <c r="D48" t="s">
-        <v>174</v>
+        <v>217</v>
       </c>
       <c r="E48" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="F48" t="s">
-        <v>175</v>
+        <v>218</v>
       </c>
       <c r="G48" t="s">
-        <v>162</v>
+        <v>201</v>
       </c>
       <c r="H48">
         <v>20000000</v>
       </c>
       <c r="I48">
         <v>1</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
-[...1 lines deleted...]
-        <v>44</v>
+    <row r="49">
+      <c r="A49" t="s" s="2">
+        <v>219</v>
       </c>
       <c r="B49" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="C49">
+        <v>220</v>
+      </c>
+      <c r="C49" s="3">
         <v>9120410230155</v>
       </c>
       <c r="D49" t="s">
-        <v>177</v>
+        <v>221</v>
       </c>
       <c r="E49" t="s">
-        <v>178</v>
+        <v>222</v>
       </c>
       <c r="F49" t="s">
-        <v>179</v>
+        <v>223</v>
       </c>
       <c r="G49" t="s">
-        <v>180</v>
+        <v>224</v>
       </c>
       <c r="H49">
         <v>20000000</v>
       </c>
       <c r="I49">
         <v>1</v>
       </c>
     </row>
-    <row r="50" spans="1:9">
-[...1 lines deleted...]
-        <v>45</v>
+    <row r="50">
+      <c r="A50" t="s" s="2">
+        <v>225</v>
       </c>
       <c r="B50" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C50">
+        <v>18</v>
+      </c>
+      <c r="C50" s="3">
         <v>9120118290056</v>
       </c>
       <c r="D50" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>222</v>
+      </c>
+      <c r="F50" t="s" s="4">
+        <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H50">
         <v>10000000</v>
       </c>
       <c r="I50">
         <v>1</v>
       </c>
     </row>
-    <row r="51" spans="1:9">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="51">
+      <c r="A51" t="s" s="2">
+        <v>226</v>
       </c>
       <c r="B51" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="C51">
+        <v>227</v>
+      </c>
+      <c r="C51" s="3">
         <v>9120211250753</v>
       </c>
       <c r="D51" t="s">
-        <v>182</v>
+        <v>228</v>
       </c>
       <c r="E51" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>222</v>
+      </c>
+      <c r="F51" t="s" s="4">
+        <v>229</v>
       </c>
       <c r="G51" t="s">
-        <v>184</v>
+        <v>230</v>
       </c>
       <c r="H51">
         <v>30000000</v>
       </c>
       <c r="I51">
         <v>3</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
-[...1 lines deleted...]
-        <v>47</v>
+    <row r="52">
+      <c r="A52" t="s" s="2">
+        <v>231</v>
       </c>
       <c r="B52" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="C52">
+        <v>232</v>
+      </c>
+      <c r="C52" s="3">
         <v>9120319250351</v>
       </c>
       <c r="D52" t="s">
-        <v>186</v>
+        <v>233</v>
       </c>
       <c r="E52" t="s">
-        <v>178</v>
+        <v>222</v>
       </c>
       <c r="F52" t="s">
-        <v>187</v>
+        <v>234</v>
       </c>
       <c r="G52" t="s">
-        <v>188</v>
+        <v>235</v>
       </c>
       <c r="H52">
         <v>15000000</v>
       </c>
       <c r="I52">
         <v>2</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
-[...1 lines deleted...]
-        <v>48</v>
+    <row r="53">
+      <c r="A53" t="s" s="2">
+        <v>236</v>
       </c>
       <c r="B53" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="C53">
+        <v>237</v>
+      </c>
+      <c r="C53" s="3">
         <v>9120410200657</v>
       </c>
       <c r="D53" t="s">
-        <v>190</v>
+        <v>238</v>
       </c>
       <c r="E53" t="s">
-        <v>178</v>
+        <v>222</v>
       </c>
       <c r="F53" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
       <c r="G53" t="s">
-        <v>192</v>
+        <v>240</v>
       </c>
       <c r="H53">
         <v>3000000</v>
       </c>
       <c r="I53">
         <v>1</v>
       </c>
     </row>
-    <row r="54" spans="1:9">
-[...1 lines deleted...]
-        <v>49</v>
+    <row r="54">
+      <c r="A54" t="s" s="2">
+        <v>241</v>
       </c>
       <c r="B54" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="C54">
+        <v>242</v>
+      </c>
+      <c r="C54" s="3">
         <v>9120311220558</v>
       </c>
       <c r="D54" t="s">
-        <v>194</v>
+        <v>243</v>
       </c>
       <c r="E54" t="s">
-        <v>178</v>
+        <v>222</v>
       </c>
       <c r="F54" t="s">
-        <v>195</v>
+        <v>244</v>
       </c>
       <c r="G54" t="s">
-        <v>196</v>
+        <v>245</v>
       </c>
       <c r="H54">
         <v>5000000</v>
       </c>
       <c r="I54">
         <v>1</v>
       </c>
     </row>
-    <row r="55" spans="1:9">
-[...1 lines deleted...]
-        <v>50</v>
+    <row r="55">
+      <c r="A55" t="s" s="2">
+        <v>246</v>
       </c>
       <c r="B55" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="C55">
+        <v>247</v>
+      </c>
+      <c r="C55" s="3">
         <v>9120119280756</v>
       </c>
       <c r="D55" t="s">
-        <v>198</v>
+        <v>248</v>
       </c>
       <c r="E55" t="s">
-        <v>178</v>
+        <v>222</v>
       </c>
       <c r="F55" t="s">
-        <v>199</v>
+        <v>249</v>
       </c>
       <c r="G55" t="s">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="H55">
         <v>5000000</v>
       </c>
       <c r="I55">
         <v>1</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
-[...1 lines deleted...]
-        <v>51</v>
+    <row r="56">
+      <c r="A56" t="s" s="2">
+        <v>251</v>
       </c>
       <c r="B56" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="C56">
+        <v>252</v>
+      </c>
+      <c r="C56" s="3">
         <v>9120218230253</v>
       </c>
       <c r="D56" t="s">
-        <v>202</v>
+        <v>253</v>
       </c>
       <c r="E56" t="s">
-        <v>178</v>
+        <v>222</v>
       </c>
       <c r="F56" t="s">
-        <v>203</v>
+        <v>254</v>
       </c>
       <c r="G56" t="s">
-        <v>204</v>
+        <v>255</v>
       </c>
       <c r="H56">
         <v>10000000</v>
       </c>
       <c r="I56">
         <v>1</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
-[...1 lines deleted...]
-        <v>52</v>
+    <row r="57">
+      <c r="A57" t="s" s="2">
+        <v>256</v>
       </c>
       <c r="B57" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="C57">
+        <v>257</v>
+      </c>
+      <c r="C57" s="3">
         <v>9120318240955</v>
       </c>
       <c r="D57" t="s">
-        <v>206</v>
+        <v>258</v>
       </c>
       <c r="E57" t="s">
-        <v>178</v>
+        <v>222</v>
       </c>
       <c r="F57" t="s">
-        <v>207</v>
+        <v>259</v>
       </c>
       <c r="G57" t="s">
-        <v>208</v>
+        <v>260</v>
       </c>
       <c r="H57">
         <v>25000000</v>
       </c>
       <c r="I57">
         <v>1</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
-[...1 lines deleted...]
-        <v>53</v>
+    <row r="58">
+      <c r="A58" t="s" s="2">
+        <v>261</v>
       </c>
       <c r="B58" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="C58">
+        <v>262</v>
+      </c>
+      <c r="C58" s="3">
         <v>9120219280757</v>
       </c>
       <c r="D58" t="s">
-        <v>210</v>
+        <v>263</v>
       </c>
       <c r="E58" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>222</v>
+      </c>
+      <c r="F58" t="s" s="4">
+        <v>264</v>
       </c>
       <c r="G58" t="s">
-        <v>212</v>
+        <v>265</v>
       </c>
       <c r="H58">
         <v>10000000</v>
       </c>
       <c r="I58">
         <v>1</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
-[...1 lines deleted...]
-        <v>54</v>
+    <row r="59">
+      <c r="A59" t="s" s="2">
+        <v>266</v>
       </c>
       <c r="B59" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="C59">
+        <v>267</v>
+      </c>
+      <c r="C59" s="3">
         <v>9120319200059</v>
       </c>
       <c r="D59" t="s">
-        <v>214</v>
+        <v>268</v>
       </c>
       <c r="E59" t="s">
-        <v>178</v>
+        <v>222</v>
       </c>
       <c r="F59" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
       <c r="G59" t="s">
-        <v>215</v>
+        <v>269</v>
       </c>
       <c r="H59">
         <v>25000000</v>
       </c>
       <c r="I59">
         <v>3</v>
       </c>
     </row>
-    <row r="60" spans="1:9">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="60">
+      <c r="A60" t="s" s="2">
+        <v>270</v>
       </c>
       <c r="B60" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="C60">
+        <v>271</v>
+      </c>
+      <c r="C60" s="3">
         <v>9120317251901</v>
       </c>
       <c r="D60" t="s">
-        <v>217</v>
+        <v>272</v>
       </c>
       <c r="E60" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>273</v>
+      </c>
+      <c r="F60" t="s" s="4">
+        <v>274</v>
       </c>
       <c r="G60" t="s">
-        <v>220</v>
+        <v>275</v>
       </c>
       <c r="H60">
         <v>5000000</v>
       </c>
       <c r="I60">
         <v>1</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="61">
+      <c r="A61" t="s" s="2">
+        <v>276</v>
       </c>
       <c r="B61" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="C61">
+        <v>277</v>
+      </c>
+      <c r="C61" s="3">
         <v>9120410201805</v>
       </c>
       <c r="D61" t="s">
-        <v>222</v>
+        <v>278</v>
       </c>
       <c r="E61" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>273</v>
+      </c>
+      <c r="F61" t="s" s="4">
+        <v>279</v>
       </c>
       <c r="G61" t="s">
-        <v>224</v>
+        <v>280</v>
       </c>
       <c r="H61">
         <v>10000000</v>
       </c>
       <c r="I61">
         <v>1</v>
       </c>
     </row>
-    <row r="62" spans="1:9">
-[...1 lines deleted...]
-        <v>57</v>
+    <row r="62">
+      <c r="A62" t="s" s="2">
+        <v>281</v>
       </c>
       <c r="B62" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="C62">
+        <v>282</v>
+      </c>
+      <c r="C62" s="3">
         <v>9120318231209</v>
       </c>
       <c r="D62" t="s">
-        <v>226</v>
+        <v>283</v>
       </c>
       <c r="E62" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>273</v>
+      </c>
+      <c r="F62" t="s" s="4">
+        <v>284</v>
       </c>
       <c r="G62" t="s">
-        <v>228</v>
+        <v>285</v>
       </c>
       <c r="H62">
         <v>10000000</v>
       </c>
       <c r="I62">
         <v>1</v>
       </c>
     </row>
-    <row r="63" spans="1:9">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="63">
+      <c r="A63" t="s" s="2">
+        <v>286</v>
       </c>
       <c r="B63" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="C63">
+        <v>287</v>
+      </c>
+      <c r="C63" s="3">
         <v>9120019250392</v>
       </c>
       <c r="D63" t="s">
-        <v>230</v>
+        <v>288</v>
       </c>
       <c r="E63" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>273</v>
+      </c>
+      <c r="F63" t="s" s="4">
+        <v>289</v>
       </c>
       <c r="G63" t="s">
-        <v>232</v>
+        <v>290</v>
       </c>
       <c r="H63">
         <v>20000000</v>
       </c>
       <c r="I63">
         <v>3</v>
       </c>
     </row>
-    <row r="64" spans="1:9">
-[...1 lines deleted...]
-        <v>59</v>
+    <row r="64">
+      <c r="A64" t="s" s="2">
+        <v>291</v>
       </c>
       <c r="B64" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="C64">
+        <v>292</v>
+      </c>
+      <c r="C64" s="3">
         <v>9120410261205</v>
       </c>
       <c r="D64" t="s">
-        <v>234</v>
+        <v>293</v>
       </c>
       <c r="E64" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>273</v>
+      </c>
+      <c r="F64" t="s" s="4">
+        <v>294</v>
       </c>
       <c r="G64" t="s">
-        <v>236</v>
+        <v>295</v>
       </c>
       <c r="H64">
         <v>3000000</v>
       </c>
       <c r="I64">
         <v>1</v>
       </c>
     </row>
-    <row r="65" spans="1:9">
-[...1 lines deleted...]
-        <v>60</v>
+    <row r="65">
+      <c r="A65" t="s" s="2">
+        <v>296</v>
       </c>
       <c r="B65" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="C65">
+        <v>297</v>
+      </c>
+      <c r="C65" s="3">
         <v>9120214221203</v>
       </c>
       <c r="D65" t="s">
-        <v>238</v>
+        <v>298</v>
       </c>
       <c r="E65" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>273</v>
+      </c>
+      <c r="F65" t="s" s="4">
+        <v>299</v>
       </c>
       <c r="G65" t="s">
-        <v>240</v>
+        <v>300</v>
       </c>
       <c r="H65">
         <v>5000000</v>
       </c>
       <c r="I65">
         <v>1</v>
       </c>
     </row>
-    <row r="66" spans="1:9">
-[...1 lines deleted...]
-        <v>61</v>
+    <row r="66">
+      <c r="A66" t="s" s="2">
+        <v>301</v>
       </c>
       <c r="B66" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="C66">
+        <v>302</v>
+      </c>
+      <c r="C66" s="3">
         <v>9120216281009</v>
       </c>
       <c r="D66" t="s">
-        <v>242</v>
+        <v>303</v>
       </c>
       <c r="E66" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>273</v>
+      </c>
+      <c r="F66" t="s" s="4">
+        <v>304</v>
       </c>
       <c r="G66" t="s">
-        <v>244</v>
+        <v>305</v>
       </c>
       <c r="H66">
         <v>15000000</v>
       </c>
       <c r="I66">
         <v>1</v>
       </c>
     </row>
-    <row r="67" spans="1:9">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="67">
+      <c r="A67" t="s" s="2">
+        <v>306</v>
       </c>
       <c r="B67" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="C67">
+        <v>307</v>
+      </c>
+      <c r="C67" s="3">
         <v>9120410291208</v>
       </c>
       <c r="D67" t="s">
-        <v>246</v>
+        <v>308</v>
       </c>
       <c r="E67" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>273</v>
+      </c>
+      <c r="F67" t="s" s="4">
+        <v>309</v>
       </c>
       <c r="G67" t="s">
-        <v>248</v>
+        <v>310</v>
       </c>
       <c r="H67">
         <v>15000000</v>
       </c>
       <c r="I67">
         <v>1</v>
       </c>
     </row>
-    <row r="68" spans="1:9">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="68">
+      <c r="A68" t="s" s="2">
+        <v>311</v>
       </c>
       <c r="B68" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="C68">
+        <v>312</v>
+      </c>
+      <c r="C68" s="3">
         <v>9120218291205</v>
       </c>
       <c r="D68" t="s">
-        <v>250</v>
+        <v>313</v>
       </c>
       <c r="E68" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>273</v>
+      </c>
+      <c r="F68" t="s" s="4">
+        <v>314</v>
       </c>
       <c r="G68" t="s">
-        <v>244</v>
+        <v>305</v>
       </c>
       <c r="H68">
         <v>10000000</v>
       </c>
       <c r="I68">
         <v>1</v>
       </c>
     </row>
-    <row r="69" spans="1:9">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="69">
+      <c r="A69" t="s" s="2">
+        <v>315</v>
       </c>
       <c r="B69" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="C69">
+        <v>316</v>
+      </c>
+      <c r="C69" s="3">
         <v>9120215211405</v>
       </c>
       <c r="D69" t="s">
-        <v>253</v>
+        <v>317</v>
       </c>
       <c r="E69" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>273</v>
+      </c>
+      <c r="F69" t="s" s="4">
+        <v>318</v>
       </c>
       <c r="G69" t="s">
-        <v>255</v>
+        <v>319</v>
       </c>
       <c r="H69">
         <v>10000000</v>
       </c>
       <c r="I69">
         <v>2</v>
       </c>
     </row>
-    <row r="70" spans="1:9">
-[...1 lines deleted...]
-        <v>65</v>
+    <row r="70">
+      <c r="A70" t="s" s="2">
+        <v>320</v>
       </c>
       <c r="B70" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="C70">
+        <v>321</v>
+      </c>
+      <c r="C70" s="3">
         <v>9120215291404</v>
       </c>
       <c r="D70" t="s">
-        <v>257</v>
+        <v>322</v>
       </c>
       <c r="E70" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>273</v>
+      </c>
+      <c r="F70" t="s" s="4">
+        <v>304</v>
       </c>
       <c r="G70" t="s">
-        <v>244</v>
+        <v>305</v>
       </c>
       <c r="H70">
         <v>10000000</v>
       </c>
       <c r="I70">
         <v>1</v>
       </c>
     </row>
-    <row r="71" spans="1:9">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="71">
+      <c r="A71" t="s" s="2">
+        <v>323</v>
       </c>
       <c r="B71" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="C71">
+        <v>324</v>
+      </c>
+      <c r="C71" s="3">
         <v>9120318271509</v>
       </c>
       <c r="D71" t="s">
-        <v>259</v>
+        <v>325</v>
       </c>
       <c r="E71" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>273</v>
+      </c>
+      <c r="F71" t="s" s="4">
+        <v>326</v>
       </c>
       <c r="G71" t="s">
-        <v>244</v>
+        <v>305</v>
       </c>
       <c r="H71">
         <v>20000000</v>
       </c>
       <c r="I71">
         <v>1</v>
       </c>
     </row>
-    <row r="72" spans="1:9">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="72">
+      <c r="A72" t="s" s="2">
+        <v>327</v>
       </c>
       <c r="B72" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="C72">
+        <v>328</v>
+      </c>
+      <c r="C72" s="3">
         <v>9120310201104</v>
       </c>
       <c r="D72" t="s">
-        <v>262</v>
+        <v>329</v>
       </c>
       <c r="E72" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>273</v>
+      </c>
+      <c r="F72" t="s" s="4">
+        <v>309</v>
       </c>
       <c r="G72" t="s">
-        <v>263</v>
+        <v>330</v>
       </c>
       <c r="H72">
         <v>20000000</v>
       </c>
       <c r="I72">
         <v>2</v>
       </c>
     </row>
-    <row r="73" spans="1:9">
-[...1 lines deleted...]
-        <v>68</v>
+    <row r="73">
+      <c r="A73" t="s" s="2">
+        <v>331</v>
       </c>
       <c r="B73" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="C73">
+        <v>332</v>
+      </c>
+      <c r="C73" s="3">
         <v>9120319221209</v>
       </c>
       <c r="D73" t="s">
-        <v>265</v>
+        <v>333</v>
       </c>
       <c r="E73" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>273</v>
+      </c>
+      <c r="F73" t="s" s="4">
+        <v>334</v>
       </c>
       <c r="G73" t="s">
-        <v>267</v>
+        <v>335</v>
       </c>
       <c r="H73">
         <v>5000000</v>
       </c>
       <c r="I73">
         <v>1</v>
       </c>
     </row>
-    <row r="74" spans="1:9">
-[...1 lines deleted...]
-        <v>69</v>
+    <row r="74">
+      <c r="A74" t="s" s="2">
+        <v>336</v>
       </c>
       <c r="B74" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="C74">
+        <v>337</v>
+      </c>
+      <c r="C74" s="3">
         <v>9120315271809</v>
       </c>
       <c r="D74" t="s">
-        <v>269</v>
+        <v>338</v>
       </c>
       <c r="E74" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>273</v>
+      </c>
+      <c r="F74" t="s" s="4">
+        <v>339</v>
       </c>
       <c r="G74" t="s">
-        <v>271</v>
+        <v>340</v>
       </c>
       <c r="H74">
         <v>40000000</v>
       </c>
       <c r="I74">
         <v>3</v>
       </c>
     </row>
-    <row r="75" spans="1:9">
-[...1 lines deleted...]
-        <v>70</v>
+    <row r="75">
+      <c r="A75" t="s" s="2">
+        <v>341</v>
       </c>
       <c r="B75" t="s">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="C75">
+        <v>342</v>
+      </c>
+      <c r="C75" s="3">
         <v>9120011231015</v>
       </c>
       <c r="D75" t="s">
-        <v>273</v>
+        <v>343</v>
       </c>
       <c r="E75" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>344</v>
+      </c>
+      <c r="F75" t="s" s="4">
+        <v>345</v>
       </c>
       <c r="G75" t="s">
-        <v>276</v>
+        <v>346</v>
       </c>
       <c r="H75">
         <v>6000000</v>
       </c>
       <c r="I75">
         <v>1</v>
       </c>
     </row>
-    <row r="76" spans="1:9">
-[...1 lines deleted...]
-        <v>71</v>
+    <row r="76">
+      <c r="A76" t="s" s="2">
+        <v>347</v>
       </c>
       <c r="B76" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="C76">
+        <v>348</v>
+      </c>
+      <c r="C76" s="3">
         <v>9120414231904</v>
       </c>
       <c r="D76" t="s">
-        <v>278</v>
+        <v>349</v>
       </c>
       <c r="E76" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F76" t="s">
-        <v>279</v>
+        <v>350</v>
       </c>
       <c r="G76" t="s">
-        <v>280</v>
+        <v>351</v>
       </c>
       <c r="H76">
         <v>50000000</v>
       </c>
       <c r="I76">
         <v>3</v>
       </c>
     </row>
-    <row r="77" spans="1:9">
-[...1 lines deleted...]
-        <v>72</v>
+    <row r="77">
+      <c r="A77" t="s" s="2">
+        <v>352</v>
       </c>
       <c r="B77" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="C77">
+        <v>353</v>
+      </c>
+      <c r="C77" s="3">
         <v>9120412221506</v>
       </c>
       <c r="D77" t="s">
-        <v>282</v>
+        <v>354</v>
       </c>
       <c r="E77" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F77" t="s">
-        <v>283</v>
+        <v>355</v>
       </c>
       <c r="G77" t="s">
-        <v>284</v>
+        <v>356</v>
       </c>
       <c r="H77">
         <v>45000000</v>
       </c>
       <c r="I77">
         <v>1</v>
       </c>
     </row>
-    <row r="78" spans="1:9">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="78">
+      <c r="A78" t="s" s="2">
+        <v>357</v>
       </c>
       <c r="B78" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="C78">
+        <v>358</v>
+      </c>
+      <c r="C78" s="3">
         <v>9120411231506</v>
       </c>
       <c r="D78" t="s">
-        <v>286</v>
+        <v>359</v>
       </c>
       <c r="E78" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F78" t="s">
-        <v>287</v>
+        <v>360</v>
       </c>
       <c r="G78" t="s">
-        <v>288</v>
+        <v>361</v>
       </c>
       <c r="H78">
         <v>35000000</v>
       </c>
       <c r="I78">
         <v>1</v>
       </c>
     </row>
-    <row r="79" spans="1:9">
-[...1 lines deleted...]
-        <v>74</v>
+    <row r="79">
+      <c r="A79" t="s" s="2">
+        <v>362</v>
       </c>
       <c r="B79" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="C79">
+        <v>363</v>
+      </c>
+      <c r="C79" s="3">
         <v>9120412281402</v>
       </c>
       <c r="D79" t="s">
-        <v>290</v>
+        <v>364</v>
       </c>
       <c r="E79" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F79" t="s">
-        <v>291</v>
+        <v>365</v>
       </c>
       <c r="G79" t="s">
-        <v>292</v>
+        <v>366</v>
       </c>
       <c r="H79">
         <v>10000000</v>
       </c>
       <c r="I79">
         <v>1</v>
       </c>
     </row>
-    <row r="80" spans="1:9">
-[...1 lines deleted...]
-        <v>75</v>
+    <row r="80">
+      <c r="A80" t="s" s="2">
+        <v>367</v>
       </c>
       <c r="B80" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="C80">
+        <v>368</v>
+      </c>
+      <c r="C80" s="3">
         <v>9120415231005</v>
       </c>
       <c r="D80" t="s">
-        <v>294</v>
+        <v>369</v>
       </c>
       <c r="E80" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F80" t="s">
-        <v>279</v>
+        <v>350</v>
       </c>
       <c r="G80" t="s">
-        <v>295</v>
+        <v>370</v>
       </c>
       <c r="H80">
         <v>20000000</v>
       </c>
       <c r="I80">
         <v>2</v>
       </c>
     </row>
-    <row r="81" spans="1:9">
-[...1 lines deleted...]
-        <v>76</v>
+    <row r="81">
+      <c r="A81" t="s" s="2">
+        <v>371</v>
       </c>
       <c r="B81" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="C81">
+        <v>372</v>
+      </c>
+      <c r="C81" s="3">
         <v>9120413291303</v>
       </c>
       <c r="D81" t="s">
-        <v>297</v>
+        <v>373</v>
       </c>
       <c r="E81" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F81" t="s">
-        <v>283</v>
+        <v>355</v>
       </c>
       <c r="G81" t="s">
-        <v>298</v>
+        <v>374</v>
       </c>
       <c r="H81">
         <v>5500000</v>
       </c>
       <c r="I81">
         <v>1</v>
       </c>
     </row>
-    <row r="82" spans="1:9">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="82">
+      <c r="A82" t="s" s="2">
+        <v>375</v>
       </c>
       <c r="B82" t="s">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="C82">
+        <v>376</v>
+      </c>
+      <c r="C82" s="3">
         <v>9120414211902</v>
       </c>
       <c r="D82" t="s">
-        <v>300</v>
+        <v>377</v>
       </c>
       <c r="E82" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F82" t="s">
-        <v>301</v>
+        <v>378</v>
       </c>
       <c r="G82" t="s">
-        <v>302</v>
+        <v>379</v>
       </c>
       <c r="H82">
         <v>50000000</v>
       </c>
       <c r="I82">
         <v>2</v>
       </c>
     </row>
-    <row r="83" spans="1:9">
-[...1 lines deleted...]
-        <v>78</v>
+    <row r="83">
+      <c r="A83" t="s" s="2">
+        <v>380</v>
       </c>
       <c r="B83" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="C83">
+        <v>381</v>
+      </c>
+      <c r="C83" s="3">
         <v>9120411261206</v>
       </c>
       <c r="D83" t="s">
-        <v>304</v>
+        <v>382</v>
       </c>
       <c r="E83" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F83" t="s">
-        <v>305</v>
+        <v>383</v>
       </c>
       <c r="G83" t="s">
-        <v>306</v>
+        <v>384</v>
       </c>
       <c r="H83">
         <v>10000000</v>
       </c>
       <c r="I83">
         <v>5</v>
       </c>
     </row>
-    <row r="84" spans="1:9">
-[...1 lines deleted...]
-        <v>79</v>
+    <row r="84">
+      <c r="A84" t="s" s="2">
+        <v>385</v>
       </c>
       <c r="B84" t="s">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="C84">
+        <v>386</v>
+      </c>
+      <c r="C84" s="3">
         <v>9120415281506</v>
       </c>
       <c r="D84" t="s">
-        <v>308</v>
+        <v>387</v>
       </c>
       <c r="E84" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F84" t="s">
-        <v>279</v>
+        <v>350</v>
       </c>
       <c r="G84" t="s">
-        <v>309</v>
+        <v>388</v>
       </c>
       <c r="H84">
         <v>40000000</v>
       </c>
       <c r="I84">
         <v>3</v>
       </c>
     </row>
-    <row r="85" spans="1:9">
-[...1 lines deleted...]
-        <v>80</v>
+    <row r="85">
+      <c r="A85" t="s" s="2">
+        <v>389</v>
       </c>
       <c r="B85" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="C85">
+        <v>390</v>
+      </c>
+      <c r="C85" s="3">
         <v>9120414261909</v>
       </c>
       <c r="D85" t="s">
-        <v>311</v>
+        <v>391</v>
       </c>
       <c r="E85" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F85" t="s">
-        <v>312</v>
+        <v>392</v>
       </c>
       <c r="G85" t="s">
-        <v>313</v>
+        <v>393</v>
       </c>
       <c r="H85">
         <v>10000000</v>
       </c>
       <c r="I85">
         <v>1</v>
       </c>
     </row>
-    <row r="86" spans="1:9">
-[...1 lines deleted...]
-        <v>81</v>
+    <row r="86">
+      <c r="A86" t="s" s="2">
+        <v>394</v>
       </c>
       <c r="B86" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="C86">
+        <v>395</v>
+      </c>
+      <c r="C86" s="3">
         <v>9120415251806</v>
       </c>
       <c r="D86" t="s">
-        <v>315</v>
+        <v>396</v>
       </c>
       <c r="E86" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F86" t="s">
-        <v>316</v>
+        <v>397</v>
       </c>
       <c r="G86" t="s">
-        <v>317</v>
+        <v>398</v>
       </c>
       <c r="H86">
         <v>25000000</v>
       </c>
       <c r="I86">
         <v>1</v>
       </c>
     </row>
-    <row r="87" spans="1:9">
-[...1 lines deleted...]
-        <v>82</v>
+    <row r="87">
+      <c r="A87" t="s" s="2">
+        <v>399</v>
       </c>
       <c r="B87" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="C87">
+        <v>400</v>
+      </c>
+      <c r="C87" s="3">
         <v>9120413261805</v>
       </c>
       <c r="D87" t="s">
-        <v>319</v>
+        <v>401</v>
       </c>
       <c r="E87" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F87" t="s">
-        <v>320</v>
+        <v>402</v>
       </c>
       <c r="G87" t="s">
-        <v>321</v>
+        <v>403</v>
       </c>
       <c r="H87">
         <v>10000000</v>
       </c>
       <c r="I87">
         <v>7</v>
       </c>
     </row>
-    <row r="88" spans="1:9">
-[...1 lines deleted...]
-        <v>83</v>
+    <row r="88">
+      <c r="A88" t="s" s="2">
+        <v>404</v>
       </c>
       <c r="B88" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="C88">
+        <v>130</v>
+      </c>
+      <c r="C88" s="3">
         <v>9120412261106</v>
       </c>
       <c r="D88" t="s">
-        <v>322</v>
+        <v>405</v>
       </c>
       <c r="E88" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F88" t="s">
-        <v>323</v>
+        <v>406</v>
       </c>
       <c r="G88" t="s">
-        <v>324</v>
+        <v>407</v>
       </c>
       <c r="H88">
         <v>30000000</v>
       </c>
       <c r="I88">
         <v>1</v>
       </c>
     </row>
-    <row r="89" spans="1:9">
-[...1 lines deleted...]
-        <v>84</v>
+    <row r="89">
+      <c r="A89" t="s" s="2">
+        <v>408</v>
       </c>
       <c r="B89" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="C89">
+        <v>409</v>
+      </c>
+      <c r="C89" s="3">
         <v>9120411281704</v>
       </c>
       <c r="D89" t="s">
-        <v>326</v>
+        <v>410</v>
       </c>
       <c r="E89" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F89" t="s">
-        <v>327</v>
+        <v>411</v>
       </c>
       <c r="G89" t="s">
-        <v>328</v>
+        <v>412</v>
       </c>
       <c r="H89">
         <v>20000000</v>
       </c>
       <c r="I89">
         <v>1</v>
       </c>
     </row>
-    <row r="90" spans="1:9">
-[...1 lines deleted...]
-        <v>85</v>
+    <row r="90">
+      <c r="A90" t="s" s="2">
+        <v>413</v>
       </c>
       <c r="B90" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="C90">
+        <v>414</v>
+      </c>
+      <c r="C90" s="3">
         <v>9120413211708</v>
       </c>
       <c r="D90" t="s">
-        <v>330</v>
+        <v>415</v>
       </c>
       <c r="E90" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F90" t="s">
-        <v>331</v>
+        <v>416</v>
       </c>
       <c r="G90" t="s">
-        <v>244</v>
+        <v>305</v>
       </c>
       <c r="H90">
         <v>10000000</v>
       </c>
       <c r="I90">
         <v>1</v>
       </c>
     </row>
-    <row r="91" spans="1:9">
-[...1 lines deleted...]
-        <v>86</v>
+    <row r="91">
+      <c r="A91" t="s" s="2">
+        <v>417</v>
       </c>
       <c r="B91" t="s">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="C91">
+        <v>418</v>
+      </c>
+      <c r="C91" s="3">
         <v>9120415201608</v>
       </c>
       <c r="D91" t="s">
-        <v>333</v>
+        <v>419</v>
       </c>
       <c r="E91" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F91" t="s">
-        <v>334</v>
+        <v>420</v>
       </c>
       <c r="G91" t="s">
-        <v>335</v>
+        <v>421</v>
       </c>
       <c r="H91">
         <v>40000000</v>
       </c>
       <c r="I91">
         <v>1</v>
       </c>
     </row>
-    <row r="92" spans="1:9">
-[...1 lines deleted...]
-        <v>87</v>
+    <row r="92">
+      <c r="A92" t="s" s="2">
+        <v>422</v>
       </c>
       <c r="B92" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="C92">
+        <v>423</v>
+      </c>
+      <c r="C92" s="3">
         <v>9120413241408</v>
       </c>
       <c r="D92" t="s">
-        <v>337</v>
+        <v>424</v>
       </c>
       <c r="E92" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F92" t="s">
-        <v>338</v>
+        <v>425</v>
       </c>
       <c r="G92" t="s">
-        <v>339</v>
+        <v>426</v>
       </c>
       <c r="H92">
         <v>5000000</v>
       </c>
       <c r="I92">
         <v>2</v>
       </c>
     </row>
-    <row r="93" spans="1:9">
-[...1 lines deleted...]
-        <v>88</v>
+    <row r="93">
+      <c r="A93" t="s" s="2">
+        <v>427</v>
       </c>
       <c r="B93" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="C93">
+        <v>428</v>
+      </c>
+      <c r="C93" s="3">
         <v>9120316251413</v>
       </c>
       <c r="D93" t="s">
-        <v>341</v>
+        <v>429</v>
       </c>
       <c r="E93" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F93" t="s">
-        <v>342</v>
+        <v>430</v>
       </c>
       <c r="G93" t="s">
-        <v>343</v>
+        <v>431</v>
       </c>
       <c r="H93">
         <v>15000000</v>
       </c>
       <c r="I93">
         <v>1</v>
       </c>
     </row>
-    <row r="94" spans="1:9">
-[...1 lines deleted...]
-        <v>89</v>
+    <row r="94">
+      <c r="A94" t="s" s="2">
+        <v>432</v>
       </c>
       <c r="B94" t="s">
+        <v>433</v>
+      </c>
+      <c r="C94" s="3">
+        <v>9120214251511</v>
+      </c>
+      <c r="D94" t="s">
+        <v>434</v>
+      </c>
+      <c r="E94" t="s">
         <v>344</v>
       </c>
-      <c r="C94">
-[...7 lines deleted...]
-      </c>
       <c r="F94" t="s">
-        <v>346</v>
+        <v>435</v>
       </c>
       <c r="G94" t="s">
-        <v>347</v>
+        <v>436</v>
       </c>
       <c r="H94">
         <v>5000000</v>
       </c>
       <c r="I94">
         <v>1</v>
       </c>
     </row>
-    <row r="95" spans="1:9">
-[...1 lines deleted...]
-        <v>90</v>
+    <row r="95">
+      <c r="A95" t="s" s="2">
+        <v>437</v>
       </c>
       <c r="B95" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="C95">
+        <v>438</v>
+      </c>
+      <c r="C95" s="3">
         <v>9120314221812</v>
       </c>
       <c r="D95" t="s">
-        <v>349</v>
+        <v>439</v>
       </c>
       <c r="E95" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F95" t="s">
-        <v>350</v>
+        <v>440</v>
       </c>
       <c r="G95" t="s">
-        <v>351</v>
+        <v>441</v>
       </c>
       <c r="H95">
         <v>25000000</v>
       </c>
       <c r="I95">
         <v>1</v>
       </c>
     </row>
-    <row r="96" spans="1:9">
-[...1 lines deleted...]
-        <v>91</v>
+    <row r="96">
+      <c r="A96" t="s" s="2">
+        <v>442</v>
       </c>
       <c r="B96" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="C96">
+        <v>443</v>
+      </c>
+      <c r="C96" s="3">
         <v>9120216291416</v>
       </c>
       <c r="D96" t="s">
-        <v>353</v>
+        <v>444</v>
       </c>
       <c r="E96" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F96" t="s">
-        <v>354</v>
+        <v>445</v>
       </c>
       <c r="G96" t="s">
-        <v>355</v>
+        <v>446</v>
       </c>
       <c r="H96">
         <v>12000000</v>
       </c>
       <c r="I96">
         <v>1</v>
       </c>
     </row>
-    <row r="97" spans="1:9">
-[...1 lines deleted...]
-        <v>92</v>
+    <row r="97">
+      <c r="A97" t="s" s="2">
+        <v>447</v>
       </c>
       <c r="B97" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="C97">
+        <v>448</v>
+      </c>
+      <c r="C97" s="3">
         <v>9120312211717</v>
       </c>
       <c r="D97" t="s">
-        <v>357</v>
+        <v>449</v>
       </c>
       <c r="E97" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F97" t="s">
-        <v>358</v>
+        <v>450</v>
       </c>
       <c r="G97" t="s">
-        <v>359</v>
+        <v>451</v>
       </c>
       <c r="H97">
         <v>25000000</v>
       </c>
       <c r="I97">
         <v>1</v>
       </c>
     </row>
-    <row r="98" spans="1:9">
-[...1 lines deleted...]
-        <v>93</v>
+    <row r="98">
+      <c r="A98" t="s" s="2">
+        <v>452</v>
       </c>
       <c r="B98" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="C98">
+        <v>453</v>
+      </c>
+      <c r="C98" s="3">
         <v>9120319271014</v>
       </c>
       <c r="D98" t="s">
-        <v>361</v>
+        <v>454</v>
       </c>
       <c r="E98" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F98" t="s">
-        <v>362</v>
+        <v>455</v>
       </c>
       <c r="G98" t="s">
-        <v>363</v>
+        <v>456</v>
       </c>
       <c r="H98">
         <v>45000000</v>
       </c>
       <c r="I98">
         <v>2</v>
       </c>
     </row>
-    <row r="99" spans="1:9">
-[...1 lines deleted...]
-        <v>94</v>
+    <row r="99">
+      <c r="A99" t="s" s="2">
+        <v>457</v>
       </c>
       <c r="B99" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="C99">
+        <v>458</v>
+      </c>
+      <c r="C99" s="3">
         <v>9120318261813</v>
       </c>
       <c r="D99" t="s">
-        <v>365</v>
+        <v>459</v>
       </c>
       <c r="E99" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F99" t="s">
-        <v>366</v>
+        <v>460</v>
       </c>
       <c r="G99" t="s">
-        <v>367</v>
+        <v>461</v>
       </c>
       <c r="H99">
         <v>25000000</v>
       </c>
       <c r="I99">
         <v>1</v>
       </c>
     </row>
-    <row r="100" spans="1:9">
-[...1 lines deleted...]
-        <v>95</v>
+    <row r="100">
+      <c r="A100" t="s" s="2">
+        <v>462</v>
       </c>
       <c r="B100" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="C100">
+        <v>463</v>
+      </c>
+      <c r="C100" s="3">
         <v>9120319201117</v>
       </c>
       <c r="D100" t="s">
-        <v>369</v>
+        <v>464</v>
       </c>
       <c r="E100" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F100" t="s">
-        <v>370</v>
+        <v>465</v>
       </c>
       <c r="G100" t="s">
-        <v>371</v>
+        <v>466</v>
       </c>
       <c r="H100">
         <v>30000000</v>
       </c>
       <c r="I100">
         <v>1</v>
       </c>
     </row>
-    <row r="101" spans="1:9">
-[...1 lines deleted...]
-        <v>96</v>
+    <row r="101">
+      <c r="A101" t="s" s="2">
+        <v>467</v>
       </c>
       <c r="B101" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="C101">
+        <v>468</v>
+      </c>
+      <c r="C101" s="3">
         <v>9120215271716</v>
       </c>
       <c r="D101" t="s">
-        <v>373</v>
+        <v>469</v>
       </c>
       <c r="E101" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F101" t="s">
-        <v>374</v>
+        <v>470</v>
       </c>
       <c r="G101" t="s">
-        <v>375</v>
+        <v>471</v>
       </c>
       <c r="H101">
         <v>40000000</v>
       </c>
       <c r="I101">
         <v>1</v>
       </c>
     </row>
-    <row r="102" spans="1:9">
-[...1 lines deleted...]
-        <v>97</v>
+    <row r="102">
+      <c r="A102" t="s" s="2">
+        <v>472</v>
       </c>
       <c r="B102" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="C102">
+        <v>473</v>
+      </c>
+      <c r="C102" s="3">
         <v>9120316201114</v>
       </c>
       <c r="D102" t="s">
-        <v>377</v>
+        <v>474</v>
       </c>
       <c r="E102" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F102" t="s">
-        <v>378</v>
+        <v>475</v>
       </c>
       <c r="G102" t="s">
-        <v>379</v>
+        <v>476</v>
       </c>
       <c r="H102">
         <v>12500000</v>
       </c>
       <c r="I102">
         <v>1</v>
       </c>
     </row>
-    <row r="103" spans="1:9">
-[...1 lines deleted...]
-        <v>98</v>
+    <row r="103">
+      <c r="A103" t="s" s="2">
+        <v>477</v>
       </c>
       <c r="B103" t="s">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="C103">
+        <v>478</v>
+      </c>
+      <c r="C103" s="3">
         <v>9120117241916</v>
       </c>
       <c r="D103" t="s">
-        <v>381</v>
+        <v>479</v>
       </c>
       <c r="E103" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F103" t="s">
-        <v>362</v>
+        <v>455</v>
       </c>
       <c r="G103" t="s">
-        <v>382</v>
+        <v>480</v>
       </c>
       <c r="H103">
         <v>10000000</v>
       </c>
       <c r="I103">
         <v>2</v>
       </c>
     </row>
-    <row r="104" spans="1:9">
-[...1 lines deleted...]
-        <v>99</v>
+    <row r="104">
+      <c r="A104" t="s" s="2">
+        <v>481</v>
       </c>
       <c r="B104" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="C104">
+        <v>482</v>
+      </c>
+      <c r="C104" s="3">
         <v>9120317251019</v>
       </c>
       <c r="D104" t="s">
-        <v>384</v>
+        <v>483</v>
       </c>
       <c r="E104" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F104" t="s">
-        <v>385</v>
+        <v>484</v>
       </c>
       <c r="G104" t="s">
-        <v>371</v>
+        <v>466</v>
       </c>
       <c r="H104">
         <v>5000000</v>
       </c>
       <c r="I104">
         <v>1</v>
       </c>
     </row>
-    <row r="105" spans="1:9">
-[...1 lines deleted...]
-        <v>100</v>
+    <row r="105">
+      <c r="A105" t="s" s="2">
+        <v>485</v>
       </c>
       <c r="B105" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="C105">
+        <v>486</v>
+      </c>
+      <c r="C105" s="3">
         <v>9120314281313</v>
       </c>
       <c r="D105" t="s">
-        <v>387</v>
+        <v>487</v>
       </c>
       <c r="E105" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F105" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>488</v>
+      </c>
+      <c r="G105" t="s" s="4">
+        <v>489</v>
       </c>
       <c r="H105">
         <v>10000000</v>
       </c>
       <c r="I105">
         <v>1</v>
       </c>
     </row>
-    <row r="106" spans="1:9">
-[...1 lines deleted...]
-        <v>101</v>
+    <row r="106">
+      <c r="A106" t="s" s="2">
+        <v>490</v>
       </c>
       <c r="B106" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="C106">
+        <v>491</v>
+      </c>
+      <c r="C106" s="3">
         <v>9120317281713</v>
       </c>
       <c r="D106" t="s">
-        <v>391</v>
+        <v>492</v>
       </c>
       <c r="E106" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F106" t="s">
-        <v>378</v>
+        <v>475</v>
       </c>
       <c r="G106" t="s">
-        <v>392</v>
+        <v>493</v>
       </c>
       <c r="H106">
         <v>2500000</v>
       </c>
       <c r="I106">
         <v>1</v>
       </c>
     </row>
-    <row r="107" spans="1:9">
-[...1 lines deleted...]
-        <v>102</v>
+    <row r="107">
+      <c r="A107" t="s" s="2">
+        <v>494</v>
       </c>
       <c r="B107" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="C107">
+        <v>495</v>
+      </c>
+      <c r="C107" s="3">
         <v>9120319231212</v>
       </c>
       <c r="D107" t="s">
-        <v>394</v>
+        <v>496</v>
       </c>
       <c r="E107" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F107" t="s">
-        <v>395</v>
+        <v>497</v>
       </c>
       <c r="G107" t="s">
-        <v>396</v>
+        <v>498</v>
       </c>
       <c r="H107">
         <v>20000000</v>
       </c>
       <c r="I107">
         <v>1</v>
       </c>
     </row>
-    <row r="108" spans="1:9">
-[...1 lines deleted...]
-        <v>103</v>
+    <row r="108">
+      <c r="A108" t="s" s="2">
+        <v>499</v>
       </c>
       <c r="B108" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="C108">
+        <v>500</v>
+      </c>
+      <c r="C108" s="3">
         <v>9120315251816</v>
       </c>
       <c r="D108" t="s">
-        <v>398</v>
+        <v>501</v>
       </c>
       <c r="E108" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F108" t="s">
-        <v>388</v>
+        <v>488</v>
       </c>
       <c r="G108" t="s">
-        <v>399</v>
+        <v>502</v>
       </c>
       <c r="H108">
         <v>50000000</v>
       </c>
       <c r="I108">
         <v>2</v>
       </c>
     </row>
-    <row r="109" spans="1:9">
-[...1 lines deleted...]
-        <v>104</v>
+    <row r="109">
+      <c r="A109" t="s" s="2">
+        <v>503</v>
       </c>
       <c r="B109" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="C109">
+        <v>504</v>
+      </c>
+      <c r="C109" s="3">
         <v>9120312291514</v>
       </c>
       <c r="D109" t="s">
-        <v>401</v>
+        <v>505</v>
       </c>
       <c r="E109" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F109" t="s">
-        <v>402</v>
+        <v>506</v>
       </c>
       <c r="G109" t="s">
-        <v>403</v>
+        <v>507</v>
       </c>
       <c r="H109">
         <v>45000000</v>
       </c>
       <c r="I109">
         <v>4</v>
       </c>
     </row>
-    <row r="110" spans="1:9">
-[...1 lines deleted...]
-        <v>105</v>
+    <row r="110">
+      <c r="A110" t="s" s="2">
+        <v>508</v>
       </c>
       <c r="B110" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="C110">
+        <v>509</v>
+      </c>
+      <c r="C110" s="3">
         <v>9120318231018</v>
       </c>
       <c r="D110" t="s">
-        <v>405</v>
+        <v>510</v>
       </c>
       <c r="E110" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F110" t="s">
-        <v>406</v>
+        <v>511</v>
       </c>
       <c r="G110" t="s">
-        <v>371</v>
+        <v>466</v>
       </c>
       <c r="H110">
         <v>20000000</v>
       </c>
       <c r="I110">
         <v>2</v>
       </c>
     </row>
-    <row r="111" spans="1:9">
-[...1 lines deleted...]
-        <v>106</v>
+    <row r="111">
+      <c r="A111" t="s" s="2">
+        <v>512</v>
       </c>
       <c r="B111" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="C111">
+        <v>513</v>
+      </c>
+      <c r="C111" s="3">
         <v>9120316291814</v>
       </c>
       <c r="D111" t="s">
-        <v>408</v>
+        <v>514</v>
       </c>
       <c r="E111" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="F111" t="s">
-        <v>350</v>
+        <v>440</v>
       </c>
       <c r="G111" t="s">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="H111">
         <v>15000000</v>
       </c>
       <c r="I111">
         <v>1</v>
       </c>
     </row>
-    <row r="112" spans="1:9">
-[...1 lines deleted...]
-        <v>107</v>
+    <row r="112">
+      <c r="A112" t="s" s="2">
+        <v>515</v>
       </c>
       <c r="B112" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>516</v>
+      </c>
+      <c r="C112" t="s" s="2">
+        <v>517</v>
       </c>
       <c r="D112"/>
       <c r="E112" t="s">
-        <v>411</v>
+        <v>518</v>
       </c>
       <c r="F112" t="s">
-        <v>412</v>
+        <v>519</v>
       </c>
       <c r="G112" t="s">
-        <v>413</v>
+        <v>520</v>
       </c>
       <c r="H112">
         <v>0</v>
       </c>
       <c r="I112">
         <v>0</v>
       </c>
     </row>
-    <row r="113" spans="1:9">
-[...1 lines deleted...]
-        <v>108</v>
+    <row r="113">
+      <c r="A113" t="s" s="2">
+        <v>521</v>
       </c>
       <c r="B113" t="s">
-        <v>414</v>
-[...1 lines deleted...]
-      <c r="C113">
+        <v>522</v>
+      </c>
+      <c r="C113" s="3">
         <v>2109220026982</v>
       </c>
       <c r="D113"/>
-      <c r="E113" t="s">
-        <v>415</v>
+      <c r="E113" s="5">
+        <v>44825</v>
       </c>
       <c r="F113" t="s">
-        <v>416</v>
+        <v>523</v>
       </c>
       <c r="G113" t="s">
-        <v>417</v>
+        <v>524</v>
       </c>
       <c r="H113">
         <v>0</v>
       </c>
       <c r="I113">
         <v>0</v>
       </c>
     </row>
-    <row r="114" spans="1:9">
-[...6 lines deleted...]
-      <c r="C114">
+    <row r="114">
+      <c r="A114" t="s" s="2">
+        <v>525</v>
+      </c>
+      <c r="B114" t="s" s="4">
+        <v>526</v>
+      </c>
+      <c r="C114" s="3">
         <v>9120006760631</v>
       </c>
       <c r="D114" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>527</v>
+      </c>
+      <c r="E114" s="5">
+        <v>44972</v>
       </c>
       <c r="F114" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="G114" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="H114">
         <v>0</v>
       </c>
       <c r="I114">
         <v>0</v>
       </c>
     </row>
-    <row r="115" spans="1:9">
-[...1 lines deleted...]
-        <v>110</v>
+    <row r="115">
+      <c r="A115" t="s" s="2">
+        <v>530</v>
       </c>
       <c r="B115" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>531</v>
+      </c>
+      <c r="C115" t="s" s="2">
+        <v>532</v>
       </c>
       <c r="D115"/>
-      <c r="E115" t="s">
-        <v>425</v>
+      <c r="E115" s="5">
+        <v>44991</v>
       </c>
       <c r="F115" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>533</v>
+      </c>
+      <c r="G115" t="s" s="4">
+        <v>534</v>
       </c>
       <c r="H115">
         <v>0</v>
       </c>
       <c r="I115">
         <v>0</v>
       </c>
     </row>
-    <row r="116" spans="1:9">
-[...1 lines deleted...]
-        <v>111</v>
+    <row r="116">
+      <c r="A116" t="s" s="2">
+        <v>535</v>
       </c>
       <c r="B116" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="C116">
+        <v>536</v>
+      </c>
+      <c r="C116" s="3">
         <v>1612220010923</v>
       </c>
       <c r="D116" t="s">
-        <v>429</v>
-[...8 lines deleted...]
-        <v>432</v>
+        <v>537</v>
+      </c>
+      <c r="E116" s="5">
+        <v>44911</v>
+      </c>
+      <c r="F116" t="s" s="4">
+        <v>538</v>
+      </c>
+      <c r="G116" t="s" s="4">
+        <v>539</v>
       </c>
       <c r="H116">
         <v>0</v>
       </c>
       <c r="I116">
         <v>0</v>
       </c>
     </row>
-    <row r="117" spans="1:9">
-[...7 lines deleted...]
-        <v>434</v>
+    <row r="117">
+      <c r="A117" t="s" s="2">
+        <v>540</v>
+      </c>
+      <c r="B117" t="s" s="4">
+        <v>541</v>
+      </c>
+      <c r="C117" t="s" s="2">
+        <v>542</v>
       </c>
       <c r="D117" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>543</v>
+      </c>
+      <c r="E117" s="5">
+        <v>44959</v>
+      </c>
+      <c r="F117" t="s" s="4">
+        <v>544</v>
       </c>
       <c r="G117" t="s">
-        <v>438</v>
+        <v>545</v>
       </c>
       <c r="H117">
         <v>0</v>
       </c>
       <c r="I117">
         <v>0</v>
       </c>
     </row>
-    <row r="118" spans="1:9">
-[...6 lines deleted...]
-      <c r="C118">
+    <row r="118">
+      <c r="A118" t="s" s="2">
+        <v>546</v>
+      </c>
+      <c r="B118" t="s" s="4">
+        <v>547</v>
+      </c>
+      <c r="C118" s="3">
         <v>2702230026089</v>
       </c>
       <c r="D118"/>
-      <c r="E118" t="s">
-[...3 lines deleted...]
-        <v>441</v>
+      <c r="E118" s="5">
+        <v>44984</v>
+      </c>
+      <c r="F118" t="s" s="4">
+        <v>548</v>
       </c>
       <c r="G118" t="s">
-        <v>442</v>
+        <v>549</v>
       </c>
       <c r="H118">
         <v>0</v>
       </c>
       <c r="I118">
         <v>0</v>
       </c>
     </row>
-    <row r="119" spans="1:9">
-[...6 lines deleted...]
-      <c r="C119">
+    <row r="119">
+      <c r="A119" t="s" s="2">
+        <v>550</v>
+      </c>
+      <c r="B119" t="s" s="4">
+        <v>551</v>
+      </c>
+      <c r="C119" s="3">
         <v>2702230019284</v>
       </c>
       <c r="D119"/>
-      <c r="E119" t="s">
-        <v>440</v>
+      <c r="E119" s="5">
+        <v>44984</v>
       </c>
       <c r="F119" t="s">
-        <v>444</v>
+        <v>552</v>
       </c>
       <c r="G119" t="s">
-        <v>417</v>
+        <v>524</v>
       </c>
       <c r="H119">
         <v>0</v>
       </c>
       <c r="I119">
         <v>0</v>
       </c>
     </row>
-    <row r="120" spans="1:9">
-[...6 lines deleted...]
-      <c r="C120">
+    <row r="120">
+      <c r="A120" t="s" s="2">
+        <v>553</v>
+      </c>
+      <c r="B120" t="s" s="4">
+        <v>554</v>
+      </c>
+      <c r="C120" s="3">
         <v>2112220020016</v>
       </c>
       <c r="D120"/>
-      <c r="E120" t="s">
-[...3 lines deleted...]
-        <v>447</v>
+      <c r="E120" s="5">
+        <v>44916</v>
+      </c>
+      <c r="F120" t="s" s="4">
+        <v>555</v>
       </c>
       <c r="G120" t="s">
-        <v>417</v>
+        <v>524</v>
       </c>
       <c r="H120">
         <v>0</v>
       </c>
       <c r="I120">
         <v>0</v>
       </c>
     </row>
-    <row r="121" spans="1:9">
-[...6 lines deleted...]
-      <c r="C121">
+    <row r="121">
+      <c r="A121" t="s" s="2">
+        <v>556</v>
+      </c>
+      <c r="B121" t="s" s="4">
+        <v>557</v>
+      </c>
+      <c r="C121" s="3">
         <v>1601230011739</v>
       </c>
       <c r="D121"/>
-      <c r="E121" t="s">
-[...6 lines deleted...]
-        <v>451</v>
+      <c r="E121" s="5">
+        <v>44942</v>
+      </c>
+      <c r="F121" t="s" s="4">
+        <v>558</v>
+      </c>
+      <c r="G121" t="s" s="4">
+        <v>559</v>
       </c>
       <c r="H121">
         <v>0</v>
       </c>
       <c r="I121">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...15 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-  <Company>Microsoft Corporation</Company>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <TotalTime></TotalTime>
+  <Application>Shuchkin\SimpleXLSXGen</Application>
+  <Company/>
   <Manager/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>SATU DATA  - powered by Technophoria Indonesia</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Data UMKM SATU DATA , powered by Technophoria Indonesia</dc:title>
-[...3 lines deleted...]
-  <cp:category/>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>