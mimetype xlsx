--- v0 (2025-10-03)
+++ v1 (2026-05-20)
@@ -1,803 +1,505 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...4 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <si>
     <t>DATA SARANA DAN PRASARANA OLAHRAGA KECAMATAN PANGGUL</t>
   </si>
   <si>
     <t>PEMERINTAH KABUPATEN TRENGGALEK</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>ALAMAT</t>
   </si>
   <si>
     <t>DESA</t>
   </si>
   <si>
     <t>Atitude</t>
   </si>
   <si>
     <t>Longtitude</t>
   </si>
   <si>
+    <t>1.</t>
+  </si>
+  <si>
     <t>Lapangan Tenis</t>
   </si>
   <si>
     <t>Wonocoyo Utara, Wonocoyo, Kec. Panggul,Kabupaten Trenggalek,Provinsi Jawa Timur</t>
   </si>
   <si>
     <t>Wonocoyo</t>
   </si>
   <si>
+    <t>-8.248735548709911</t>
+  </si>
+  <si>
+    <t>111.45456285298111</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
     <t>Lapangan Voly</t>
   </si>
   <si>
     <t>Dusun Krajan, RT. 003 RW. 001, Desa Manggis, Kec. Panggal, Kab. Trenggalek</t>
   </si>
   <si>
     <t>Manggis</t>
   </si>
   <si>
+    <t>-8.206101</t>
+  </si>
+  <si>
+    <t>111.483013</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
     <t>LAPANGAN VOLLY MILIK DESA</t>
   </si>
   <si>
     <t>RT.004 RW.001 DESA BODAG KEC. PANGGUL</t>
   </si>
   <si>
     <t>Bodag</t>
   </si>
   <si>
+    <t>-8.217299</t>
+  </si>
+  <si>
+    <t>111.458299</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
     <t>LAPANGAN SEPAK BOLA MILIK DESA</t>
   </si>
   <si>
+    <t>-8.217709</t>
+  </si>
+  <si>
+    <t>111.458327</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
     <t>Lapangan Sepak Bola Mini</t>
   </si>
   <si>
     <t>Dusun Krajan</t>
   </si>
   <si>
     <t>Depok</t>
   </si>
   <si>
+    <t>-8.1832152924009</t>
+  </si>
+  <si>
+    <t>111.44377047874197</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>-8.184677231728733</t>
+  </si>
+  <si>
+    <t>111.44351946804086</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
     <t>LAPANGAN VOLY</t>
   </si>
   <si>
     <t>Dusun Krajan, RT. 009 RW. 002, Desa Manggis, Kec. Panggul, Kab. Trenggalek, Jawa Timur</t>
   </si>
   <si>
+    <t>-8.210587</t>
+  </si>
+  <si>
+    <t>111.478717</t>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
     <t>Lapangan Voli</t>
   </si>
   <si>
     <t>Dusun Pagersari RT.15 RW.02 Desa Banjar</t>
   </si>
   <si>
     <t>Banjar</t>
   </si>
   <si>
+    <t>-8.27000000</t>
+  </si>
+  <si>
+    <t>111.47722222</t>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
     <t>Lapangan Sepak Bola</t>
   </si>
+  <si>
+    <t>111.47694444</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-[...1 lines deleted...]
-  <fonts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
+    <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
+  </numFmts>
+  <fonts count="1">
     <font>
-      <b val="0"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
-    </font>
-[...34 lines deleted...]
-      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-[...288 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F14"/>
-  <sheetViews>
-[...4 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="31" customWidth="1"/>
+    <col min="3" max="3" width="60" customWidth="1"/>
+    <col min="4" max="4" width="9" customWidth="1"/>
+    <col min="5" max="5" width="19" customWidth="1"/>
+    <col min="6" max="6" width="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-[...3 lines deleted...]
-      <c r="A2" s="3" t="s">
+    <row r="1">
+      <c r="A1"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
-      <c r="A3" s="4" t="s">
+    <row r="3">
+      <c r="A3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:6">
-      <c r="A5" s="1" t="s">
+    <row r="4"/>
+    <row r="5">
+      <c r="A5" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C5" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="E5" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="F5" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="6">
+      <c r="A6" t="s" s="2">
+        <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>10</v>
-[...10 lines deleted...]
-        <v>2</v>
+        <v>11</v>
+      </c>
+      <c r="E6" t="s" s="2">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s" s="2">
+        <v>14</v>
       </c>
       <c r="B7" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
-[...10 lines deleted...]
-        <v>3</v>
+        <v>17</v>
+      </c>
+      <c r="E7" t="s" s="2">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s" s="2">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s" s="2">
+        <v>20</v>
       </c>
       <c r="B8" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s" s="2">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="2">
+        <v>26</v>
+      </c>
+      <c r="B9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" t="s" s="2">
+        <v>28</v>
+      </c>
+      <c r="F9" t="s" s="2">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="2">
+        <v>30</v>
+      </c>
+      <c r="B10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="F10" t="s" s="2">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="2">
+        <v>36</v>
+      </c>
+      <c r="B11" t="s">
         <v>15</v>
       </c>
-      <c r="D8" t="s">
-[...13 lines deleted...]
-      <c r="B9" t="s">
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" t="s" s="2">
+        <v>37</v>
+      </c>
+      <c r="F11" t="s" s="2">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="2">
+        <v>39</v>
+      </c>
+      <c r="B12" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" t="s">
         <v>17</v>
       </c>
-      <c r="C9" t="s">
-[...74 lines deleted...]
-        <v>8</v>
+      <c r="E12" t="s" s="2">
+        <v>42</v>
+      </c>
+      <c r="F12" t="s" s="2">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="2">
+        <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
-[...10 lines deleted...]
-        <v>9</v>
+        <v>47</v>
+      </c>
+      <c r="E13" t="s" s="2">
+        <v>48</v>
+      </c>
+      <c r="F13" t="s" s="2">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="2">
+        <v>50</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>111.47694444</v>
+        <v>47</v>
+      </c>
+      <c r="E14" t="s" s="2">
+        <v>48</v>
+      </c>
+      <c r="F14" t="s" s="2">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...15 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-  <Company>Microsoft Corporation</Company>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <TotalTime></TotalTime>
+  <Application>Shuchkin\SimpleXLSXGen</Application>
+  <Company/>
   <Manager/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>SATU DATA  - powered by Technophoria Indonesia</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Data Sarana Dan Prasarana Olahraga Kecamatan Panggul SATU DATA , powered by Technophoria Indonesia</dc:title>
-[...3 lines deleted...]
-  <cp:category/>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>