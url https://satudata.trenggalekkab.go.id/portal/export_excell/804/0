--- v0 (2025-12-13)
+++ v1 (2026-04-05)
@@ -1,1026 +1,758 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...4 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <si>
     <t>DATA RUMAH MAKAN SE-KECAMATAN KAMPAK</t>
   </si>
   <si>
     <t>PEMERINTAH KABUPATEN TRENGGALEK</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>DESA</t>
   </si>
   <si>
     <t>NAMA RUMAH MAKAN</t>
   </si>
   <si>
     <t>ALAMAT</t>
   </si>
   <si>
     <t>LINK GOOGLE MAPS</t>
   </si>
   <si>
+    <t>1.</t>
+  </si>
+  <si>
     <t>BENDOAGUNG</t>
   </si>
   <si>
     <t>ROCKETCHICKEN KAMPAK TRENGGALEK</t>
   </si>
   <si>
     <t>JL.Raya Kampak-Munjungan Pertokoan Gunung Gadung, Desa Bendoagung, Kec. Kampak</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/TB3eXtadR2jWD9TT6</t>
   </si>
   <si>
+    <t>2.</t>
+  </si>
+  <si>
     <t>TEA BREAK</t>
   </si>
   <si>
     <t>JL. Raya Kampak-Munjungan Pertokoan Gunung Gadung, Desa Bendoagung, Kec. Kampak</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/oQQ2tuQRzSnDxHok7</t>
   </si>
   <si>
+    <t>3.</t>
+  </si>
+  <si>
     <t>WARUNG MBAK DWI</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/CoLavWMqmgtbiMsi8</t>
   </si>
   <si>
+    <t>4.</t>
+  </si>
+  <si>
     <t>Rumah Makan "Gaya Baru"</t>
   </si>
   <si>
     <t>JL.Raya Kampak-Munjungan Desa Bendoagung, Kec. Kampak, Kab. Trenggalek</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/6YeEkB8gx9K83niK6</t>
   </si>
   <si>
+    <t>5.</t>
+  </si>
+  <si>
     <t>Sumber Raos</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/Cobk9qBuxEQqfQXm9</t>
   </si>
   <si>
+    <t>6.</t>
+  </si>
+  <si>
     <t>WARUNG MAMA</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/NWu9jyrNXtFhZU8UA</t>
   </si>
   <si>
+    <t>7.</t>
+  </si>
+  <si>
     <t>SATE AYAM MADURA Cak Ripin</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/BFwk5dPnzK8sxVps5</t>
   </si>
   <si>
+    <t>8.</t>
+  </si>
+  <si>
     <t>Warung Ireng Manis</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/ogCSTS3vxNCHQNT26</t>
   </si>
   <si>
+    <t>9.</t>
+  </si>
+  <si>
     <t>Soto lamongan bu Marmi</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/4vCTzJWHxQC4FpV1A</t>
   </si>
   <si>
+    <t>10.</t>
+  </si>
+  <si>
     <t>Ayam Bakar / Goreng Sekar</t>
   </si>
   <si>
     <t>Jl. Raya Kampak-Gandusari Desa Bendoagung, Kec. Kampak, Kab. Trenggalek</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/WCr8BADwtA1xD1iQ6</t>
   </si>
   <si>
+    <t>11.</t>
+  </si>
+  <si>
     <t>Rumah Makan Dua Bersaudara</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/hdfQ1vXcURpyhsyr8</t>
   </si>
   <si>
+    <t>12.</t>
+  </si>
+  <si>
     <t>Warung Sate Ayam Ponorogo Pak Priyo</t>
   </si>
   <si>
     <t>Kompleks Pasar Agro Kampak</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/8pjxkbosMR9iWPjg9</t>
   </si>
   <si>
+    <t>13.</t>
+  </si>
+  <si>
     <t>MIE AYAM PAK MAN</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/5sjfWpv1q9QJQKNT9</t>
   </si>
   <si>
+    <t>14.</t>
+  </si>
+  <si>
     <t>BAKSO DAGING SAPI &amp; MIE AYAM PAK BADAR</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/Adq4nnc5BVKWWUhC6</t>
   </si>
   <si>
+    <t>15.</t>
+  </si>
+  <si>
     <t>Warung Lodho "Mbak Kris"</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/1EyMYRFBk6JLMG5b8</t>
   </si>
   <si>
+    <t>16.</t>
+  </si>
+  <si>
     <t>SUGIHAN</t>
   </si>
   <si>
     <t>WARKOP Napak Tilas</t>
   </si>
   <si>
     <t>Jl. Raya Kampak-Gandusari, Desa Sugihan Kecamatan Kampak</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/Y3321HJQ9pSuV9a26</t>
   </si>
   <si>
+    <t>17.</t>
+  </si>
+  <si>
     <t>Warung Mbak Ita</t>
   </si>
   <si>
     <t>JL.Raya Kampak-Munjungan Depan Puskesmas Kampak</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/bv5NZNfycAz1z9XBA</t>
   </si>
   <si>
+    <t>18.</t>
+  </si>
+  <si>
     <t>Family Coffee</t>
   </si>
   <si>
     <t>Jl. Raya Kampak-Watulimo</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/Trx6aZFrduvZ5D5B9</t>
   </si>
   <si>
+    <t>19.</t>
+  </si>
+  <si>
     <t>WARUNG MBAK YAM</t>
   </si>
   <si>
     <t>Https://maps.app.goo.gl/inoWRX2i44W8PkPU6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-[...1 lines deleted...]
-  <fonts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
+    <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
+  </numFmts>
+  <fonts count="2">
     <font>
-      <b val="0"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
     </font>
     <font>
-      <b val="1"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
-    </font>
-[...25 lines deleted...]
-      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
+      <u/>
+      <color rgb="FF0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="4">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-[...284 lines deleted...]
-</a:theme>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/TB3eXtadR2jWD9TT6" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/oQQ2tuQRzSnDxHok7" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/CoLavWMqmgtbiMsi8" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/6YeEkB8gx9K83niK6" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/Cobk9qBuxEQqfQXm9" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/NWu9jyrNXtFhZU8UA" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/BFwk5dPnzK8sxVps5" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/ogCSTS3vxNCHQNT26" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/4vCTzJWHxQC4FpV1A" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/WCr8BADwtA1xD1iQ6" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/hdfQ1vXcURpyhsyr8" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/8pjxkbosMR9iWPjg9" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/5sjfWpv1q9QJQKNT9" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/Adq4nnc5BVKWWUhC6" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/1EyMYRFBk6JLMG5b8" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/Y3321HJQ9pSuV9a26" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/bv5NZNfycAz1z9XBA" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/Trx6aZFrduvZ5D5B9" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://maps.app.goo.gl/inoWRX2i44W8PkPU6" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:E24"/>
-  <sheetViews>
-[...4 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="49.416504" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="11" customWidth="1"/>
+    <col min="3" max="3" width="39" customWidth="1"/>
+    <col min="4" max="4" width="60" customWidth="1"/>
+    <col min="5" max="5" width="42" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-[...3 lines deleted...]
-      <c r="A2" s="3" t="s">
+    <row r="1">
+      <c r="A1"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-      <c r="A3" s="4" t="s">
+    <row r="3">
+      <c r="A3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
-      <c r="A5" s="1" t="s">
+    <row r="4"/>
+    <row r="5">
+      <c r="A5" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C5" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="E5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="6">
+      <c r="A6" t="s" s="2">
+        <v>7</v>
       </c>
       <c r="B6" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E6" t="s">
         <v>10</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>2</v>
+      <c r="E6" t="s" s="3">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s" s="2">
+        <v>12</v>
       </c>
       <c r="B7" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
-[...7 lines deleted...]
-        <v>3</v>
+        <v>14</v>
+      </c>
+      <c r="E7" t="s" s="3">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s" s="2">
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
-[...7 lines deleted...]
-        <v>4</v>
+        <v>10</v>
+      </c>
+      <c r="E8" t="s" s="3">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="2">
+        <v>19</v>
       </c>
       <c r="B9" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="E9" t="s" s="3">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="2">
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>6</v>
+        <v>21</v>
+      </c>
+      <c r="E10" t="s" s="3">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="2">
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" t="s" s="3">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" t="s" s="3">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="2">
+        <v>32</v>
+      </c>
+      <c r="B13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" t="s" s="3">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
         <v>21</v>
       </c>
-      <c r="D11" t="s">
-[...59 lines deleted...]
-        <v>10</v>
+      <c r="E14" t="s" s="3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="2">
+        <v>38</v>
       </c>
       <c r="B15" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
-[...7 lines deleted...]
-        <v>11</v>
+        <v>40</v>
+      </c>
+      <c r="E15" t="s" s="3">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="2">
+        <v>42</v>
       </c>
       <c r="B16" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
-[...7 lines deleted...]
-        <v>12</v>
+        <v>40</v>
+      </c>
+      <c r="E16" t="s" s="3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="2">
+        <v>45</v>
       </c>
       <c r="B17" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
-[...7 lines deleted...]
-        <v>13</v>
+        <v>47</v>
+      </c>
+      <c r="E17" t="s" s="3">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="2">
+        <v>49</v>
       </c>
       <c r="B18" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>35</v>
-[...7 lines deleted...]
-        <v>14</v>
+        <v>47</v>
+      </c>
+      <c r="E18" t="s" s="3">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="2">
+        <v>52</v>
       </c>
       <c r="B19" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>35</v>
-[...7 lines deleted...]
-        <v>15</v>
+        <v>47</v>
+      </c>
+      <c r="E19" t="s" s="3">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="2">
+        <v>55</v>
       </c>
       <c r="B20" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
-[...7 lines deleted...]
-        <v>16</v>
+        <v>47</v>
+      </c>
+      <c r="E20" t="s" s="3">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="2">
+        <v>58</v>
       </c>
       <c r="B21" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
-[...7 lines deleted...]
-        <v>17</v>
+        <v>61</v>
+      </c>
+      <c r="E21" t="s" s="3">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="2">
+        <v>63</v>
       </c>
       <c r="B22" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C22" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22" t="s">
+        <v>65</v>
+      </c>
+      <c r="E22" t="s" s="3">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="2">
+        <v>67</v>
+      </c>
+      <c r="B23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" t="s">
+        <v>69</v>
+      </c>
+      <c r="E23" t="s" s="3">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="2">
+        <v>71</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>72</v>
+      </c>
+      <c r="D24" t="s">
         <v>47</v>
       </c>
-      <c r="D22" t="s">
-[...37 lines deleted...]
-        <v>54</v>
+      <c r="E24" t="s" s="3">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...15 lines deleted...]
-  </headerFooter>
+  <hyperlinks>
+    <hyperlink ref="E6" r:id="rId1" location="" display="Https://maps.app.goo.gl/TB3eXtadR2jWD9TT6"/>
+    <hyperlink ref="E7" r:id="rId2" location="" display="Https://maps.app.goo.gl/oQQ2tuQRzSnDxHok7"/>
+    <hyperlink ref="E8" r:id="rId3" location="" display="Https://maps.app.goo.gl/CoLavWMqmgtbiMsi8"/>
+    <hyperlink ref="E9" r:id="rId4" location="" display="Https://maps.app.goo.gl/6YeEkB8gx9K83niK6"/>
+    <hyperlink ref="E10" r:id="rId5" location="" display="Https://maps.app.goo.gl/Cobk9qBuxEQqfQXm9"/>
+    <hyperlink ref="E11" r:id="rId6" location="" display="Https://maps.app.goo.gl/NWu9jyrNXtFhZU8UA"/>
+    <hyperlink ref="E12" r:id="rId7" location="" display="Https://maps.app.goo.gl/BFwk5dPnzK8sxVps5"/>
+    <hyperlink ref="E13" r:id="rId8" location="" display="Https://maps.app.goo.gl/ogCSTS3vxNCHQNT26"/>
+    <hyperlink ref="E14" r:id="rId9" location="" display="Https://maps.app.goo.gl/4vCTzJWHxQC4FpV1A"/>
+    <hyperlink ref="E15" r:id="rId10" location="" display="Https://maps.app.goo.gl/WCr8BADwtA1xD1iQ6"/>
+    <hyperlink ref="E16" r:id="rId11" location="" display="Https://maps.app.goo.gl/hdfQ1vXcURpyhsyr8"/>
+    <hyperlink ref="E17" r:id="rId12" location="" display="Https://maps.app.goo.gl/8pjxkbosMR9iWPjg9"/>
+    <hyperlink ref="E18" r:id="rId13" location="" display="Https://maps.app.goo.gl/5sjfWpv1q9QJQKNT9"/>
+    <hyperlink ref="E19" r:id="rId14" location="" display="Https://maps.app.goo.gl/Adq4nnc5BVKWWUhC6"/>
+    <hyperlink ref="E20" r:id="rId15" location="" display="Https://maps.app.goo.gl/1EyMYRFBk6JLMG5b8"/>
+    <hyperlink ref="E21" r:id="rId16" location="" display="Https://maps.app.goo.gl/Y3321HJQ9pSuV9a26"/>
+    <hyperlink ref="E22" r:id="rId17" location="" display="Https://maps.app.goo.gl/bv5NZNfycAz1z9XBA"/>
+    <hyperlink ref="E23" r:id="rId18" location="" display="Https://maps.app.goo.gl/Trx6aZFrduvZ5D5B9"/>
+    <hyperlink ref="E24" r:id="rId19" location="" display="Https://maps.app.goo.gl/inoWRX2i44W8PkPU6"/>
+  </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-  <Company>Microsoft Corporation</Company>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <TotalTime></TotalTime>
+  <Application>Shuchkin\SimpleXLSXGen</Application>
+  <Company/>
   <Manager/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>SATU DATA  - powered by Technophoria Indonesia</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>DATA RUMAH MAKAN SE-KECAMATAN KAMPAK SATU DATA , powered by Technophoria Indonesia</dc:title>
-[...3 lines deleted...]
-  <cp:category/>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>