--- v0 (2025-10-06)
+++ v1 (2026-04-02)
@@ -1,8610 +1,8987 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...4 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="752">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1003" uniqueCount="1003">
   <si>
     <t>DATA KOMUNITAS SENI</t>
   </si>
   <si>
     <t>PEMERINTAH KABUPATEN TRENGGALEK</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>JENIS</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>MULAI BERDIRI</t>
   </si>
   <si>
     <t>KETUA</t>
   </si>
   <si>
     <t>NO INDUK</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
     <t>ALAMAT</t>
   </si>
   <si>
+    <t>1.</t>
+  </si>
+  <si>
     <t>Jaranan</t>
   </si>
   <si>
     <t>SURYA BUDAYA</t>
   </si>
   <si>
     <t>DAMIN</t>
   </si>
   <si>
     <t>Bendungan</t>
   </si>
   <si>
     <t>RT 35/11 DSN. KACANGAN DS SUMURUP</t>
   </si>
   <si>
+    <t>2.</t>
+  </si>
+  <si>
     <t>PURBO RARAS</t>
   </si>
   <si>
     <t>MARTOYO</t>
   </si>
   <si>
     <t>RT 12/04 DS. SRABAH</t>
   </si>
   <si>
+    <t>3.</t>
+  </si>
+  <si>
     <t>RUKUN BUDOYO</t>
   </si>
   <si>
     <t>SARJI</t>
   </si>
   <si>
     <t>RT 24/08 DS SUMURUP</t>
   </si>
   <si>
+    <t>4.</t>
+  </si>
+  <si>
     <t>RUKUN SANTOSO</t>
   </si>
   <si>
     <t>SUYOTO</t>
   </si>
   <si>
     <t>RT 38/12 DS. SUMURUP</t>
   </si>
   <si>
+    <t>5.</t>
+  </si>
+  <si>
     <t>JARANAN SENTEREWE</t>
   </si>
   <si>
     <t>NYAMAN</t>
   </si>
   <si>
     <t>RT 20/08 DS. DEPOK</t>
   </si>
   <si>
+    <t>6.</t>
+  </si>
+  <si>
     <t>SETYA BUDOYO</t>
   </si>
   <si>
     <t>SUGITO</t>
   </si>
   <si>
     <t>RT 1/1 DS. MASARAN</t>
   </si>
   <si>
+    <t>7.</t>
+  </si>
+  <si>
     <t>SETYA BUDAYA SRABAH</t>
   </si>
   <si>
     <t>JUMARI</t>
   </si>
   <si>
     <t>RT 07/03 DSN. JERUK DS SRABAH</t>
   </si>
   <si>
+    <t>8.</t>
+  </si>
+  <si>
     <t>JARANAN CAMPURSARI KARYA BUDAYA</t>
   </si>
   <si>
     <t>JARWAN</t>
   </si>
   <si>
     <t>RT 06/03 DS. SRABAH</t>
   </si>
   <si>
+    <t>9.</t>
+  </si>
+  <si>
     <t>JARANAN CAMPURSARI TRISNO BUDOYO</t>
   </si>
   <si>
     <t>SURADI</t>
   </si>
   <si>
     <t>RT 14 DSN. JOMBOK DS. MASARAN</t>
   </si>
   <si>
+    <t>10.</t>
+  </si>
+  <si>
     <t>TURONGGO BUDOYO</t>
   </si>
   <si>
     <t>MAKIRAN</t>
   </si>
   <si>
     <t>RT 03/01 DS. SURENLOR</t>
   </si>
   <si>
+    <t>11.</t>
+  </si>
+  <si>
     <t>TRI JOYO MULYO</t>
   </si>
   <si>
     <t>SANIMAN</t>
   </si>
   <si>
     <t>RT 20/07 DS. SURENLOR</t>
   </si>
   <si>
+    <t>12.</t>
+  </si>
+  <si>
     <t>SINAR BUDAYA</t>
   </si>
   <si>
     <t>YUDA BAYU RISMAWAN</t>
   </si>
   <si>
     <t>RT 17 /05 JAMURDIPO , TUMPAK AREN DS. DOMPYONG</t>
   </si>
   <si>
+    <t>13.</t>
+  </si>
+  <si>
     <t>WAHYU BUDAYA</t>
   </si>
   <si>
     <t>MANGKUJAYAN DS. BOTOPUTIH</t>
   </si>
   <si>
+    <t>14.</t>
+  </si>
+  <si>
     <t>SETIA BUDAYA BOTO PUTIH</t>
   </si>
   <si>
     <t>SUPARNO JAMAL</t>
   </si>
   <si>
     <t>DSN. JAMPE DS BOTOPUTIH</t>
   </si>
   <si>
+    <t>15.</t>
+  </si>
+  <si>
     <t>JARANAN TURONGGO YAKSO SENGON</t>
   </si>
   <si>
     <t>PONIMIN</t>
   </si>
   <si>
     <t>RT 30/01 DSN. TAWING</t>
   </si>
   <si>
+    <t>16.</t>
+  </si>
+  <si>
     <t>Reog</t>
   </si>
   <si>
     <t>DWI SETYO</t>
   </si>
   <si>
     <t>BANUN</t>
   </si>
   <si>
     <t>RT 24/07 DS DOMPYONG</t>
   </si>
   <si>
+    <t>17.</t>
+  </si>
+  <si>
     <t>SINGO WILIS</t>
   </si>
   <si>
     <t>SUJITO</t>
   </si>
   <si>
     <t>RT 01/01 DS BOTOPUTIH</t>
   </si>
   <si>
+    <t>18.</t>
+  </si>
+  <si>
     <t>SINGO MANGGOLO YUDHO</t>
   </si>
   <si>
     <t>MBAH MISNI</t>
   </si>
   <si>
     <t>RT 21/07 DSN KRAPYAK DS BOTOPUTIH</t>
   </si>
   <si>
+    <t>19.</t>
+  </si>
+  <si>
     <t>SINGO BEKTI</t>
   </si>
   <si>
     <t>SLAMET</t>
   </si>
   <si>
     <t>RT 06/02 DS SURENLOR</t>
   </si>
   <si>
+    <t>20.</t>
+  </si>
+  <si>
     <t>SINGO REKSO WONO</t>
   </si>
   <si>
     <t>SAMURI</t>
   </si>
   <si>
     <t>RT 03 RW DS MASARAN</t>
   </si>
   <si>
+    <t>21.</t>
+  </si>
+  <si>
     <t>Sanggar Tari</t>
   </si>
   <si>
     <t>DINAR DANCE THREATRE</t>
   </si>
   <si>
     <t>DIAN NOVA SAPUTRA</t>
   </si>
   <si>
     <t>DESA DEPOK RT 18 RW 06</t>
   </si>
   <si>
+    <t>22.</t>
+  </si>
+  <si>
     <t>Krido Manunggal</t>
   </si>
   <si>
     <t>Bejan</t>
   </si>
   <si>
     <t>556/1/406.030/JRN/2014</t>
   </si>
   <si>
     <t>Dongko</t>
   </si>
   <si>
     <t>RT 40/RW 12 Dusun Kori Desa Salamwates Kec. Dongko</t>
   </si>
   <si>
+    <t>23.</t>
+  </si>
+  <si>
     <t>Rekso Budoyo</t>
   </si>
   <si>
     <t>Suwito</t>
   </si>
   <si>
     <t>556/0./406.030/JRN/2015</t>
   </si>
   <si>
     <t>RT 17/RW.03 Dusun. Sobo Desa Ngerdani Kec. Dongko</t>
   </si>
   <si>
+    <t>24.</t>
+  </si>
+  <si>
     <t>Satriya Muda</t>
   </si>
   <si>
     <t>Harno</t>
   </si>
   <si>
     <t>566/04/406.030/JRN/2015</t>
   </si>
   <si>
     <t>RT 47/RW 24 Desa Cakul Kec.Dongko</t>
   </si>
   <si>
+    <t>25.</t>
+  </si>
+  <si>
     <t>Amemalat Driya</t>
   </si>
   <si>
     <t>Gesang Agung Santosa</t>
   </si>
   <si>
     <t>403/24/406.025/JRN/2019</t>
   </si>
   <si>
     <t>RT 05/W 01 Dusun Krajan Desa Dongko</t>
   </si>
   <si>
+    <t>26.</t>
+  </si>
+  <si>
     <t>Mitra budaya</t>
   </si>
   <si>
     <t>Susanto, S.Pd</t>
   </si>
   <si>
     <t>432/0056/JRN/2001</t>
   </si>
   <si>
     <t>RT.04/ RW.01 Dusun Krajan Desa Dongko</t>
   </si>
   <si>
+    <t>27.</t>
+  </si>
+  <si>
     <t>Agung krido taruna</t>
   </si>
   <si>
     <t>Suwanto</t>
   </si>
   <si>
     <t>Dusun Karangtengah Desa Dongko</t>
   </si>
   <si>
+    <t>28.</t>
+  </si>
+  <si>
     <t>Kridho budoyo</t>
   </si>
   <si>
     <t>Sudarto</t>
   </si>
   <si>
     <t>430/27/406.025/JRN/2019</t>
   </si>
   <si>
     <t>RT 37/ RW.09 Dusun Kasihan Desa Dongko</t>
   </si>
   <si>
+    <t>29.</t>
+  </si>
+  <si>
     <t>Putra taruna sakti</t>
   </si>
   <si>
     <t>Sudarto, S.Sos. M.MKes</t>
   </si>
   <si>
     <t>556/23/405.030/JRN/2013</t>
   </si>
   <si>
     <t>RT.48/ RW11Dusun Jajar Desa Dongko</t>
   </si>
   <si>
+    <t>30.</t>
+  </si>
+  <si>
     <t>Rogo Singo Bhatoro</t>
   </si>
   <si>
     <t>Garis Yoga Pratama</t>
   </si>
   <si>
     <t>556/14/35.03.025/JRN/2018</t>
   </si>
   <si>
     <t>RT 02/ RW 01 Dusun Krajan Desa Salamwates Kec. Dongko</t>
   </si>
   <si>
+    <t>31.</t>
+  </si>
+  <si>
     <t>Suko Budoyo</t>
   </si>
   <si>
     <t>Sumaji</t>
   </si>
   <si>
     <t>556/07/406.030/JRN/2015</t>
   </si>
   <si>
     <t>RT 13/RW 02 Dusun Krajan Desa Ngerdani Kec. Dongko</t>
   </si>
   <si>
+    <t>32.</t>
+  </si>
+  <si>
     <t>Kusuma mudha</t>
   </si>
   <si>
     <t>Eko Mujianto</t>
   </si>
   <si>
     <t>430/06/406.025/JRN/2020</t>
   </si>
   <si>
     <t>RT.21/ RW.05 Dusun. Banar Desa Petung Kec. Dongko</t>
   </si>
   <si>
+    <t>33.</t>
+  </si>
+  <si>
     <t>Reog singo 22</t>
   </si>
   <si>
     <t>Edi Suminto</t>
   </si>
   <si>
     <t>RT. 04/ RW.03 Dusun. Krajan Desa Salamwates</t>
   </si>
   <si>
+    <t>34.</t>
+  </si>
+  <si>
     <t>Reog Singo Mudho</t>
   </si>
   <si>
     <t>Setiawan</t>
   </si>
   <si>
     <t>RT 15/ RW 04 Dusun Blimbing Desa Dongko</t>
   </si>
   <si>
+    <t>35.</t>
+  </si>
+  <si>
     <t>Sentono Joyo</t>
   </si>
   <si>
     <t>Boyamin</t>
   </si>
   <si>
     <t>Dusun Talun Desa Pandean Kec. Dongko</t>
   </si>
   <si>
+    <t>36.</t>
+  </si>
+  <si>
     <t>Mustika wening</t>
   </si>
   <si>
     <t>Kusno</t>
   </si>
   <si>
     <t>RT.11/ RW 02 Dusun Krajan Desa Sumberbening</t>
   </si>
   <si>
+    <t>37.</t>
+  </si>
+  <si>
     <t>Krido Budoyo</t>
   </si>
   <si>
     <t>Suprapto</t>
   </si>
   <si>
     <t>RT 10 / RW 02 Dusun Krajan Desa Salamwates</t>
   </si>
   <si>
+    <t>38.</t>
+  </si>
+  <si>
     <t>Saputra Muddo</t>
   </si>
   <si>
     <t>Sarno</t>
   </si>
   <si>
     <t>Dusun Klangsur Desa Dongko</t>
   </si>
   <si>
+    <t>39.</t>
+  </si>
+  <si>
     <t>Purwo Budoyo</t>
   </si>
   <si>
     <t>Novi Agus Hargianto</t>
   </si>
   <si>
     <t>556/205/406.058/JRN/2010</t>
   </si>
   <si>
     <t>RT 17 RW 04 Dusun Blimbing Desa Dongko Kec. Dongko</t>
   </si>
   <si>
+    <t>40.</t>
+  </si>
+  <si>
     <t>MUSPITO LARAS</t>
   </si>
   <si>
     <t>TATANG PRIYOKUNCORO</t>
   </si>
   <si>
     <t>Durenan</t>
   </si>
   <si>
     <t>RT 37/10 DSN. LOTHEKOL</t>
   </si>
   <si>
+    <t>41.</t>
+  </si>
+  <si>
     <t>HARGO BUDAYA</t>
   </si>
   <si>
     <t>SAMIN</t>
   </si>
   <si>
     <t>RT 08 Ds. GADOR</t>
   </si>
   <si>
+    <t>42.</t>
+  </si>
+  <si>
     <t>SATRIYO PUTRO KENCONO</t>
   </si>
   <si>
     <t>SUTOPO</t>
   </si>
   <si>
+    <t>43.</t>
+  </si>
+  <si>
     <t>TURONGGO MUDO YAKSO</t>
   </si>
   <si>
+    <t>44.</t>
+  </si>
+  <si>
     <t>TARUNA BUDAYA</t>
   </si>
   <si>
     <t>SAKUR, PUJIANTO</t>
   </si>
   <si>
     <t>RT 13 RW 06 Ds. MALASAN</t>
   </si>
   <si>
+    <t>45.</t>
+  </si>
+  <si>
     <t>DHRAMA BUDAYA</t>
   </si>
   <si>
     <t>Gandusari</t>
   </si>
   <si>
     <t>RT 05/02 DS WIDORO</t>
   </si>
   <si>
+    <t>46.</t>
+  </si>
+  <si>
     <t>DARMO KUSUMO</t>
   </si>
   <si>
     <t>SUATARNI</t>
   </si>
   <si>
     <t>RT 13/05 DS KRANGANYAR</t>
   </si>
   <si>
+    <t>47.</t>
+  </si>
+  <si>
     <t>KARYO BUDOYO PEGON</t>
   </si>
   <si>
     <t>NUR HADI/KIRUN</t>
   </si>
   <si>
     <t>RT /RW DS WONOREJO</t>
   </si>
   <si>
+    <t>48.</t>
+  </si>
+  <si>
     <t>SATRIYO PUTRO</t>
   </si>
   <si>
     <t>SUNARTO</t>
   </si>
   <si>
     <t>RT 02/01 DS KRANDEGAN</t>
   </si>
   <si>
+    <t>49.</t>
+  </si>
+  <si>
     <t>NARENDRO SUKO BUDOYO</t>
   </si>
   <si>
     <t>GANTHANG</t>
   </si>
   <si>
     <t>RT 11/06 DS SUKOREJO</t>
   </si>
   <si>
+    <t>50.</t>
+  </si>
+  <si>
     <t>KRIDHO BUDOYO</t>
   </si>
   <si>
     <t>RT/RW DS NGRAYUNG</t>
   </si>
   <si>
+    <t>51.</t>
+  </si>
+  <si>
     <t>SINGO BUDOYO</t>
   </si>
   <si>
     <t>DRS SUKATNO</t>
   </si>
   <si>
     <t>RT/RW DS WONOANTI</t>
   </si>
   <si>
+    <t>52.</t>
+  </si>
+  <si>
     <t>Barongan</t>
   </si>
   <si>
     <t>NKT</t>
   </si>
   <si>
     <t>MARTONO</t>
   </si>
   <si>
     <t>RT. 08 RW. 03 DSN. KEBON DS. WONOREJO</t>
   </si>
   <si>
+    <t>53.</t>
+  </si>
+  <si>
     <t>BARONGAN KI PERCIL CREW</t>
   </si>
   <si>
     <t>BAGUS DWI SANTOSA</t>
   </si>
   <si>
     <t>RT. 25 RW. 06 DSN. NGLANCOR DS. WONOANTI</t>
   </si>
   <si>
+    <t>54.</t>
+  </si>
+  <si>
     <t>JAJAR GUMREGAH</t>
   </si>
   <si>
     <t>RICHA DWI R.</t>
   </si>
   <si>
     <t>RT 14 RW 04 JAJAR</t>
   </si>
   <si>
+    <t>55.</t>
+  </si>
+  <si>
     <t>BUNDA RAKA KINARYA</t>
   </si>
   <si>
     <t>DINE OKTAVIANA S.</t>
   </si>
   <si>
     <t>RT 31 RW 10 KARANGREJO</t>
   </si>
   <si>
+    <t>56.</t>
+  </si>
+  <si>
     <t>TURONGGO SAKSONO MUDHO</t>
   </si>
   <si>
     <t>MARDIYANTO</t>
   </si>
   <si>
     <t>RT 18 RW 07 WONOANTI</t>
   </si>
   <si>
+    <t>57.</t>
+  </si>
+  <si>
     <t>KUDA MANGGALA</t>
   </si>
   <si>
     <t>SUTOMO</t>
   </si>
   <si>
     <t>NGLANCOR GANDUSARI</t>
   </si>
   <si>
+    <t>58.</t>
+  </si>
+  <si>
     <t>NEW JIWO SATRIO</t>
   </si>
   <si>
     <t>DIDIK FAHRUDIN</t>
   </si>
   <si>
     <t>RT 30 RW 14 NGRAYUNG</t>
   </si>
   <si>
+    <t>59.</t>
+  </si>
+  <si>
     <t>PUTUNE DEWO BARONGAN</t>
   </si>
   <si>
     <t>KOMIX</t>
   </si>
   <si>
     <t>WONOREJO</t>
   </si>
   <si>
+    <t>60.</t>
+  </si>
+  <si>
     <t>Tiban</t>
   </si>
   <si>
     <t>PONCO GIMAN</t>
   </si>
   <si>
     <t>JAJAR</t>
   </si>
   <si>
+    <t>61.</t>
+  </si>
+  <si>
     <t>KRIDHO MANGGOLO</t>
   </si>
   <si>
     <t>AGUS AMIN</t>
   </si>
   <si>
     <t>Kampak</t>
   </si>
   <si>
     <t>DSN KEDUNGDOWO DS BEMDO AGUNG</t>
   </si>
   <si>
+    <t>62.</t>
+  </si>
+  <si>
     <t>TURONNGO SEKTI</t>
   </si>
   <si>
     <t>JUMIRAN,SUYADI,KARMADI, TIMAN</t>
   </si>
   <si>
     <t>RT 12/04 DS. TIMAHAN</t>
   </si>
   <si>
+    <t>63.</t>
+  </si>
+  <si>
     <t>MANIK MANINTEN</t>
   </si>
   <si>
     <t>SUKANI,CATUR,MISWANI,PAIRIN</t>
   </si>
   <si>
     <t>DS. BENDO AGUNG</t>
   </si>
   <si>
+    <t>64.</t>
+  </si>
+  <si>
     <t>TURONNGO AMNIS</t>
   </si>
   <si>
     <t>PUJI HARTONO,MISGIANTO</t>
   </si>
   <si>
     <t>RT 13/04 DS. BENDO KEC.KAMPAK</t>
   </si>
   <si>
+    <t>65.</t>
+  </si>
+  <si>
     <t>TURONNGO SAKETI PUTRO</t>
   </si>
   <si>
     <t>SUKEMI,SUTARJI,LAMUJI</t>
   </si>
   <si>
     <t>RT 46/14 DSN. PESU DS KARANGREJO</t>
   </si>
   <si>
+    <t>66.</t>
+  </si>
+  <si>
     <t>SENTEREWE SUWARU NGADIMULYO</t>
   </si>
   <si>
     <t>SUKIDI, SAFARUDIN,SARIMAN</t>
   </si>
   <si>
     <t>RT 33 RW 08 DSN SUWARU DS NGADIMULYO</t>
   </si>
   <si>
+    <t>67.</t>
+  </si>
+  <si>
     <t>DHOR BANARAN TIMAHAN</t>
   </si>
   <si>
     <t>KARMADI,SUMARJI,LAMUDJI</t>
   </si>
   <si>
     <t>RT 12/04 DSN. BANARAN DS TIMAHAN</t>
   </si>
   <si>
+    <t>68.</t>
+  </si>
+  <si>
     <t>MUKTI AGUNG BUDOYO</t>
   </si>
   <si>
     <t>SUKARNI</t>
   </si>
   <si>
     <t>RT 11 RW 03 DSN KADEMANGAN, DS BENDOAGUNG</t>
   </si>
   <si>
+    <t>69.</t>
+  </si>
+  <si>
     <t>TRESNA ASIH</t>
   </si>
   <si>
     <t>NETY HERAWATI</t>
   </si>
   <si>
     <t>RT 04 RW 02 DS SUGIHAN</t>
   </si>
   <si>
+    <t>70.</t>
+  </si>
+  <si>
     <t>KUDO PRADONGGO</t>
   </si>
   <si>
     <t>GALIH PRASETYO</t>
   </si>
   <si>
     <t>Karangan</t>
   </si>
   <si>
     <t>RT 18/06 DSN SUGIHAN DS SUMBERINGIN</t>
   </si>
   <si>
+    <t>71.</t>
+  </si>
+  <si>
     <t>KRIDHO TURONGGO</t>
   </si>
   <si>
     <t>AGUS PURWOKO</t>
   </si>
   <si>
     <t>DSN TALUN DS BULUAGUNG</t>
   </si>
   <si>
+    <t>72.</t>
+  </si>
+  <si>
     <t>PURWO BUDOYO</t>
   </si>
   <si>
     <t>GUNAWAN</t>
   </si>
   <si>
     <t>RT 18/06 DS SUGIHAN</t>
   </si>
   <si>
+    <t>73.</t>
+  </si>
+  <si>
     <t>TURONGGO JATI BUDOYO</t>
   </si>
   <si>
     <t>SUNU</t>
   </si>
   <si>
     <t>RT 19/02 DSN NGREJO DS JATI PRAHU</t>
   </si>
   <si>
+    <t>74.</t>
+  </si>
+  <si>
     <t>MADYO UTOMO</t>
   </si>
   <si>
     <t>SUYITNO</t>
   </si>
   <si>
     <t>DS JATI KEC . KARANGAN</t>
   </si>
   <si>
+    <t>75.</t>
+  </si>
+  <si>
     <t>TUNGGAL WULUNG</t>
   </si>
   <si>
     <t>ARMIN GHOFAR</t>
   </si>
   <si>
     <t>RT 17 /03 DS KERJO</t>
   </si>
   <si>
+    <t>76.</t>
+  </si>
+  <si>
     <t>TURANGGA KUDA TRI LESTARI</t>
   </si>
   <si>
     <t>SURAJI</t>
   </si>
   <si>
     <t>RT 04/01 DSN JAMPI DS NGENTRONG</t>
   </si>
   <si>
+    <t>77.</t>
+  </si>
+  <si>
     <t>SINGO YUDHO</t>
   </si>
   <si>
     <t>DONO</t>
   </si>
   <si>
     <t>RT/RW DUKUH KRAJAN DS BULUAGUNG</t>
   </si>
   <si>
+    <t>78.</t>
+  </si>
+  <si>
     <t>SINGO WIDODO</t>
   </si>
   <si>
     <t>DIDIK HARIYADI</t>
   </si>
   <si>
     <t>RT/RW DS NGENTRONG</t>
   </si>
   <si>
+    <t>79.</t>
+  </si>
+  <si>
     <t>MENDUNG SINGO YUDHO</t>
   </si>
   <si>
     <t>SUMARNO</t>
   </si>
   <si>
     <t>RT/RW DSN KDUNG SANGKAL</t>
   </si>
   <si>
+    <t>80.</t>
+  </si>
+  <si>
     <t>SINGO MUDHO BULUAGUNG</t>
   </si>
   <si>
     <t>SISDIANTO</t>
   </si>
   <si>
     <t>RT/RW DSN BURET DS BULUAGUNG</t>
   </si>
   <si>
+    <t>81.</t>
+  </si>
+  <si>
     <t>REOG SINGO MUDO</t>
   </si>
   <si>
     <t>DESA BULUAGUNG RT.19 RW.03</t>
   </si>
   <si>
+    <t>82.</t>
+  </si>
+  <si>
     <t>GARUDA MANUNGGAL CREW</t>
   </si>
   <si>
     <t>BAGUS HENDIK MAS SAPUTRA</t>
   </si>
   <si>
     <t>RT. 07 RW. 08 DS/KEC. KARANGAN</t>
   </si>
   <si>
+    <t>83.</t>
+  </si>
+  <si>
     <t>DEWI SRI</t>
   </si>
   <si>
     <t>SRIANI, D. Pd DKK</t>
   </si>
   <si>
     <t>RT 05 RW 02 DS KARANGAN</t>
   </si>
   <si>
+    <t>84.</t>
+  </si>
+  <si>
     <t>'RAOS MANUNGGAL'' YAYASAN HASAN MUNAHIR</t>
   </si>
   <si>
     <t>EKO TJIPTO</t>
   </si>
   <si>
     <t>JL. RAYA KARANGAN-SURUH, DS JATI</t>
   </si>
   <si>
+    <t>85.</t>
+  </si>
+  <si>
     <t>Pajar Sumbreng</t>
   </si>
   <si>
     <t>Kevin W.</t>
   </si>
   <si>
     <t>Munjungan</t>
   </si>
   <si>
     <t>Dsn. Singgihan Ds. Masaran</t>
   </si>
   <si>
+    <t>86.</t>
+  </si>
+  <si>
     <t>Manggolo Basudewo</t>
   </si>
   <si>
     <t>Tholib</t>
   </si>
   <si>
     <t>Dsn. Krajan Ds. Masaran</t>
   </si>
   <si>
+    <t>87.</t>
+  </si>
+  <si>
     <t>Tunggul Wulung</t>
   </si>
   <si>
     <t>Susiloadi</t>
   </si>
   <si>
     <t>RT/RW. 01/01 Dsn. Krajan Ds. Craken</t>
   </si>
   <si>
+    <t>88.</t>
+  </si>
+  <si>
     <t>Manggolo Putro</t>
   </si>
   <si>
     <t>Sumardi</t>
   </si>
   <si>
     <t>Dsn. Ngondo Ds. Sobo</t>
   </si>
   <si>
+    <t>89.</t>
+  </si>
+  <si>
     <t>Tanjung Muda</t>
   </si>
   <si>
     <t>Sujiman</t>
   </si>
   <si>
     <t>RT/RW. 06/02 Dsn. Ngrejo Ds. Ngulung Kulon</t>
   </si>
   <si>
+    <t>90.</t>
+  </si>
+  <si>
     <t>Tunggul Sayekti</t>
   </si>
   <si>
     <t>Sugianto</t>
   </si>
   <si>
     <t>RT/RW. 15/02 Dsn. Ngrejo Ds. Ngulung Kulon</t>
   </si>
   <si>
+    <t>91.</t>
+  </si>
+  <si>
     <t>Sekar Mayang Budaya</t>
   </si>
   <si>
     <t>Tumari</t>
   </si>
   <si>
     <t>RT/RW. 15/03 Ds. Ngulung Wetan</t>
   </si>
   <si>
+    <t>92.</t>
+  </si>
+  <si>
     <t>Kridha Budhaya</t>
   </si>
   <si>
     <t>Supriyadi</t>
   </si>
   <si>
     <t>RT/RW. 18/04 Dsn. Karang Tuwo Ds. Munjungan</t>
   </si>
   <si>
+    <t>93.</t>
+  </si>
+  <si>
     <t>New Satriya Muda</t>
   </si>
   <si>
     <t>Susanto</t>
   </si>
   <si>
     <t>Dsn. Krajan Ds. Karangturi</t>
   </si>
   <si>
+    <t>94.</t>
+  </si>
+  <si>
     <t>Turangga Mulya</t>
   </si>
   <si>
     <t>Sukayit</t>
   </si>
   <si>
     <t>Kali Bening Ds. Karangturi</t>
   </si>
   <si>
+    <t>95.</t>
+  </si>
+  <si>
     <t>Kuda Siswa</t>
   </si>
   <si>
     <t>Sajar</t>
   </si>
   <si>
     <t>RT/RW. 07/02 Dsn. Pager Gunung Ds. Bendoroto</t>
   </si>
   <si>
+    <t>96.</t>
+  </si>
+  <si>
     <t>Kuda Manggala</t>
   </si>
   <si>
     <t>Kosrin</t>
   </si>
   <si>
     <t>RT/RW. 15/06 Dsn. Parang Ds. Bangun</t>
   </si>
   <si>
+    <t>97.</t>
+  </si>
+  <si>
     <t>Krida Taruna</t>
   </si>
   <si>
     <t>Ardiyanto</t>
   </si>
   <si>
     <t>RT/RW. 30/07 Dsn. Domerto Ds. Tawing</t>
   </si>
   <si>
+    <t>98.</t>
+  </si>
+  <si>
     <t>JARANAN SDN 1 DEPOK</t>
   </si>
   <si>
     <t>SUMARDI</t>
   </si>
   <si>
     <t>Panggul</t>
   </si>
   <si>
     <t>RT/RW SDN 1 DEPOK PANGGUL</t>
   </si>
   <si>
+    <t>99.</t>
+  </si>
+  <si>
     <t>TURONGGO MUDHO KRIDHO BUDOYO</t>
   </si>
   <si>
     <t>PANTES</t>
   </si>
   <si>
     <t>RT/RW DESA WONOCOYO</t>
   </si>
   <si>
+    <t>100.</t>
+  </si>
+  <si>
     <t>KUDA LESTARI</t>
   </si>
   <si>
     <t>SUYONO</t>
   </si>
   <si>
     <t>RT 05/03 DS TERBIS</t>
   </si>
   <si>
+    <t>101.</t>
+  </si>
+  <si>
     <t>TURONGGO YAKSO PAUD SENI DEPOK PANGGUL</t>
   </si>
   <si>
     <t>SUTRIMI</t>
   </si>
   <si>
     <t>RT 30/04 DS DEPOK</t>
   </si>
   <si>
+    <t>102.</t>
+  </si>
+  <si>
     <t>TTURANGGA KARYA BASUKI</t>
   </si>
   <si>
     <t>MUSONO</t>
   </si>
   <si>
     <t>RT/RW DSN SANGGAR DS BESUKI</t>
   </si>
   <si>
+    <t>103.</t>
+  </si>
+  <si>
     <t>REOG KENDANG BUDOYO LESTARI</t>
   </si>
   <si>
     <t>KARNI</t>
   </si>
   <si>
     <t>DESA NGLUMPANG RT.29 RW.10</t>
   </si>
   <si>
+    <t>104.</t>
+  </si>
+  <si>
     <t>REOG KHENDANG SAMUDRO BUDOYO</t>
   </si>
   <si>
     <t>JURIYANTO</t>
   </si>
   <si>
     <t>DESA NGLEBENG RT.26 RW.09</t>
   </si>
   <si>
+    <t>105.</t>
+  </si>
+  <si>
     <t>SINGO KUMBORO</t>
   </si>
   <si>
     <t>SUPRIYADI</t>
   </si>
   <si>
     <t>RT. 04 RW. 02 DSN. KRAJAN DS. GAYAM KEC. PANGGUL</t>
   </si>
   <si>
+    <t>106.</t>
+  </si>
+  <si>
     <t>ERNA BUDAYA</t>
   </si>
   <si>
     <t>ERNA PURWANTI</t>
   </si>
   <si>
     <t>RT 03 RW 01 DS GAYAM</t>
   </si>
   <si>
+    <t>107.</t>
+  </si>
+  <si>
     <t>PERTIWI</t>
   </si>
   <si>
     <t>SUNDARI, SUMARYATI DKK</t>
   </si>
   <si>
     <t>RT 27 RW 04 DSN SANGGAR DS BESUKI</t>
   </si>
   <si>
+    <t>108.</t>
+  </si>
+  <si>
     <t>TURONGGO YAKSO SDN 1 BESUKI</t>
   </si>
   <si>
     <t>RUBIAH, PURWADI DKK</t>
   </si>
   <si>
     <t>SDN 1 BESUKI</t>
   </si>
   <si>
+    <t>109.</t>
+  </si>
+  <si>
     <t>TURONGGO YAKSO SDN 1 KARANGTENGAH</t>
   </si>
   <si>
     <t>SUNARTO, S. Pd DKK</t>
   </si>
   <si>
     <t>RT 20 RW 06 DS KARANGTENGAH</t>
   </si>
   <si>
+    <t>110.</t>
+  </si>
+  <si>
     <t>TURONGGO YAKSO SDN 1 TERBIS</t>
   </si>
   <si>
     <t>ISMANDI DKK</t>
   </si>
   <si>
     <t>RT 19 RW 09 DSN KARANG DS TERBIS</t>
   </si>
   <si>
+    <t>111.</t>
+  </si>
+  <si>
     <t>TURONGGO YAKSO SMPN 2 PANGGUL</t>
   </si>
   <si>
     <t>SUKARISWANTO DKK</t>
   </si>
   <si>
     <t>RT 22 RW 06 DSN KRAJAN DKK</t>
   </si>
   <si>
+    <t>112.</t>
+  </si>
+  <si>
     <t>TURONGGO YAKSO TK DHARMAWANITA TERBIS</t>
   </si>
   <si>
     <t>SEPTIKA MAYASARI DKK</t>
   </si>
   <si>
+    <t>113.</t>
+  </si>
+  <si>
     <t>KRIDHO SENTONO</t>
   </si>
   <si>
     <t>SUTRISNO</t>
   </si>
   <si>
     <t>Pogalan</t>
   </si>
   <si>
     <t>RT 12/06 DSN SUMBER DS NGULAN WETAN</t>
   </si>
   <si>
+    <t>114.</t>
+  </si>
+  <si>
     <t>TURONGGO SURYO</t>
   </si>
   <si>
     <t>SUTARNI</t>
   </si>
   <si>
     <t>RT 23/08 DS NGETAL</t>
   </si>
   <si>
+    <t>115.</t>
+  </si>
+  <si>
     <t>TURONGGO DIPOSAKTI</t>
   </si>
   <si>
     <t>SUGENG PUWANTO</t>
   </si>
   <si>
     <t>RT 07/04 DS NGETAL POGALAN</t>
   </si>
   <si>
+    <t>116.</t>
+  </si>
+  <si>
     <t>SURYA KENCANA</t>
   </si>
   <si>
     <t>PAID</t>
   </si>
   <si>
     <t>RT 05/02 DS NGULANKULON</t>
   </si>
   <si>
+    <t>117.</t>
+  </si>
+  <si>
     <t>SATRIYO BUDOYO</t>
   </si>
   <si>
     <t>DSN JATISARI DS POGALAN</t>
   </si>
   <si>
+    <t>118.</t>
+  </si>
+  <si>
     <t>SATRIYO MUDHO</t>
   </si>
   <si>
     <t>LYA AYU</t>
   </si>
   <si>
     <t>DSN JATIARI POGALAN</t>
   </si>
   <si>
+    <t>119.</t>
+  </si>
+  <si>
     <t>SEKAR ARUM BUDOYO</t>
   </si>
   <si>
     <t>SAIT</t>
   </si>
   <si>
     <t>RT 16/06 DSN KRAJAN DS NGULANKULON</t>
   </si>
   <si>
+    <t>120.</t>
+  </si>
+  <si>
     <t>TURONGGO BANGKIT SAPUTRO</t>
   </si>
   <si>
     <t>LYA AYU DEBISARI</t>
   </si>
   <si>
     <t>RT 09/04 DSN KRAJAN DS NGULANKULON</t>
   </si>
   <si>
+    <t>121.</t>
+  </si>
+  <si>
     <t>TURONGGO SURYO KENCONO</t>
   </si>
   <si>
     <t>PAIT</t>
   </si>
   <si>
     <t>RT 04/01 DSN WATES DS NGULANKULON</t>
   </si>
   <si>
+    <t>122.</t>
+  </si>
+  <si>
     <t>SINGO TARUNO</t>
   </si>
   <si>
     <t>RT/RW DS NGULAN WETAN</t>
   </si>
   <si>
+    <t>123.</t>
+  </si>
+  <si>
     <t>SINGO KRIDHO BUDOYO</t>
   </si>
   <si>
     <t>RT/RW DUKUH JATISARI DS POGALAN</t>
   </si>
   <si>
+    <t>124.</t>
+  </si>
+  <si>
     <t>SINGO JOYO</t>
   </si>
   <si>
     <t>PAK SENEN</t>
   </si>
   <si>
     <t>RT/RW POGALAN LOR DS POGALAN</t>
   </si>
   <si>
+    <t>125.</t>
+  </si>
+  <si>
     <t>MULYONO</t>
   </si>
   <si>
     <t>RT. 13 RW. 06 DSN. SUMBER DS. NGULANWETAN</t>
   </si>
   <si>
+    <t>126.</t>
+  </si>
+  <si>
     <t>ARGA AYU</t>
   </si>
   <si>
     <t>RIYADI</t>
   </si>
   <si>
     <t>RT 15 RW 06 DS NGULAN KULON</t>
   </si>
   <si>
+    <t>127.</t>
+  </si>
+  <si>
     <t>STAR MUDO</t>
   </si>
   <si>
     <t>Ds. Ngadirenggo</t>
   </si>
   <si>
+    <t>128.</t>
+  </si>
+  <si>
     <t>MANGGOLO SUPRO</t>
   </si>
   <si>
     <t>Ds. Ngetal</t>
   </si>
   <si>
+    <t>129.</t>
+  </si>
+  <si>
     <t>DRAMA PUTRA</t>
   </si>
   <si>
     <t>RIBUT</t>
   </si>
   <si>
     <t>Pule</t>
   </si>
   <si>
     <t>RT 07/04 DSN KRAJAN DS PULE</t>
   </si>
   <si>
+    <t>130.</t>
+  </si>
+  <si>
     <t>TURONGO MUDHO</t>
   </si>
   <si>
     <t>SHOLIKIN</t>
   </si>
   <si>
     <t>RT 05/03 DSN KRAJAN DS PULE</t>
   </si>
   <si>
+    <t>131.</t>
+  </si>
+  <si>
     <t>KRIDHO TARUNO</t>
   </si>
   <si>
     <t>MURJITO</t>
   </si>
   <si>
+    <t>132.</t>
+  </si>
+  <si>
     <t>RT 02/01 DS PULE</t>
   </si>
   <si>
+    <t>133.</t>
+  </si>
+  <si>
     <t>TARUNA JAYA</t>
   </si>
   <si>
     <t>ARIF SUSANTO</t>
   </si>
   <si>
     <t>RT 67/29 DS PULE</t>
   </si>
   <si>
+    <t>134.</t>
+  </si>
+  <si>
     <t>TURANGGA MEKAR BUDAYA</t>
   </si>
   <si>
     <t>KARNIANTO</t>
   </si>
   <si>
     <t>RT 07/02 DS KARANGANYAR</t>
   </si>
   <si>
+    <t>135.</t>
+  </si>
+  <si>
     <t>JARANAN DESA PAKEL</t>
   </si>
   <si>
     <t>KHOIRUN</t>
   </si>
   <si>
     <t>RT 03/01 DS PAKEL</t>
   </si>
   <si>
+    <t>136.</t>
+  </si>
+  <si>
     <t>TUNAS BUDAYA</t>
   </si>
   <si>
     <t>MUJIANTO</t>
   </si>
   <si>
     <t>RT 31/03 DS TANGGARAN</t>
   </si>
   <si>
+    <t>137.</t>
+  </si>
+  <si>
     <t>KRESNO MUDHO</t>
   </si>
   <si>
     <t>DIRIN</t>
   </si>
   <si>
     <t>RT 09/03 TRENGGALEK</t>
   </si>
   <si>
+    <t>138.</t>
+  </si>
+  <si>
     <t>RAGIL KUNING</t>
   </si>
   <si>
     <t>SARIJAH</t>
   </si>
   <si>
     <t>RT 05/02 TRENGGALEK</t>
   </si>
   <si>
+    <t>139.</t>
+  </si>
+  <si>
     <t>RT/RW DUKUH TIRISAN DS PULE</t>
   </si>
   <si>
+    <t>140.</t>
+  </si>
+  <si>
     <t>DUA SUKMA</t>
   </si>
   <si>
     <t>DWI PURWANINGSIH</t>
   </si>
   <si>
     <t>RT 05 RW 02 DS SUKOKIDUL</t>
   </si>
   <si>
+    <t>141.</t>
+  </si>
+  <si>
     <t>EKA CAKRA</t>
   </si>
   <si>
     <t>EMI KARYAWATI, S. Sn</t>
   </si>
   <si>
     <t>RT. 02 RW. 02 PULE</t>
   </si>
   <si>
+    <t>142.</t>
+  </si>
+  <si>
     <t>TURONGGO SETO</t>
   </si>
   <si>
     <t>RT 23 RW 08 PAKEL PULE</t>
   </si>
   <si>
+    <t>143.</t>
+  </si>
+  <si>
     <t>SAPRO BUDAYA</t>
   </si>
   <si>
     <t>REBO</t>
   </si>
   <si>
     <t>RT 56 RW 28 TIRISAN PULE</t>
   </si>
   <si>
+    <t>144.</t>
+  </si>
+  <si>
     <t>TURONGGO SEJATI</t>
   </si>
   <si>
     <t>NYOANO</t>
   </si>
   <si>
     <t>RT 06 RW 03 KRAJAN, PAKEL, PULE</t>
   </si>
   <si>
+    <t>145.</t>
+  </si>
+  <si>
     <t>TURONGGO MULYO</t>
   </si>
   <si>
     <t>MURYADI</t>
   </si>
   <si>
     <t>RT 13 RW 07 PONGGOR PUYUNG</t>
   </si>
   <si>
+    <t>146.</t>
+  </si>
+  <si>
     <t>KATENI</t>
   </si>
   <si>
     <t>Suruh</t>
   </si>
   <si>
     <t>RT 02/01 DSN PANJEN DS SURUH</t>
   </si>
   <si>
+    <t>147.</t>
+  </si>
+  <si>
     <t>MARON BAWONO</t>
   </si>
   <si>
     <t>SUDARTO</t>
   </si>
   <si>
     <t>RT 13/04 DSN PONGGOK</t>
   </si>
   <si>
+    <t>148.</t>
+  </si>
+  <si>
     <t>TRISNO KRIDHO</t>
   </si>
   <si>
     <t>RT 12/03 DS NGLEBO</t>
   </si>
   <si>
+    <t>149.</t>
+  </si>
+  <si>
     <t>SASTRO BUDOYO</t>
   </si>
   <si>
     <t>TULUS</t>
   </si>
   <si>
     <t>RT 13/03 DS NGRANDU</t>
   </si>
   <si>
+    <t>150.</t>
+  </si>
+  <si>
     <t>RAMPAK BARONG SSC</t>
   </si>
   <si>
     <t>MUKINI</t>
   </si>
   <si>
     <t>RT 27/01 DS GADING</t>
   </si>
   <si>
+    <t>151.</t>
+  </si>
+  <si>
     <t>KERTO MENGGOO</t>
   </si>
   <si>
     <t>MUKIRAN</t>
   </si>
   <si>
     <t>RT 04/02 DS WONOKERTO</t>
   </si>
   <si>
+    <t>152.</t>
+  </si>
+  <si>
     <t>KUDA BRENGGALA</t>
   </si>
   <si>
     <t>SUWAJI</t>
   </si>
   <si>
     <t>RT 05/02 DS WONOKERTO</t>
   </si>
   <si>
+    <t>153.</t>
+  </si>
+  <si>
     <t>PUTRO BINAGUN UTOMO</t>
   </si>
   <si>
     <t>RT 04/02 DSN PANJEN</t>
   </si>
   <si>
+    <t>154.</t>
+  </si>
+  <si>
     <t>SATRIYO KRIDO</t>
   </si>
   <si>
     <t>RT 27/10 DSN GADING</t>
   </si>
   <si>
+    <t>155.</t>
+  </si>
+  <si>
     <t>WAHYU UTOMO</t>
   </si>
   <si>
     <t>RT 01/01 DSN JAJAR</t>
   </si>
   <si>
+    <t>156.</t>
+  </si>
+  <si>
     <t>RT 10/02 DSN GEMPOLAN</t>
   </si>
   <si>
+    <t>157.</t>
+  </si>
+  <si>
     <t>TURONGGO AGUNG SAPUTRO</t>
   </si>
   <si>
     <t>TUMIRAN</t>
   </si>
   <si>
     <t>RT 08/02 DSN GUWO DS NGRANDU</t>
   </si>
   <si>
+    <t>158.</t>
+  </si>
+  <si>
     <t>TURONGGO TUWO</t>
   </si>
   <si>
     <t>YATMIN</t>
   </si>
   <si>
     <t>RT 02/01 DSN GUWO DS NGRANDU</t>
   </si>
   <si>
+    <t>159.</t>
+  </si>
+  <si>
     <t>TURONGGO WAHYU UTOMO</t>
   </si>
   <si>
     <t>RT 01/01 DSN FAJAR DS NGLEBO</t>
   </si>
   <si>
+    <t>160.</t>
+  </si>
+  <si>
     <t>RATRI BUDOYO</t>
   </si>
   <si>
     <t>MARJIDI</t>
   </si>
   <si>
     <t>RT 32/28 DS MLINJON</t>
   </si>
   <si>
+    <t>161.</t>
+  </si>
+  <si>
     <t>TURONGGO JOWO</t>
   </si>
   <si>
     <t>RT 24/09 DSN KRAJAN DS SURUH</t>
   </si>
   <si>
+    <t>162.</t>
+  </si>
+  <si>
     <t>TRIAS MUDHO</t>
   </si>
   <si>
     <t>Trenggalek</t>
   </si>
   <si>
     <t>JL. WR SUPRATMAN NO 3A</t>
   </si>
   <si>
+    <t>163.</t>
+  </si>
+  <si>
     <t>TURONGGO MADYA MUKTI BUDAYA</t>
   </si>
   <si>
     <t>ICUK TRI BASUKI</t>
   </si>
   <si>
     <t>RT 26/08 DS SURONDAKAN</t>
   </si>
   <si>
+    <t>164.</t>
+  </si>
+  <si>
     <t>WAHYU ANO BUDAYA</t>
   </si>
   <si>
     <t>SLAMET RIYADI</t>
   </si>
   <si>
     <t>RT 25/08 DS SURNDAKAN</t>
   </si>
   <si>
+    <t>165.</t>
+  </si>
+  <si>
     <t>PUTRO MBELIK</t>
   </si>
   <si>
     <t>ANTOK SPD</t>
   </si>
   <si>
     <t>SUMBERGEDONG</t>
   </si>
   <si>
+    <t>166.</t>
+  </si>
+  <si>
     <t>BANTENG KRIDO</t>
   </si>
   <si>
     <t>MUDJIB F</t>
   </si>
   <si>
     <t>JL MAIJEN SUNGKONO NO 31</t>
   </si>
   <si>
+    <t>167.</t>
+  </si>
+  <si>
     <t>KRIDHA UTAMA</t>
   </si>
   <si>
     <t>RAHDIAN</t>
   </si>
   <si>
     <t>RT 10/03 KEL NGANTRU</t>
   </si>
   <si>
+    <t>168.</t>
+  </si>
+  <si>
     <t>MMC LESTARI BUDOYO</t>
   </si>
   <si>
     <t>DWI LESTARI SE</t>
   </si>
   <si>
     <t>SURONDAKAN</t>
   </si>
   <si>
+    <t>169.</t>
+  </si>
+  <si>
     <t>NGESTI LARAS BUDOYO</t>
   </si>
   <si>
     <t>RENY YULIS WIYANTI</t>
   </si>
   <si>
     <t>JL RAYA TRENGGALEK PONOROGO</t>
   </si>
   <si>
+    <t>170.</t>
+  </si>
+  <si>
     <t>SATRIYO MANGGOLO</t>
   </si>
   <si>
     <t>JOKO PURWITO</t>
   </si>
   <si>
+    <t>171.</t>
+  </si>
+  <si>
     <t>MANGGOLO YUDHO</t>
   </si>
   <si>
     <t>BAMBANG TRI SUNU</t>
   </si>
   <si>
+    <t>172.</t>
+  </si>
+  <si>
     <t>SUMILIR</t>
   </si>
   <si>
     <t>RT 07/03 KRL SUMBERGEDONG</t>
   </si>
   <si>
+    <t>173.</t>
+  </si>
+  <si>
     <t>SINGO WATUKURUNG</t>
   </si>
   <si>
     <t>WAKIDI</t>
   </si>
   <si>
     <t>RT 05/01 DS NGARES</t>
   </si>
   <si>
+    <t>174.</t>
+  </si>
+  <si>
     <t>SARDULO SAKTI</t>
   </si>
   <si>
     <t>KARYONO</t>
   </si>
   <si>
     <t>RT/RW KEL TAMANAN</t>
   </si>
   <si>
+    <t>175.</t>
+  </si>
+  <si>
     <t>GEMBONG SINGO YUDHO</t>
   </si>
   <si>
     <t>TIMPAL RIYADI</t>
   </si>
   <si>
     <t>RT/RW DSN CENGKONG KEL TAMANAN</t>
   </si>
   <si>
+    <t>176.</t>
+  </si>
+  <si>
     <t>LIMAN SETO</t>
   </si>
   <si>
     <t>SLAMET RIYANTO</t>
   </si>
   <si>
     <t>JL.SIMANJUTAK NO 2 KEL SURONDAKAN</t>
   </si>
   <si>
+    <t>177.</t>
+  </si>
+  <si>
     <t>JARANAN TURONGGO TAMAN SEJATI</t>
   </si>
   <si>
     <t>SUHADI</t>
   </si>
   <si>
     <t>DESA TAMANAN RT.07 RW.03</t>
   </si>
   <si>
+    <t>178.</t>
+  </si>
+  <si>
     <t>TURONGGO MANGGOLO PUTRO</t>
   </si>
   <si>
     <t>SUGENG</t>
   </si>
   <si>
     <t>DESA KARANGSOKO RT.29 RW.05</t>
   </si>
   <si>
+    <t>179.</t>
+  </si>
+  <si>
     <t>TURONGGO BUDI UTOMO</t>
   </si>
   <si>
     <t>SUPARTO</t>
   </si>
   <si>
     <t>DESA KARANGSOKO RT.23 RW.03</t>
   </si>
   <si>
+    <t>180.</t>
+  </si>
+  <si>
     <t>KRESNA DUDAYA</t>
   </si>
   <si>
     <t>MUSANI</t>
   </si>
   <si>
     <t>DESA DAWUHAN RT.01 RW.01</t>
   </si>
   <si>
+    <t>181.</t>
+  </si>
+  <si>
     <t>JARANAN TURONGGO SETO MUDHO</t>
   </si>
   <si>
     <t>SISWANTO</t>
   </si>
   <si>
     <t>DUSUN SUKOBANTENG RT.19 RW.04</t>
   </si>
   <si>
+    <t>182.</t>
+  </si>
+  <si>
     <t>TURONGGO KARYO</t>
   </si>
   <si>
     <t>M.WASIDI</t>
   </si>
   <si>
     <t>DESA KARANGSOKO RT.04 RW.01</t>
   </si>
   <si>
+    <t>183.</t>
+  </si>
+  <si>
     <t>JARANAN TURONGGO PUJI SAPUTRO</t>
   </si>
   <si>
     <t>PUJIANTO</t>
   </si>
   <si>
     <t>DESA JARAKAN RT.24 RW.06</t>
   </si>
   <si>
+    <t>184.</t>
+  </si>
+  <si>
     <t>TURONNGO SKIBEL BUDOYO</t>
   </si>
   <si>
     <t>HARYONO</t>
   </si>
   <si>
     <t>JL.KH.AGUS SALAM Gg PARANG RUSAK</t>
   </si>
   <si>
+    <t>185.</t>
+  </si>
+  <si>
     <t>JARANAN MANUNGGAL REKSO BUDOYO</t>
   </si>
   <si>
     <t>AHAMAD EKA SAPUTRA</t>
   </si>
   <si>
     <t>DESA SUMBERGEDONG RT.13 RW.04</t>
   </si>
   <si>
+    <t>186.</t>
+  </si>
+  <si>
     <t>JARANAN TRI JOYO MULYO</t>
   </si>
   <si>
     <t>WIDARAT</t>
   </si>
   <si>
     <t>DESA DAWUHAN RT.14 RW.04</t>
   </si>
   <si>
+    <t>187.</t>
+  </si>
+  <si>
     <t>JARANAN SETYO AMONG BUDOYO</t>
   </si>
   <si>
     <t>RETA DIAN SANTOSOSO</t>
   </si>
   <si>
     <t>DESA NGARES RT.05 RW.01</t>
   </si>
   <si>
+    <t>188.</t>
+  </si>
+  <si>
     <t>JARANAN PEGON NOGO DARUNO</t>
   </si>
   <si>
     <t>HASTA SURANTARA</t>
   </si>
   <si>
     <t>JL.MANGUN SARKONO Gg.PISANG</t>
   </si>
   <si>
+    <t>189.</t>
+  </si>
+  <si>
     <t>WAHYU SETO KUMITIR</t>
   </si>
   <si>
     <t>SAPTO SUGIARTO</t>
   </si>
   <si>
     <t>DESA SUMBERGEDONG RT.11 RW.04</t>
   </si>
   <si>
+    <t>190.</t>
+  </si>
+  <si>
     <t>NEW SATRIO WIJOYO</t>
   </si>
   <si>
     <t>WERDA WANDIANTO</t>
   </si>
   <si>
     <t>DESA SUMBERGEDONG RT.09 RW.03</t>
   </si>
   <si>
+    <t>191.</t>
+  </si>
+  <si>
     <t>MUKTI BUDOYO</t>
   </si>
   <si>
     <t>ADI WIYONO</t>
   </si>
   <si>
     <t>DESA SUMBERDADI RT.02 RW.01</t>
   </si>
   <si>
+    <t>192.</t>
+  </si>
+  <si>
     <t>NEW CAKRA MANDALA</t>
   </si>
   <si>
     <t>PURWANTO</t>
   </si>
   <si>
     <t>RT 06 RW 02 DS NGARES, TRENGALEK</t>
   </si>
   <si>
+    <t>193.</t>
+  </si>
+  <si>
     <t>SURYA PUTRA KENCANA</t>
   </si>
   <si>
     <t>DWI NOVER</t>
   </si>
   <si>
     <t>JL.KI MANGUN SARKONO Gg PISANG</t>
   </si>
   <si>
+    <t>194.</t>
+  </si>
+  <si>
     <t>MOHAMAD SJAM ANANDA</t>
   </si>
   <si>
     <t>JL. RADEN SALEH NO. 8 RT. 05 RW. 02 KEL. SUMBERGEDONG</t>
   </si>
   <si>
+    <t>195.</t>
+  </si>
+  <si>
     <t>PAGUYUBAN SENI REOG</t>
   </si>
   <si>
     <t>RIBUT SUBAGIO</t>
   </si>
   <si>
     <t>DESA KELUTAN RT.11 RW.04</t>
   </si>
   <si>
+    <t>196.</t>
+  </si>
+  <si>
     <t>SENI REOG SURYO SUROHANDOKO</t>
   </si>
   <si>
     <t>ENDIT RIYONO,SPd</t>
   </si>
   <si>
     <t>JL.MARTADINATA RT.02 RW.03</t>
   </si>
   <si>
+    <t>197.</t>
+  </si>
+  <si>
     <t>SINGO MANGKU JOYO</t>
   </si>
   <si>
     <t>VERY MAHARDIKA</t>
   </si>
   <si>
     <t>RT. 23 RW. 05 DS. KARANGSOKO KEC. TRENGGALEK</t>
   </si>
   <si>
+    <t>198.</t>
+  </si>
+  <si>
     <t>PUSPITA</t>
   </si>
   <si>
     <t>RESTU SAKTI PUSPITA</t>
   </si>
   <si>
     <t>JL. RA KARTINI NO 29 SUMBERGEDONG</t>
   </si>
   <si>
+    <t>199.</t>
+  </si>
+  <si>
     <t>RAFFGITA SARASWATI</t>
   </si>
   <si>
     <t>SRI MULATSIH</t>
   </si>
   <si>
     <t>JL. GATOT SUBROTO RT 11 RW 04 SUMBERGEDONG</t>
   </si>
   <si>
+    <t>200.</t>
+  </si>
+  <si>
     <t>JOYO ANGGODO</t>
   </si>
   <si>
     <t>SUPARMI, ANGGODO S. Sn</t>
   </si>
   <si>
     <t>JL. MASTRIP NO 483 PARAKAN</t>
   </si>
   <si>
+    <t>201.</t>
+  </si>
+  <si>
     <t>ANANDA</t>
   </si>
   <si>
     <t>SITI MUNARSIH</t>
   </si>
   <si>
     <t>RT 06 RW 02 DS NGARES</t>
   </si>
   <si>
+    <t>202.</t>
+  </si>
+  <si>
     <t>PAWON</t>
   </si>
   <si>
     <t>HANARKO</t>
   </si>
   <si>
     <t>RT 26 RW 08 DS SURODAKAN</t>
   </si>
   <si>
+    <t>203.</t>
+  </si>
+  <si>
     <t>SEKAR PUTRI</t>
   </si>
   <si>
     <t>SITI NURROHMAH</t>
   </si>
   <si>
     <t>RT. 14 RW. 05 KEL. SUMBERGEDONG KEC. TRENGGALEK</t>
   </si>
   <si>
+    <t>204.</t>
+  </si>
+  <si>
     <t>SANGGAR TARI PAWON</t>
   </si>
   <si>
     <t>ANTIN MALINI DWI TANTRI</t>
   </si>
   <si>
     <t>DESA SURONDAKAN RT.25 RW.08</t>
   </si>
   <si>
+    <t>205.</t>
+  </si>
+  <si>
     <t>SANGGAR TARI RATU KENCONO</t>
   </si>
   <si>
     <t>NANIK SULISTYOWATI.S.Pd</t>
   </si>
   <si>
     <t>DESA SURONDAKAN RT.05 RW.01</t>
   </si>
   <si>
+    <t>206.</t>
+  </si>
+  <si>
     <t>SANGGAR TARI ANANDA</t>
   </si>
   <si>
     <t>DESA NGARES RT.06 RW.01</t>
   </si>
   <si>
+    <t>207.</t>
+  </si>
+  <si>
     <t>KRIDHA MANGGOLO</t>
   </si>
   <si>
     <t>SUPANGAT</t>
   </si>
   <si>
     <t>Tugu</t>
   </si>
   <si>
     <t>RT 02/01 DS TUMPUK</t>
   </si>
   <si>
+    <t>208.</t>
+  </si>
+  <si>
     <t>BIYOSO</t>
   </si>
   <si>
     <t>RT 12/03 DESA NGLONGSOR</t>
   </si>
   <si>
+    <t>209.</t>
+  </si>
+  <si>
     <t>SENTEREWE PODORESO</t>
   </si>
   <si>
     <t>SULIONO</t>
   </si>
   <si>
     <t>RT 09/05 DS BANARAN</t>
   </si>
   <si>
+    <t>210.</t>
+  </si>
+  <si>
     <t>SATRIYO MDHO</t>
   </si>
   <si>
     <t>SUMIRAN</t>
   </si>
   <si>
     <t>RT 54/11 DS PRAMBON 0</t>
   </si>
   <si>
+    <t>211.</t>
+  </si>
+  <si>
     <t>TURONGGO YAKSO KRIDHOTOMO</t>
   </si>
   <si>
     <t>KATIMIN</t>
   </si>
   <si>
     <t>RT 14/03 DS PRAMBON</t>
   </si>
   <si>
+    <t>212.</t>
+  </si>
+  <si>
     <t>TURONGGO NOGO BUDOYO</t>
   </si>
   <si>
     <t>RT 21/08 DS DERMOSARI</t>
   </si>
   <si>
+    <t>213.</t>
+  </si>
+  <si>
     <t>TIRTO MANGGOLO</t>
   </si>
   <si>
     <t>SUKIRMAN</t>
   </si>
   <si>
     <t>RT 01/01 DS NGLINGGIS</t>
   </si>
   <si>
+    <t>214.</t>
+  </si>
+  <si>
     <t>TUNAS TURANGGA MUDA</t>
   </si>
   <si>
     <t>YAHMIN</t>
   </si>
   <si>
     <t>DESA PRAMBON</t>
   </si>
   <si>
+    <t>215.</t>
+  </si>
+  <si>
     <t>SALAM</t>
   </si>
   <si>
     <t>RT 02/01 DS GADING</t>
   </si>
   <si>
+    <t>216.</t>
+  </si>
+  <si>
     <t>TURONGGO YAKSO AMONG ROSO</t>
   </si>
   <si>
     <t>MUBANI</t>
   </si>
   <si>
     <t>RT 17/03 DSN KRAJAN DS PRAMBON</t>
   </si>
   <si>
+    <t>217.</t>
+  </si>
+  <si>
     <t>SEKAR PRABU MANDURO</t>
   </si>
   <si>
     <t>ERNA</t>
   </si>
   <si>
     <t>RT 04/01 DS GONDANG</t>
   </si>
   <si>
+    <t>218.</t>
+  </si>
+  <si>
     <t>SEKAR WIJOYO COPO</t>
   </si>
   <si>
     <t>FAWAID SANTOSO</t>
   </si>
   <si>
     <t>RT/RW DESA GONDANG</t>
   </si>
   <si>
+    <t>219.</t>
+  </si>
+  <si>
     <t>KRYONO</t>
   </si>
   <si>
     <t>RT/RW DS DERMOSARI</t>
   </si>
   <si>
+    <t>220.</t>
+  </si>
+  <si>
     <t>SINGO MANGOLO YUDO</t>
   </si>
   <si>
     <t>JARNI</t>
   </si>
   <si>
     <t>RT 03/01 DSN GAJAH DS DUREN</t>
   </si>
   <si>
+    <t>221.</t>
+  </si>
+  <si>
     <t>KRIDO MENGGOLO</t>
   </si>
   <si>
     <t>RT 03/01 DS TEGAREN</t>
   </si>
   <si>
+    <t>222.</t>
+  </si>
+  <si>
     <t>TURONGO YAKSO PRAMBON</t>
   </si>
   <si>
     <t>SUKAR</t>
   </si>
   <si>
     <t>RT 54/11 DS PRAMBON</t>
   </si>
   <si>
+    <t>223.</t>
+  </si>
+  <si>
     <t>JARANAN SENTEREWE MRAKIH DESA WINONG</t>
   </si>
   <si>
     <t>MRAKEH</t>
   </si>
   <si>
     <t>RT 12/04 DESA WINONG</t>
   </si>
   <si>
+    <t>224.</t>
+  </si>
+  <si>
     <t>SURO DIPO</t>
   </si>
   <si>
     <t>AGUS SETYONO</t>
   </si>
   <si>
     <t>RT 04/02 DS BANARAN</t>
   </si>
   <si>
+    <t>225.</t>
+  </si>
+  <si>
     <t>SARDULO SETO</t>
   </si>
   <si>
     <t>DANANG ANDRIANTO</t>
   </si>
   <si>
     <t>RT 02/01 DUKUH CURAH MULYO</t>
   </si>
   <si>
+    <t>226.</t>
+  </si>
+  <si>
     <t>SINGO LUDRO</t>
   </si>
   <si>
     <t>MUNGIN</t>
   </si>
   <si>
     <t>RT/RW DS GONDANG KEC TUGU</t>
   </si>
   <si>
+    <t>227.</t>
+  </si>
+  <si>
     <t>SINGO MENGGOLO</t>
   </si>
   <si>
     <t>JOKO AUS STYONO</t>
   </si>
   <si>
     <t>RT/RW DUKUH TEGAR DS PRAMBON</t>
   </si>
   <si>
+    <t>228.</t>
+  </si>
+  <si>
     <t>SINGO MULYO</t>
   </si>
   <si>
     <t>SUKANI</t>
   </si>
   <si>
     <t>RT/RW DUKUH JADAM DS PRAMBON</t>
   </si>
   <si>
+    <t>229.</t>
+  </si>
+  <si>
     <t>SARDULO KRIDHO</t>
   </si>
   <si>
     <t>YANTO</t>
   </si>
   <si>
+    <t>230.</t>
+  </si>
+  <si>
     <t>SINGO MUDHO WINONG</t>
   </si>
   <si>
     <t>RT 11/04 DS WINONG</t>
   </si>
   <si>
+    <t>231.</t>
+  </si>
+  <si>
     <t>SURO MENGGOLO</t>
   </si>
   <si>
     <t>SAMIRIN</t>
   </si>
   <si>
     <t>RT 05/01 DS PRAMBON</t>
   </si>
   <si>
+    <t>232.</t>
+  </si>
+  <si>
     <t>LISA</t>
   </si>
   <si>
     <t>LILIS SAYEKTI</t>
   </si>
   <si>
     <t>RT 06 RW 02 DS NGLONGSOR</t>
   </si>
   <si>
+    <t>233.</t>
+  </si>
+  <si>
     <t>PAGUYUBAN SENI TARI TARUNA KENCANA</t>
   </si>
   <si>
     <t>WAHYU NOR WIDODO</t>
   </si>
   <si>
     <t>DUSUN JOMBOK RT.11 RW.04</t>
   </si>
   <si>
+    <t>234.</t>
+  </si>
+  <si>
     <t>SANGGAR TARI TRIWIRA</t>
   </si>
   <si>
     <t>DINAR RINANDI</t>
   </si>
   <si>
     <t>DESA TUMPUK RT.02 RW.01</t>
   </si>
   <si>
+    <t>235.</t>
+  </si>
+  <si>
     <t>MANGGOLO YUDO</t>
   </si>
   <si>
     <t>RT 04 RW 02 DUREN TUGU</t>
   </si>
   <si>
+    <t>236.</t>
+  </si>
+  <si>
     <t>MAIRAN</t>
   </si>
   <si>
     <t>Watulimo</t>
   </si>
   <si>
     <t>DS. KARANGGANDU RT 28/09 DUKUH SONO</t>
   </si>
   <si>
+    <t>237.</t>
+  </si>
+  <si>
     <t>TURONNGO YAKSO KUMBOKARNO</t>
   </si>
   <si>
     <t>JOKO SANTOSO</t>
   </si>
   <si>
     <t>RT 26/07 DUKUH DAMAS DS. KARANGGANDU</t>
   </si>
   <si>
+    <t>238.</t>
+  </si>
+  <si>
     <t>TURONGGO JATI KLONO MUDO</t>
   </si>
   <si>
     <t>SUPANI</t>
   </si>
   <si>
     <t>RT 34/06 DS. TASIKMADU</t>
   </si>
   <si>
+    <t>239.</t>
+  </si>
+  <si>
     <t>JARANAN TURONGGO ANOM BUDOYO</t>
   </si>
   <si>
     <t>SUMANI</t>
   </si>
   <si>
     <t>RT 11/03 DSN. AMPEL GADING DS. NGEMBEL</t>
   </si>
   <si>
+    <t>240.</t>
+  </si>
+  <si>
     <t>TURONGGO WAHYU MANGGOLO</t>
   </si>
   <si>
     <t>RADIS,SUKINIANTO</t>
   </si>
   <si>
     <t>RT 10/03 DSN. APEL GADING DS NGEBEL</t>
   </si>
   <si>
+    <t>241.</t>
+  </si>
+  <si>
     <t>TURONNGO KARYO BUDOYO</t>
   </si>
   <si>
     <t>RT 14/RW 04 DSN. KETAH DS. PAKEL</t>
   </si>
   <si>
+    <t>242.</t>
+  </si>
+  <si>
     <t>TRESNO BUDOYO</t>
   </si>
   <si>
     <t>DJIRAN</t>
   </si>
   <si>
     <t>RT 12/02 DS TASIK MADU</t>
   </si>
   <si>
+    <t>243.</t>
+  </si>
+  <si>
     <t>ALWIBA KARTINI</t>
   </si>
   <si>
     <t>KARTIM</t>
   </si>
   <si>
     <t>RT 03 RW 01 DS GEMAHARJO</t>
   </si>
   <si>
+    <t>244.</t>
+  </si>
+  <si>
     <t>Pawiyatan Kasepuhan</t>
   </si>
   <si>
     <t>BUDI LUHUR</t>
   </si>
   <si>
     <t>LIEF SULAIMAH</t>
   </si>
   <si>
     <t>RT 22 RW 08 DUSUN PLAPAR DESA WATULIMO</t>
   </si>
   <si>
+    <t>245.</t>
+  </si>
+  <si>
     <t>ANDE - ANDE LUMUT</t>
   </si>
   <si>
     <t>GAUN KRISTIANI</t>
   </si>
   <si>
     <t>RT 10 DUSUN KRAJAN DESA WATULIMO</t>
   </si>
   <si>
+    <t>246.</t>
+  </si>
+  <si>
     <t>WIRO BUDOYO</t>
   </si>
   <si>
     <t>DARMINTO</t>
   </si>
   <si>
     <t>RT 03 RW 01 DESA WATULIMO</t>
   </si>
   <si>
+    <t>247.</t>
+  </si>
+  <si>
     <t>Pitaloka</t>
   </si>
   <si>
     <t>Pitaloka Lintang Wahyu Murti S.Pd</t>
   </si>
   <si>
     <t>RT/RW: 15/05, Jl KH Agus Salim No 06 Kel. Sumbergedong</t>
   </si>
   <si>
+    <t>248.</t>
+  </si>
+  <si>
     <t>Gita Mustika</t>
   </si>
   <si>
     <t>Anggita Harmustika</t>
   </si>
   <si>
     <t>430/03/406.025/SanggarTari/2021</t>
   </si>
   <si>
     <t>RT/RW: 11/04 Dsn. Norejo Ds Kertosono</t>
   </si>
   <si>
+    <t>249.</t>
+  </si>
+  <si>
     <t>Sanggar Tari Beksatama</t>
   </si>
   <si>
     <t>Andya Meli Ratnasari</t>
   </si>
   <si>
     <t>430/04/406.025/SanggarTari/2021</t>
   </si>
   <si>
     <t>RT/RW 23/09 Dsn Krebet Ds Wonoanti Kec Gandusari</t>
   </si>
   <si>
+    <t>250.</t>
+  </si>
+  <si>
     <t>Duto Budoyo</t>
   </si>
   <si>
     <t>Mudjari</t>
   </si>
   <si>
     <t>430/02/406.025/Reog/2021</t>
   </si>
   <si>
     <t>RT/RW: 09/04 Dsn Wonocoyo Utara Ds Wonocoyo</t>
+  </si>
+  <si>
+    <t>251.</t>
   </si>
   <si>
     <t>Singo Mahasura Terate</t>
   </si>
   <si>
     <t>Bayu Indra Manambang</t>
   </si>
   <si>
     <t>430/01/406.025/Reog/2021</t>
   </si>
   <si>
     <t>RT/RW: 04/03 Dsn Krajan Ds Salamwates</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-[...1 lines deleted...]
-  <fonts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
+    <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
+  </numFmts>
+  <fonts count="1">
     <font>
-      <b val="0"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
-    </font>
-[...34 lines deleted...]
-      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-[...288 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:H256"/>
-  <sheetViews>
-[...4 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="64.841309" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="20" customWidth="1"/>
+    <col min="3" max="3" width="40" customWidth="1"/>
+    <col min="4" max="4" width="14" customWidth="1"/>
+    <col min="5" max="5" width="34" customWidth="1"/>
+    <col min="6" max="6" width="32" customWidth="1"/>
+    <col min="7" max="7" width="11" customWidth="1"/>
+    <col min="8" max="8" width="55" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
-[...3 lines deleted...]
-      <c r="A2" s="3" t="s">
+    <row r="1">
+      <c r="A1"/>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
-      <c r="A3" s="4" t="s">
+    <row r="3">
+      <c r="A3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:8">
-      <c r="A5" s="1" t="s">
+    <row r="4"/>
+    <row r="5">
+      <c r="A5" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C5" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="E5" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="F5" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="G5" t="s">
         <v>8</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="H5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="6">
+      <c r="A6" t="s" s="2">
+        <v>10</v>
       </c>
       <c r="B6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D6">
         <v>1999</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-        <v>2</v>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s" s="2">
+        <v>16</v>
       </c>
       <c r="B7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7">
         <v>1990</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        <v>3</v>
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s" s="2">
+        <v>20</v>
       </c>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D8">
         <v>1996</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-        <v>4</v>
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="2">
+        <v>24</v>
       </c>
       <c r="B9" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-        <v>5</v>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="2">
+        <v>28</v>
       </c>
       <c r="B10" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-        <v>6</v>
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="2">
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-        <v>7</v>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="2">
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D12">
         <v>2012</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-        <v>8</v>
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="2">
+        <v>40</v>
       </c>
       <c r="B13" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D13">
         <v>2012</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-        <v>9</v>
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="2">
+        <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>38</v>
-[...4 lines deleted...]
-        <v>10</v>
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="2">
+        <v>48</v>
       </c>
       <c r="B15" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-        <v>11</v>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="2">
+        <v>52</v>
       </c>
       <c r="B16" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D16">
         <v>2014</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-        <v>12</v>
+        <v>55</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="2">
+        <v>56</v>
       </c>
       <c r="B17" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-        <v>13</v>
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="2">
+        <v>60</v>
       </c>
       <c r="B18" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="D18">
         <v>2015</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-        <v>14</v>
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="2">
+        <v>63</v>
       </c>
       <c r="B19" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D19">
         <v>2015</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-        <v>15</v>
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="2">
+        <v>67</v>
       </c>
       <c r="B20" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="D20">
         <v>2016</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-        <v>16</v>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="2">
+        <v>71</v>
       </c>
       <c r="B21" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="D21">
         <v>1994</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>59</v>
-[...4 lines deleted...]
-        <v>17</v>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="2">
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C22" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="D22">
         <v>2011</v>
       </c>
       <c r="E22" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        <v>18</v>
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="2">
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C23" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="D23">
         <v>1981</v>
       </c>
       <c r="E23" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-        <v>19</v>
+        <v>83</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="2">
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D24">
         <v>2013</v>
       </c>
       <c r="E24" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-        <v>20</v>
+        <v>87</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="2">
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="D25">
         <v>2013</v>
       </c>
       <c r="E25" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>71</v>
-[...4 lines deleted...]
-        <v>21</v>
+        <v>91</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="2">
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-        <v>22</v>
+        <v>96</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="2">
+        <v>97</v>
       </c>
       <c r="B27" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C27" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="D27">
         <v>2014</v>
       </c>
       <c r="E27" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="F27" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="G27" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H27" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-        <v>23</v>
+        <v>102</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="2">
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C28" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="D28">
         <v>2015</v>
       </c>
       <c r="E28" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="F28" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="G28" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H28" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-        <v>24</v>
+        <v>107</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s" s="2">
+        <v>108</v>
       </c>
       <c r="B29" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C29" t="s">
-        <v>85</v>
+        <v>109</v>
       </c>
       <c r="D29">
         <v>2013</v>
       </c>
       <c r="E29" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="F29" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G29" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H29" t="s">
-        <v>88</v>
-[...4 lines deleted...]
-        <v>25</v>
+        <v>112</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="2">
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C30" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="D30">
         <v>2019</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="F30" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="G30" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H30" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-        <v>26</v>
+        <v>117</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="2">
+        <v>118</v>
       </c>
       <c r="B31" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C31" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="D31">
         <v>2001</v>
       </c>
       <c r="E31" t="s">
-        <v>94</v>
+        <v>120</v>
       </c>
       <c r="F31" t="s">
-        <v>95</v>
+        <v>121</v>
       </c>
       <c r="G31" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H31" t="s">
-        <v>96</v>
-[...4 lines deleted...]
-        <v>27</v>
+        <v>122</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="2">
+        <v>123</v>
       </c>
       <c r="B32" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C32" t="s">
-        <v>97</v>
+        <v>124</v>
       </c>
       <c r="D32">
         <v>1990</v>
       </c>
       <c r="E32" t="s">
-        <v>98</v>
+        <v>125</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H32" t="s">
-        <v>99</v>
-[...4 lines deleted...]
-        <v>28</v>
+        <v>126</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s" s="2">
+        <v>127</v>
       </c>
       <c r="B33" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C33" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="D33">
         <v>2012</v>
       </c>
       <c r="E33" t="s">
+        <v>129</v>
+      </c>
+      <c r="F33" t="s">
+        <v>130</v>
+      </c>
+      <c r="G33" t="s">
         <v>101</v>
       </c>
-      <c r="F33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>103</v>
-[...4 lines deleted...]
-        <v>29</v>
+        <v>131</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s" s="2">
+        <v>132</v>
       </c>
       <c r="B34" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C34" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="D34">
         <v>2003</v>
       </c>
       <c r="E34" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="F34" t="s">
-        <v>106</v>
+        <v>135</v>
       </c>
       <c r="G34" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H34" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-        <v>30</v>
+        <v>136</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s" s="2">
+        <v>137</v>
       </c>
       <c r="B35" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C35" t="s">
-        <v>108</v>
+        <v>138</v>
       </c>
       <c r="D35">
         <v>2018</v>
       </c>
       <c r="E35" t="s">
-        <v>109</v>
+        <v>139</v>
       </c>
       <c r="F35" t="s">
-        <v>110</v>
+        <v>140</v>
       </c>
       <c r="G35" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H35" t="s">
-        <v>111</v>
-[...4 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="2">
+        <v>142</v>
       </c>
       <c r="B36" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C36" t="s">
-        <v>112</v>
+        <v>143</v>
       </c>
       <c r="D36">
         <v>2015</v>
       </c>
       <c r="E36" t="s">
-        <v>113</v>
+        <v>144</v>
       </c>
       <c r="F36" t="s">
-        <v>114</v>
+        <v>145</v>
       </c>
       <c r="G36" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H36" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-        <v>32</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s" s="2">
+        <v>147</v>
       </c>
       <c r="B37" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C37" t="s">
-        <v>116</v>
+        <v>148</v>
       </c>
       <c r="D37">
         <v>2010</v>
       </c>
       <c r="E37" t="s">
-        <v>117</v>
+        <v>149</v>
       </c>
       <c r="F37" t="s">
-        <v>118</v>
+        <v>150</v>
       </c>
       <c r="G37" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H37" t="s">
-        <v>119</v>
-[...4 lines deleted...]
-        <v>33</v>
+        <v>151</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s" s="2">
+        <v>152</v>
       </c>
       <c r="B38" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C38" t="s">
-        <v>120</v>
+        <v>153</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
-        <v>121</v>
+        <v>154</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H38" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>155</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="2">
+        <v>156</v>
       </c>
       <c r="B39" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C39" t="s">
-        <v>123</v>
+        <v>157</v>
       </c>
       <c r="D39">
         <v>1990</v>
       </c>
       <c r="E39" t="s">
-        <v>124</v>
+        <v>158</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H39" t="s">
-        <v>125</v>
-[...4 lines deleted...]
-        <v>35</v>
+        <v>159</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s" s="2">
+        <v>160</v>
       </c>
       <c r="B40" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C40" t="s">
-        <v>126</v>
+        <v>161</v>
       </c>
       <c r="D40">
         <v>2015</v>
       </c>
       <c r="E40" t="s">
-        <v>127</v>
+        <v>162</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H40" t="s">
-        <v>128</v>
-[...4 lines deleted...]
-        <v>36</v>
+        <v>163</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s" s="2">
+        <v>164</v>
       </c>
       <c r="B41" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C41" t="s">
-        <v>129</v>
+        <v>165</v>
       </c>
       <c r="D41">
         <v>2015</v>
       </c>
       <c r="E41" t="s">
-        <v>130</v>
+        <v>166</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H41" t="s">
-        <v>131</v>
-[...4 lines deleted...]
-        <v>37</v>
+        <v>167</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s" s="2">
+        <v>168</v>
       </c>
       <c r="B42" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>132</v>
+        <v>169</v>
       </c>
       <c r="D42">
         <v>1980</v>
       </c>
       <c r="E42" t="s">
-        <v>133</v>
+        <v>170</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H42" t="s">
-        <v>134</v>
-[...4 lines deleted...]
-        <v>38</v>
+        <v>171</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s" s="2">
+        <v>172</v>
       </c>
       <c r="B43" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C43" t="s">
-        <v>135</v>
+        <v>173</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H43" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-        <v>39</v>
+        <v>175</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s" s="2">
+        <v>176</v>
       </c>
       <c r="B44" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C44" t="s">
-        <v>138</v>
+        <v>177</v>
       </c>
       <c r="D44"/>
       <c r="E44" t="s">
-        <v>139</v>
+        <v>178</v>
       </c>
       <c r="F44" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="G44" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H44" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>40</v>
+        <v>180</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s" s="2">
+        <v>181</v>
       </c>
       <c r="B45" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C45" t="s">
-        <v>142</v>
+        <v>182</v>
       </c>
       <c r="D45">
         <v>2013</v>
       </c>
       <c r="E45" t="s">
-        <v>143</v>
+        <v>183</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>144</v>
+        <v>184</v>
       </c>
       <c r="H45" t="s">
-        <v>145</v>
-[...4 lines deleted...]
-        <v>41</v>
+        <v>185</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s" s="2">
+        <v>186</v>
       </c>
       <c r="B46" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C46" t="s">
-        <v>146</v>
+        <v>187</v>
       </c>
       <c r="D46">
         <v>2015</v>
       </c>
       <c r="E46" t="s">
-        <v>147</v>
+        <v>188</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>144</v>
+        <v>184</v>
       </c>
       <c r="H46" t="s">
-        <v>148</v>
-[...4 lines deleted...]
-        <v>42</v>
+        <v>189</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s" s="2">
+        <v>190</v>
       </c>
       <c r="B47" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="D47">
         <v>2016</v>
       </c>
       <c r="E47" t="s">
-        <v>150</v>
+        <v>192</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>144</v>
+        <v>184</v>
       </c>
       <c r="H47"/>
     </row>
-    <row r="48" spans="1:8">
-[...1 lines deleted...]
-        <v>43</v>
+    <row r="48">
+      <c r="A48" t="s" s="2">
+        <v>193</v>
       </c>
       <c r="B48" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C48" t="s">
-        <v>151</v>
+        <v>194</v>
       </c>
       <c r="D48">
         <v>2015</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>144</v>
+        <v>184</v>
       </c>
       <c r="H48"/>
     </row>
-    <row r="49" spans="1:8">
-[...1 lines deleted...]
-        <v>44</v>
+    <row r="49">
+      <c r="A49" t="s" s="2">
+        <v>195</v>
       </c>
       <c r="B49" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C49" t="s">
-        <v>152</v>
+        <v>196</v>
       </c>
       <c r="D49">
         <v>2014</v>
       </c>
       <c r="E49" t="s">
-        <v>153</v>
+        <v>197</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>144</v>
+        <v>184</v>
       </c>
       <c r="H49" t="s">
-        <v>154</v>
-[...4 lines deleted...]
-        <v>45</v>
+        <v>198</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s" s="2">
+        <v>199</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C50" t="s">
-        <v>155</v>
+        <v>200</v>
       </c>
       <c r="D50">
         <v>1999</v>
       </c>
       <c r="E50" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H50" t="s">
-        <v>157</v>
-[...4 lines deleted...]
-        <v>46</v>
+        <v>202</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s" s="2">
+        <v>203</v>
       </c>
       <c r="B51" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C51" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="D51">
         <v>2012</v>
       </c>
       <c r="E51" t="s">
-        <v>159</v>
+        <v>205</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H51" t="s">
-        <v>160</v>
-[...4 lines deleted...]
-        <v>47</v>
+        <v>206</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s" s="2">
+        <v>207</v>
       </c>
       <c r="B52" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="D52"/>
       <c r="E52" t="s">
-        <v>162</v>
+        <v>209</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H52" t="s">
-        <v>163</v>
-[...4 lines deleted...]
-        <v>48</v>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s" s="2">
+        <v>211</v>
       </c>
       <c r="B53" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C53" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="D53"/>
       <c r="E53" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H53" t="s">
-        <v>166</v>
-[...4 lines deleted...]
-        <v>49</v>
+        <v>214</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s" s="2">
+        <v>215</v>
       </c>
       <c r="B54" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C54" t="s">
-        <v>167</v>
+        <v>216</v>
       </c>
       <c r="D54"/>
       <c r="E54" t="s">
-        <v>168</v>
+        <v>217</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H54" t="s">
-        <v>169</v>
-[...4 lines deleted...]
-        <v>50</v>
+        <v>218</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s" s="2">
+        <v>219</v>
       </c>
       <c r="B55" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C55" t="s">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H55" t="s">
-        <v>171</v>
-[...4 lines deleted...]
-        <v>51</v>
+        <v>221</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s" s="2">
+        <v>222</v>
       </c>
       <c r="B56" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C56" t="s">
-        <v>172</v>
+        <v>223</v>
       </c>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>173</v>
+        <v>224</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H56" t="s">
-        <v>174</v>
-[...4 lines deleted...]
-        <v>52</v>
+        <v>225</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s" s="2">
+        <v>226</v>
       </c>
       <c r="B57" t="s">
-        <v>175</v>
+        <v>227</v>
       </c>
       <c r="C57" t="s">
-        <v>176</v>
+        <v>228</v>
       </c>
       <c r="D57"/>
       <c r="E57" t="s">
-        <v>177</v>
+        <v>229</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H57" t="s">
-        <v>178</v>
-[...4 lines deleted...]
-        <v>53</v>
+        <v>230</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s" s="2">
+        <v>231</v>
       </c>
       <c r="B58" t="s">
-        <v>175</v>
+        <v>227</v>
       </c>
       <c r="C58" t="s">
-        <v>179</v>
+        <v>232</v>
       </c>
       <c r="D58"/>
       <c r="E58" t="s">
-        <v>180</v>
+        <v>233</v>
       </c>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H58" t="s">
-        <v>181</v>
-[...4 lines deleted...]
-        <v>54</v>
+        <v>234</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s" s="2">
+        <v>235</v>
       </c>
       <c r="B59" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C59" t="s">
-        <v>182</v>
+        <v>236</v>
       </c>
       <c r="D59"/>
       <c r="E59" t="s">
-        <v>183</v>
+        <v>237</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H59" t="s">
-        <v>184</v>
-[...4 lines deleted...]
-        <v>55</v>
+        <v>238</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s" s="2">
+        <v>239</v>
       </c>
       <c r="B60" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C60" t="s">
-        <v>185</v>
+        <v>240</v>
       </c>
       <c r="D60">
         <v>2002</v>
       </c>
       <c r="E60" t="s">
-        <v>186</v>
+        <v>241</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H60" t="s">
-        <v>187</v>
-[...4 lines deleted...]
-        <v>56</v>
+        <v>242</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s" s="2">
+        <v>243</v>
       </c>
       <c r="B61" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C61" t="s">
-        <v>188</v>
+        <v>244</v>
       </c>
       <c r="D61">
         <v>1995</v>
       </c>
       <c r="E61" t="s">
-        <v>189</v>
+        <v>245</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H61" t="s">
-        <v>190</v>
-[...4 lines deleted...]
-        <v>57</v>
+        <v>246</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s" s="2">
+        <v>247</v>
       </c>
       <c r="B62" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>191</v>
+        <v>248</v>
       </c>
       <c r="D62">
         <v>1989</v>
       </c>
       <c r="E62" t="s">
-        <v>192</v>
+        <v>249</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H62" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-        <v>58</v>
+        <v>250</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s" s="2">
+        <v>251</v>
       </c>
       <c r="B63" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C63" t="s">
-        <v>194</v>
+        <v>252</v>
       </c>
       <c r="D63">
         <v>2017</v>
       </c>
       <c r="E63" t="s">
-        <v>195</v>
+        <v>253</v>
       </c>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H63" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-        <v>59</v>
+        <v>254</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s" s="2">
+        <v>255</v>
       </c>
       <c r="B64" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C64" t="s">
-        <v>197</v>
+        <v>256</v>
       </c>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>198</v>
+        <v>257</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H64" t="s">
-        <v>199</v>
-[...4 lines deleted...]
-        <v>60</v>
+        <v>258</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s" s="2">
+        <v>259</v>
       </c>
       <c r="B65" t="s">
-        <v>200</v>
+        <v>260</v>
       </c>
       <c r="C65"/>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>201</v>
+        <v>261</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H65" t="s">
-        <v>202</v>
-[...4 lines deleted...]
-        <v>61</v>
+        <v>262</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s" s="2">
+        <v>263</v>
       </c>
       <c r="B66" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C66" t="s">
-        <v>203</v>
+        <v>264</v>
       </c>
       <c r="D66">
         <v>1998</v>
       </c>
       <c r="E66" t="s">
-        <v>204</v>
+        <v>265</v>
       </c>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>205</v>
+        <v>266</v>
       </c>
       <c r="H66" t="s">
-        <v>206</v>
-[...4 lines deleted...]
-        <v>62</v>
+        <v>267</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s" s="2">
+        <v>268</v>
       </c>
       <c r="B67" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>207</v>
+        <v>269</v>
       </c>
       <c r="D67">
         <v>2012</v>
       </c>
       <c r="E67" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>205</v>
+        <v>266</v>
       </c>
       <c r="H67" t="s">
-        <v>209</v>
-[...4 lines deleted...]
-        <v>63</v>
+        <v>271</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s" s="2">
+        <v>272</v>
       </c>
       <c r="B68" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C68" t="s">
-        <v>210</v>
+        <v>273</v>
       </c>
       <c r="D68">
         <v>2012</v>
       </c>
       <c r="E68" t="s">
-        <v>211</v>
+        <v>274</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>205</v>
+        <v>266</v>
       </c>
       <c r="H68" t="s">
-        <v>212</v>
-[...4 lines deleted...]
-        <v>64</v>
+        <v>275</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s" s="2">
+        <v>276</v>
       </c>
       <c r="B69" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C69" t="s">
-        <v>213</v>
+        <v>277</v>
       </c>
       <c r="D69">
         <v>1986</v>
       </c>
       <c r="E69" t="s">
-        <v>214</v>
+        <v>278</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>205</v>
+        <v>266</v>
       </c>
       <c r="H69" t="s">
-        <v>215</v>
-[...4 lines deleted...]
-        <v>65</v>
+        <v>279</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s" s="2">
+        <v>280</v>
       </c>
       <c r="B70" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C70" t="s">
-        <v>216</v>
+        <v>281</v>
       </c>
       <c r="D70">
         <v>2002</v>
       </c>
       <c r="E70" t="s">
-        <v>217</v>
+        <v>282</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>205</v>
+        <v>266</v>
       </c>
       <c r="H70" t="s">
-        <v>218</v>
-[...4 lines deleted...]
-        <v>66</v>
+        <v>283</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s" s="2">
+        <v>284</v>
       </c>
       <c r="B71" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C71" t="s">
-        <v>219</v>
+        <v>285</v>
       </c>
       <c r="D71">
         <v>2001</v>
       </c>
       <c r="E71" t="s">
-        <v>220</v>
+        <v>286</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>205</v>
+        <v>266</v>
       </c>
       <c r="H71" t="s">
-        <v>221</v>
-[...4 lines deleted...]
-        <v>67</v>
+        <v>287</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s" s="2">
+        <v>288</v>
       </c>
       <c r="B72" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>222</v>
+        <v>289</v>
       </c>
       <c r="D72">
         <v>2016</v>
       </c>
       <c r="E72" t="s">
-        <v>223</v>
+        <v>290</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>205</v>
+        <v>266</v>
       </c>
       <c r="H72" t="s">
-        <v>224</v>
-[...4 lines deleted...]
-        <v>68</v>
+        <v>291</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s" s="2">
+        <v>292</v>
       </c>
       <c r="B73" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C73" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="D73"/>
       <c r="E73" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>205</v>
+        <v>266</v>
       </c>
       <c r="H73" t="s">
-        <v>227</v>
-[...4 lines deleted...]
-        <v>69</v>
+        <v>295</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s" s="2">
+        <v>296</v>
       </c>
       <c r="B74" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C74" t="s">
-        <v>228</v>
+        <v>297</v>
       </c>
       <c r="D74">
         <v>2010</v>
       </c>
       <c r="E74" t="s">
-        <v>229</v>
+        <v>298</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>205</v>
+        <v>266</v>
       </c>
       <c r="H74" t="s">
-        <v>230</v>
-[...4 lines deleted...]
-        <v>70</v>
+        <v>299</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s" s="2">
+        <v>300</v>
       </c>
       <c r="B75" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C75" t="s">
-        <v>231</v>
+        <v>301</v>
       </c>
       <c r="D75">
         <v>2016</v>
       </c>
       <c r="E75" t="s">
-        <v>232</v>
+        <v>302</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>233</v>
+        <v>303</v>
       </c>
       <c r="H75" t="s">
-        <v>234</v>
-[...4 lines deleted...]
-        <v>71</v>
+        <v>304</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s" s="2">
+        <v>305</v>
       </c>
       <c r="B76" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C76" t="s">
-        <v>235</v>
+        <v>306</v>
       </c>
       <c r="D76"/>
       <c r="E76" t="s">
-        <v>236</v>
+        <v>307</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>233</v>
+        <v>303</v>
       </c>
       <c r="H76" t="s">
-        <v>237</v>
-[...4 lines deleted...]
-        <v>72</v>
+        <v>308</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s" s="2">
+        <v>309</v>
       </c>
       <c r="B77" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C77" t="s">
-        <v>238</v>
+        <v>310</v>
       </c>
       <c r="D77">
         <v>2014</v>
       </c>
       <c r="E77" t="s">
-        <v>239</v>
+        <v>311</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>233</v>
+        <v>303</v>
       </c>
       <c r="H77" t="s">
-        <v>240</v>
-[...4 lines deleted...]
-        <v>73</v>
+        <v>312</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s" s="2">
+        <v>313</v>
       </c>
       <c r="B78" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C78" t="s">
-        <v>241</v>
+        <v>314</v>
       </c>
       <c r="D78">
         <v>2014</v>
       </c>
       <c r="E78" t="s">
-        <v>242</v>
+        <v>315</v>
       </c>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>233</v>
+        <v>303</v>
       </c>
       <c r="H78" t="s">
-        <v>243</v>
-[...4 lines deleted...]
-        <v>74</v>
+        <v>316</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s" s="2">
+        <v>317</v>
       </c>
       <c r="B79" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C79" t="s">
-        <v>244</v>
+        <v>318</v>
       </c>
       <c r="D79">
         <v>2014</v>
       </c>
       <c r="E79" t="s">
-        <v>245</v>
+        <v>319</v>
       </c>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>233</v>
+        <v>303</v>
       </c>
       <c r="H79" t="s">
-        <v>246</v>
-[...4 lines deleted...]
-        <v>75</v>
+        <v>320</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s" s="2">
+        <v>321</v>
       </c>
       <c r="B80" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C80" t="s">
-        <v>247</v>
+        <v>322</v>
       </c>
       <c r="D80">
         <v>2014</v>
       </c>
       <c r="E80" t="s">
-        <v>248</v>
+        <v>323</v>
       </c>
       <c r="F80"/>
       <c r="G80" t="s">
-        <v>233</v>
+        <v>303</v>
       </c>
       <c r="H80" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-        <v>76</v>
+        <v>324</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s" s="2">
+        <v>325</v>
       </c>
       <c r="B81" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C81" t="s">
-        <v>250</v>
+        <v>326</v>
       </c>
       <c r="D81"/>
       <c r="E81" t="s">
-        <v>251</v>
+        <v>327</v>
       </c>
       <c r="F81"/>
       <c r="G81" t="s">
-        <v>233</v>
+        <v>303</v>
       </c>
       <c r="H81" t="s">
-        <v>252</v>
-[...4 lines deleted...]
-        <v>77</v>
+        <v>328</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s" s="2">
+        <v>329</v>
       </c>
       <c r="B82" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C82" t="s">
-        <v>253</v>
+        <v>330</v>
       </c>
       <c r="D82"/>
       <c r="E82" t="s">
-        <v>254</v>
+        <v>331</v>
       </c>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>233</v>
+        <v>303</v>
       </c>
       <c r="H82" t="s">
-        <v>255</v>
-[...4 lines deleted...]
-        <v>78</v>
+        <v>332</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s" s="2">
+        <v>333</v>
       </c>
       <c r="B83" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C83" t="s">
-        <v>256</v>
+        <v>334</v>
       </c>
       <c r="D83"/>
       <c r="E83" t="s">
-        <v>257</v>
+        <v>335</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
-        <v>233</v>
+        <v>303</v>
       </c>
       <c r="H83" t="s">
-        <v>258</v>
-[...4 lines deleted...]
-        <v>79</v>
+        <v>336</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s" s="2">
+        <v>337</v>
       </c>
       <c r="B84" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C84" t="s">
-        <v>259</v>
+        <v>338</v>
       </c>
       <c r="D84"/>
       <c r="E84" t="s">
-        <v>260</v>
+        <v>339</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>233</v>
+        <v>303</v>
       </c>
       <c r="H84" t="s">
-        <v>261</v>
-[...4 lines deleted...]
-        <v>80</v>
+        <v>340</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s" s="2">
+        <v>341</v>
       </c>
       <c r="B85" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C85" t="s">
-        <v>262</v>
+        <v>342</v>
       </c>
       <c r="D85">
         <v>2013</v>
       </c>
       <c r="E85" t="s">
-        <v>263</v>
+        <v>343</v>
       </c>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>233</v>
+        <v>303</v>
       </c>
       <c r="H85" t="s">
-        <v>264</v>
-[...4 lines deleted...]
-        <v>81</v>
+        <v>344</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s" s="2">
+        <v>345</v>
       </c>
       <c r="B86" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C86" t="s">
-        <v>265</v>
+        <v>346</v>
       </c>
       <c r="D86"/>
       <c r="E86" t="s">
-        <v>263</v>
+        <v>343</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>233</v>
+        <v>303</v>
       </c>
       <c r="H86" t="s">
-        <v>266</v>
-[...4 lines deleted...]
-        <v>82</v>
+        <v>347</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s" s="2">
+        <v>348</v>
       </c>
       <c r="B87" t="s">
-        <v>175</v>
+        <v>227</v>
       </c>
       <c r="C87" t="s">
-        <v>267</v>
+        <v>349</v>
       </c>
       <c r="D87"/>
       <c r="E87" t="s">
-        <v>268</v>
+        <v>350</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>233</v>
+        <v>303</v>
       </c>
       <c r="H87" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-        <v>83</v>
+        <v>351</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s" s="2">
+        <v>352</v>
       </c>
       <c r="B88" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C88" t="s">
-        <v>270</v>
+        <v>353</v>
       </c>
       <c r="D88"/>
       <c r="E88" t="s">
-        <v>271</v>
+        <v>354</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>233</v>
+        <v>303</v>
       </c>
       <c r="H88" t="s">
-        <v>272</v>
-[...4 lines deleted...]
-        <v>84</v>
+        <v>355</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s" s="2">
+        <v>356</v>
       </c>
       <c r="B89" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C89" t="s">
-        <v>273</v>
+        <v>357</v>
       </c>
       <c r="D89">
         <v>2004</v>
       </c>
       <c r="E89" t="s">
-        <v>274</v>
+        <v>358</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>233</v>
+        <v>303</v>
       </c>
       <c r="H89" t="s">
-        <v>275</v>
-[...4 lines deleted...]
-        <v>85</v>
+        <v>359</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s" s="2">
+        <v>360</v>
       </c>
       <c r="B90" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C90" t="s">
-        <v>276</v>
+        <v>361</v>
       </c>
       <c r="D90">
         <v>2019</v>
       </c>
       <c r="E90" t="s">
-        <v>277</v>
+        <v>362</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>278</v>
+        <v>363</v>
       </c>
       <c r="H90" t="s">
-        <v>279</v>
-[...4 lines deleted...]
-        <v>86</v>
+        <v>364</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s" s="2">
+        <v>365</v>
       </c>
       <c r="B91" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C91" t="s">
-        <v>280</v>
+        <v>366</v>
       </c>
       <c r="D91">
         <v>2019</v>
       </c>
       <c r="E91" t="s">
-        <v>281</v>
+        <v>367</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>278</v>
+        <v>363</v>
       </c>
       <c r="H91" t="s">
-        <v>282</v>
-[...4 lines deleted...]
-        <v>87</v>
+        <v>368</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s" s="2">
+        <v>369</v>
       </c>
       <c r="B92" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C92" t="s">
-        <v>283</v>
+        <v>370</v>
       </c>
       <c r="D92">
         <v>2018</v>
       </c>
       <c r="E92" t="s">
-        <v>284</v>
+        <v>371</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>278</v>
+        <v>363</v>
       </c>
       <c r="H92" t="s">
-        <v>285</v>
-[...4 lines deleted...]
-        <v>88</v>
+        <v>372</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s" s="2">
+        <v>373</v>
       </c>
       <c r="B93" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C93" t="s">
-        <v>286</v>
+        <v>374</v>
       </c>
       <c r="D93">
         <v>2019</v>
       </c>
       <c r="E93" t="s">
-        <v>287</v>
+        <v>375</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>278</v>
+        <v>363</v>
       </c>
       <c r="H93" t="s">
-        <v>288</v>
-[...4 lines deleted...]
-        <v>89</v>
+        <v>376</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s" s="2">
+        <v>377</v>
       </c>
       <c r="B94" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C94" t="s">
-        <v>289</v>
+        <v>378</v>
       </c>
       <c r="D94">
         <v>2014</v>
       </c>
       <c r="E94" t="s">
-        <v>290</v>
+        <v>379</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>278</v>
+        <v>363</v>
       </c>
       <c r="H94" t="s">
-        <v>291</v>
-[...4 lines deleted...]
-        <v>90</v>
+        <v>380</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s" s="2">
+        <v>381</v>
       </c>
       <c r="B95" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C95" t="s">
-        <v>292</v>
+        <v>382</v>
       </c>
       <c r="D95">
         <v>2015</v>
       </c>
       <c r="E95" t="s">
-        <v>293</v>
+        <v>383</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>278</v>
+        <v>363</v>
       </c>
       <c r="H95" t="s">
-        <v>294</v>
-[...4 lines deleted...]
-        <v>91</v>
+        <v>384</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s" s="2">
+        <v>385</v>
       </c>
       <c r="B96" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C96" t="s">
-        <v>295</v>
+        <v>386</v>
       </c>
       <c r="D96">
         <v>2017</v>
       </c>
       <c r="E96" t="s">
-        <v>296</v>
+        <v>387</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>278</v>
+        <v>363</v>
       </c>
       <c r="H96" t="s">
-        <v>297</v>
-[...4 lines deleted...]
-        <v>92</v>
+        <v>388</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s" s="2">
+        <v>389</v>
       </c>
       <c r="B97" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C97" t="s">
-        <v>298</v>
+        <v>390</v>
       </c>
       <c r="D97">
         <v>2014</v>
       </c>
       <c r="E97" t="s">
-        <v>299</v>
+        <v>391</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>278</v>
+        <v>363</v>
       </c>
       <c r="H97" t="s">
-        <v>300</v>
-[...4 lines deleted...]
-        <v>93</v>
+        <v>392</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s" s="2">
+        <v>393</v>
       </c>
       <c r="B98" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C98" t="s">
-        <v>301</v>
+        <v>394</v>
       </c>
       <c r="D98">
         <v>2018</v>
       </c>
       <c r="E98" t="s">
-        <v>302</v>
+        <v>395</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>278</v>
+        <v>363</v>
       </c>
       <c r="H98" t="s">
-        <v>303</v>
-[...4 lines deleted...]
-        <v>94</v>
+        <v>396</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s" s="2">
+        <v>397</v>
       </c>
       <c r="B99" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C99" t="s">
-        <v>304</v>
+        <v>398</v>
       </c>
       <c r="D99">
         <v>2015</v>
       </c>
       <c r="E99" t="s">
-        <v>305</v>
+        <v>399</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>278</v>
+        <v>363</v>
       </c>
       <c r="H99" t="s">
-        <v>306</v>
-[...4 lines deleted...]
-        <v>95</v>
+        <v>400</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s" s="2">
+        <v>401</v>
       </c>
       <c r="B100" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C100" t="s">
-        <v>307</v>
+        <v>402</v>
       </c>
       <c r="D100"/>
       <c r="E100" t="s">
-        <v>308</v>
+        <v>403</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>278</v>
+        <v>363</v>
       </c>
       <c r="H100" t="s">
-        <v>309</v>
-[...4 lines deleted...]
-        <v>96</v>
+        <v>404</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s" s="2">
+        <v>405</v>
       </c>
       <c r="B101" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C101" t="s">
-        <v>310</v>
+        <v>406</v>
       </c>
       <c r="D101"/>
       <c r="E101" t="s">
-        <v>311</v>
+        <v>407</v>
       </c>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>278</v>
+        <v>363</v>
       </c>
       <c r="H101" t="s">
-        <v>312</v>
-[...4 lines deleted...]
-        <v>97</v>
+        <v>408</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s" s="2">
+        <v>409</v>
       </c>
       <c r="B102" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C102" t="s">
-        <v>313</v>
+        <v>410</v>
       </c>
       <c r="D102"/>
       <c r="E102" t="s">
-        <v>314</v>
+        <v>411</v>
       </c>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>278</v>
+        <v>363</v>
       </c>
       <c r="H102" t="s">
-        <v>315</v>
-[...4 lines deleted...]
-        <v>98</v>
+        <v>412</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s" s="2">
+        <v>413</v>
       </c>
       <c r="B103" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C103" t="s">
-        <v>316</v>
+        <v>414</v>
       </c>
       <c r="D103">
         <v>2005</v>
       </c>
       <c r="E103" t="s">
-        <v>317</v>
+        <v>415</v>
       </c>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H103" t="s">
-        <v>319</v>
-[...4 lines deleted...]
-        <v>99</v>
+        <v>417</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s" s="2">
+        <v>418</v>
       </c>
       <c r="B104" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C104" t="s">
-        <v>320</v>
+        <v>419</v>
       </c>
       <c r="D104">
         <v>1989</v>
       </c>
       <c r="E104" t="s">
-        <v>321</v>
+        <v>420</v>
       </c>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H104" t="s">
-        <v>322</v>
-[...4 lines deleted...]
-        <v>100</v>
+        <v>421</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s" s="2">
+        <v>422</v>
       </c>
       <c r="B105" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C105" t="s">
-        <v>323</v>
+        <v>423</v>
       </c>
       <c r="D105">
         <v>2005</v>
       </c>
       <c r="E105" t="s">
-        <v>324</v>
+        <v>424</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H105" t="s">
-        <v>325</v>
-[...4 lines deleted...]
-        <v>101</v>
+        <v>425</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s" s="2">
+        <v>426</v>
       </c>
       <c r="B106" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C106" t="s">
-        <v>326</v>
+        <v>427</v>
       </c>
       <c r="D106">
         <v>2001</v>
       </c>
       <c r="E106" t="s">
-        <v>327</v>
+        <v>428</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H106" t="s">
-        <v>328</v>
-[...4 lines deleted...]
-        <v>102</v>
+        <v>429</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s" s="2">
+        <v>430</v>
       </c>
       <c r="B107" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C107" t="s">
-        <v>329</v>
+        <v>431</v>
       </c>
       <c r="D107">
         <v>1991</v>
       </c>
       <c r="E107" t="s">
-        <v>330</v>
+        <v>432</v>
       </c>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H107" t="s">
-        <v>331</v>
-[...4 lines deleted...]
-        <v>103</v>
+        <v>433</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s" s="2">
+        <v>434</v>
       </c>
       <c r="B108" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C108" t="s">
-        <v>332</v>
+        <v>435</v>
       </c>
       <c r="D108"/>
       <c r="E108" t="s">
-        <v>333</v>
+        <v>436</v>
       </c>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H108" t="s">
-        <v>334</v>
-[...4 lines deleted...]
-        <v>104</v>
+        <v>437</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s" s="2">
+        <v>438</v>
       </c>
       <c r="B109" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C109" t="s">
-        <v>335</v>
+        <v>439</v>
       </c>
       <c r="D109"/>
       <c r="E109" t="s">
-        <v>336</v>
+        <v>440</v>
       </c>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H109" t="s">
-        <v>337</v>
-[...4 lines deleted...]
-        <v>105</v>
+        <v>441</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s" s="2">
+        <v>442</v>
       </c>
       <c r="B110" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C110" t="s">
-        <v>338</v>
+        <v>443</v>
       </c>
       <c r="D110"/>
       <c r="E110" t="s">
-        <v>339</v>
+        <v>444</v>
       </c>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H110" t="s">
-        <v>340</v>
-[...4 lines deleted...]
-        <v>106</v>
+        <v>445</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s" s="2">
+        <v>446</v>
       </c>
       <c r="B111" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C111" t="s">
-        <v>341</v>
+        <v>447</v>
       </c>
       <c r="D111">
         <v>2004</v>
       </c>
       <c r="E111" t="s">
-        <v>342</v>
+        <v>448</v>
       </c>
       <c r="F111"/>
       <c r="G111" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H111" t="s">
-        <v>343</v>
-[...4 lines deleted...]
-        <v>107</v>
+        <v>449</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s" s="2">
+        <v>450</v>
       </c>
       <c r="B112" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C112" t="s">
-        <v>344</v>
+        <v>451</v>
       </c>
       <c r="D112">
         <v>2010</v>
       </c>
       <c r="E112" t="s">
-        <v>345</v>
+        <v>452</v>
       </c>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H112" t="s">
-        <v>346</v>
-[...4 lines deleted...]
-        <v>108</v>
+        <v>453</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s" s="2">
+        <v>454</v>
       </c>
       <c r="B113" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C113" t="s">
-        <v>347</v>
+        <v>455</v>
       </c>
       <c r="D113">
         <v>2003</v>
       </c>
       <c r="E113" t="s">
-        <v>348</v>
+        <v>456</v>
       </c>
       <c r="F113"/>
       <c r="G113" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H113" t="s">
-        <v>349</v>
-[...4 lines deleted...]
-        <v>109</v>
+        <v>457</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s" s="2">
+        <v>458</v>
       </c>
       <c r="B114" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C114" t="s">
-        <v>350</v>
+        <v>459</v>
       </c>
       <c r="D114">
         <v>2011</v>
       </c>
       <c r="E114" t="s">
-        <v>351</v>
+        <v>460</v>
       </c>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H114" t="s">
-        <v>352</v>
-[...4 lines deleted...]
-        <v>110</v>
+        <v>461</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s" s="2">
+        <v>462</v>
       </c>
       <c r="B115" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C115" t="s">
-        <v>353</v>
+        <v>463</v>
       </c>
       <c r="D115">
         <v>1994</v>
       </c>
       <c r="E115" t="s">
-        <v>354</v>
+        <v>464</v>
       </c>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H115" t="s">
-        <v>355</v>
-[...4 lines deleted...]
-        <v>111</v>
+        <v>465</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s" s="2">
+        <v>466</v>
       </c>
       <c r="B116" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C116" t="s">
-        <v>356</v>
+        <v>467</v>
       </c>
       <c r="D116">
         <v>1992</v>
       </c>
       <c r="E116" t="s">
-        <v>357</v>
+        <v>468</v>
       </c>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H116" t="s">
-        <v>358</v>
-[...4 lines deleted...]
-        <v>112</v>
+        <v>469</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s" s="2">
+        <v>470</v>
       </c>
       <c r="B117" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C117" t="s">
-        <v>359</v>
+        <v>471</v>
       </c>
       <c r="D117">
         <v>2005</v>
       </c>
       <c r="E117" t="s">
-        <v>360</v>
+        <v>472</v>
       </c>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H117" t="s">
-        <v>355</v>
-[...4 lines deleted...]
-        <v>113</v>
+        <v>465</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s" s="2">
+        <v>473</v>
       </c>
       <c r="B118" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C118" t="s">
-        <v>361</v>
+        <v>474</v>
       </c>
       <c r="D118">
         <v>1995</v>
       </c>
       <c r="E118" t="s">
-        <v>362</v>
+        <v>475</v>
       </c>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H118" t="s">
-        <v>364</v>
-[...4 lines deleted...]
-        <v>114</v>
+        <v>477</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s" s="2">
+        <v>478</v>
       </c>
       <c r="B119" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C119" t="s">
-        <v>365</v>
+        <v>479</v>
       </c>
       <c r="D119">
         <v>1984</v>
       </c>
       <c r="E119" t="s">
-        <v>366</v>
+        <v>480</v>
       </c>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H119" t="s">
-        <v>367</v>
-[...4 lines deleted...]
-        <v>115</v>
+        <v>481</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s" s="2">
+        <v>482</v>
       </c>
       <c r="B120" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C120" t="s">
-        <v>368</v>
+        <v>483</v>
       </c>
       <c r="D120">
         <v>2011</v>
       </c>
       <c r="E120" t="s">
-        <v>369</v>
+        <v>484</v>
       </c>
       <c r="F120"/>
       <c r="G120" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H120" t="s">
-        <v>370</v>
-[...4 lines deleted...]
-        <v>116</v>
+        <v>485</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s" s="2">
+        <v>486</v>
       </c>
       <c r="B121" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C121" t="s">
-        <v>371</v>
+        <v>487</v>
       </c>
       <c r="D121"/>
       <c r="E121" t="s">
-        <v>372</v>
+        <v>488</v>
       </c>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H121" t="s">
-        <v>373</v>
-[...4 lines deleted...]
-        <v>117</v>
+        <v>489</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s" s="2">
+        <v>490</v>
       </c>
       <c r="B122" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C122" t="s">
-        <v>374</v>
+        <v>491</v>
       </c>
       <c r="D122"/>
       <c r="E122" t="s">
-        <v>245</v>
+        <v>319</v>
       </c>
       <c r="F122"/>
       <c r="G122" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H122" t="s">
-        <v>375</v>
-[...4 lines deleted...]
-        <v>118</v>
+        <v>492</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s" s="2">
+        <v>493</v>
       </c>
       <c r="B123" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C123" t="s">
-        <v>376</v>
+        <v>494</v>
       </c>
       <c r="D123"/>
       <c r="E123" t="s">
-        <v>377</v>
+        <v>495</v>
       </c>
       <c r="F123"/>
       <c r="G123" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H123" t="s">
-        <v>378</v>
-[...4 lines deleted...]
-        <v>119</v>
+        <v>496</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s" s="2">
+        <v>497</v>
       </c>
       <c r="B124" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C124" t="s">
-        <v>379</v>
+        <v>498</v>
       </c>
       <c r="D124">
         <v>2014</v>
       </c>
       <c r="E124" t="s">
-        <v>380</v>
+        <v>499</v>
       </c>
       <c r="F124"/>
       <c r="G124" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H124" t="s">
-        <v>381</v>
-[...4 lines deleted...]
-        <v>120</v>
+        <v>500</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s" s="2">
+        <v>501</v>
       </c>
       <c r="B125" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C125" t="s">
-        <v>382</v>
+        <v>502</v>
       </c>
       <c r="D125">
         <v>2016</v>
       </c>
       <c r="E125" t="s">
-        <v>383</v>
+        <v>503</v>
       </c>
       <c r="F125"/>
       <c r="G125" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H125" t="s">
-        <v>384</v>
-[...4 lines deleted...]
-        <v>121</v>
+        <v>504</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s" s="2">
+        <v>505</v>
       </c>
       <c r="B126" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C126" t="s">
-        <v>385</v>
+        <v>506</v>
       </c>
       <c r="D126"/>
       <c r="E126" t="s">
-        <v>386</v>
+        <v>507</v>
       </c>
       <c r="F126"/>
       <c r="G126" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H126" t="s">
-        <v>387</v>
-[...4 lines deleted...]
-        <v>122</v>
+        <v>508</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s" s="2">
+        <v>509</v>
       </c>
       <c r="B127" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C127" t="s">
-        <v>388</v>
+        <v>510</v>
       </c>
       <c r="D127"/>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H127" t="s">
-        <v>389</v>
-[...4 lines deleted...]
-        <v>123</v>
+        <v>511</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s" s="2">
+        <v>512</v>
       </c>
       <c r="B128" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C128" t="s">
-        <v>390</v>
+        <v>513</v>
       </c>
       <c r="D128"/>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H128" t="s">
-        <v>391</v>
-[...4 lines deleted...]
-        <v>124</v>
+        <v>514</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s" s="2">
+        <v>515</v>
       </c>
       <c r="B129" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C129" t="s">
-        <v>392</v>
+        <v>516</v>
       </c>
       <c r="D129"/>
       <c r="E129" t="s">
-        <v>393</v>
+        <v>517</v>
       </c>
       <c r="F129"/>
       <c r="G129" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H129" t="s">
-        <v>394</v>
-[...4 lines deleted...]
-        <v>125</v>
+        <v>518</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s" s="2">
+        <v>519</v>
       </c>
       <c r="B130" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C130" t="s">
-        <v>388</v>
+        <v>510</v>
       </c>
       <c r="D130"/>
       <c r="E130" t="s">
-        <v>395</v>
+        <v>520</v>
       </c>
       <c r="F130"/>
       <c r="G130" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H130" t="s">
-        <v>396</v>
-[...4 lines deleted...]
-        <v>126</v>
+        <v>521</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s" s="2">
+        <v>522</v>
       </c>
       <c r="B131" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C131" t="s">
-        <v>397</v>
+        <v>523</v>
       </c>
       <c r="D131">
         <v>1998</v>
       </c>
       <c r="E131" t="s">
-        <v>398</v>
+        <v>524</v>
       </c>
       <c r="F131"/>
       <c r="G131" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H131" t="s">
-        <v>399</v>
-[...4 lines deleted...]
-        <v>127</v>
+        <v>525</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s" s="2">
+        <v>526</v>
       </c>
       <c r="B132" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C132" t="s">
-        <v>400</v>
+        <v>527</v>
       </c>
       <c r="D132"/>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H132" t="s">
-        <v>401</v>
-[...4 lines deleted...]
-        <v>128</v>
+        <v>528</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s" s="2">
+        <v>529</v>
       </c>
       <c r="B133" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C133" t="s">
-        <v>402</v>
+        <v>530</v>
       </c>
       <c r="D133"/>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="H133" t="s">
-        <v>403</v>
-[...4 lines deleted...]
-        <v>129</v>
+        <v>531</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s" s="2">
+        <v>532</v>
       </c>
       <c r="B134" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C134" t="s">
-        <v>404</v>
+        <v>533</v>
       </c>
       <c r="D134"/>
       <c r="E134" t="s">
-        <v>405</v>
+        <v>534</v>
       </c>
       <c r="F134"/>
       <c r="G134" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H134" t="s">
-        <v>407</v>
-[...4 lines deleted...]
-        <v>130</v>
+        <v>536</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s" s="2">
+        <v>537</v>
       </c>
       <c r="B135" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C135" t="s">
-        <v>408</v>
+        <v>538</v>
       </c>
       <c r="D135"/>
       <c r="E135" t="s">
-        <v>409</v>
+        <v>539</v>
       </c>
       <c r="F135"/>
       <c r="G135" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H135" t="s">
-        <v>410</v>
-[...4 lines deleted...]
-        <v>131</v>
+        <v>540</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s" s="2">
+        <v>541</v>
       </c>
       <c r="B136" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C136" t="s">
-        <v>411</v>
+        <v>542</v>
       </c>
       <c r="D136"/>
       <c r="E136" t="s">
-        <v>412</v>
+        <v>543</v>
       </c>
       <c r="F136"/>
       <c r="G136" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H136" t="s">
-        <v>407</v>
-[...4 lines deleted...]
-        <v>132</v>
+        <v>536</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s" s="2">
+        <v>544</v>
       </c>
       <c r="B137" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C137" t="s">
-        <v>172</v>
+        <v>223</v>
       </c>
       <c r="D137"/>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H137" t="s">
-        <v>413</v>
-[...4 lines deleted...]
-        <v>133</v>
+        <v>545</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s" s="2">
+        <v>546</v>
       </c>
       <c r="B138" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C138" t="s">
-        <v>414</v>
+        <v>547</v>
       </c>
       <c r="D138">
         <v>2015</v>
       </c>
       <c r="E138" t="s">
-        <v>415</v>
+        <v>548</v>
       </c>
       <c r="F138"/>
       <c r="G138" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H138" t="s">
-        <v>416</v>
-[...4 lines deleted...]
-        <v>134</v>
+        <v>549</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s" s="2">
+        <v>550</v>
       </c>
       <c r="B139" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C139" t="s">
-        <v>417</v>
+        <v>551</v>
       </c>
       <c r="D139">
         <v>2014</v>
       </c>
       <c r="E139" t="s">
-        <v>418</v>
+        <v>552</v>
       </c>
       <c r="F139"/>
       <c r="G139" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H139" t="s">
-        <v>419</v>
-[...4 lines deleted...]
-        <v>135</v>
+        <v>553</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s" s="2">
+        <v>554</v>
       </c>
       <c r="B140" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C140" t="s">
-        <v>420</v>
+        <v>555</v>
       </c>
       <c r="D140">
         <v>2016</v>
       </c>
       <c r="E140" t="s">
-        <v>421</v>
+        <v>556</v>
       </c>
       <c r="F140"/>
       <c r="G140" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H140" t="s">
-        <v>422</v>
-[...4 lines deleted...]
-        <v>136</v>
+        <v>557</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s" s="2">
+        <v>558</v>
       </c>
       <c r="B141" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C141" t="s">
-        <v>423</v>
+        <v>559</v>
       </c>
       <c r="D141">
         <v>2013</v>
       </c>
       <c r="E141" t="s">
-        <v>424</v>
+        <v>560</v>
       </c>
       <c r="F141"/>
       <c r="G141" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H141" t="s">
-        <v>425</v>
-[...4 lines deleted...]
-        <v>137</v>
+        <v>561</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s" s="2">
+        <v>562</v>
       </c>
       <c r="B142" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C142" t="s">
-        <v>426</v>
+        <v>563</v>
       </c>
       <c r="D142">
         <v>1997</v>
       </c>
       <c r="E142" t="s">
-        <v>427</v>
+        <v>564</v>
       </c>
       <c r="F142"/>
       <c r="G142" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H142" t="s">
-        <v>428</v>
-[...4 lines deleted...]
-        <v>138</v>
+        <v>565</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s" s="2">
+        <v>566</v>
       </c>
       <c r="B143" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C143" t="s">
-        <v>429</v>
+        <v>567</v>
       </c>
       <c r="D143">
         <v>2016</v>
       </c>
       <c r="E143" t="s">
-        <v>430</v>
+        <v>568</v>
       </c>
       <c r="F143"/>
       <c r="G143" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H143" t="s">
-        <v>431</v>
-[...4 lines deleted...]
-        <v>139</v>
+        <v>569</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s" s="2">
+        <v>570</v>
       </c>
       <c r="B144" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C144" t="s">
-        <v>414</v>
+        <v>547</v>
       </c>
       <c r="D144"/>
       <c r="E144" t="s">
-        <v>415</v>
+        <v>548</v>
       </c>
       <c r="F144"/>
       <c r="G144" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H144" t="s">
-        <v>432</v>
-[...4 lines deleted...]
-        <v>140</v>
+        <v>571</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s" s="2">
+        <v>572</v>
       </c>
       <c r="B145" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C145" t="s">
-        <v>433</v>
+        <v>573</v>
       </c>
       <c r="D145">
         <v>2011</v>
       </c>
       <c r="E145" t="s">
-        <v>434</v>
+        <v>574</v>
       </c>
       <c r="F145"/>
       <c r="G145" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H145" t="s">
-        <v>435</v>
-[...4 lines deleted...]
-        <v>141</v>
+        <v>575</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s" s="2">
+        <v>576</v>
       </c>
       <c r="B146" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C146" t="s">
-        <v>436</v>
+        <v>577</v>
       </c>
       <c r="D146"/>
       <c r="E146" t="s">
-        <v>437</v>
+        <v>578</v>
       </c>
       <c r="F146"/>
       <c r="G146" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H146" t="s">
-        <v>438</v>
-[...4 lines deleted...]
-        <v>142</v>
+        <v>579</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s" s="2">
+        <v>580</v>
       </c>
       <c r="B147" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C147" t="s">
-        <v>439</v>
+        <v>581</v>
       </c>
       <c r="D147"/>
       <c r="E147" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="F147"/>
       <c r="G147" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H147" t="s">
-        <v>440</v>
-[...4 lines deleted...]
-        <v>143</v>
+        <v>582</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s" s="2">
+        <v>583</v>
       </c>
       <c r="B148" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C148" t="s">
-        <v>441</v>
+        <v>584</v>
       </c>
       <c r="D148"/>
       <c r="E148" t="s">
-        <v>442</v>
+        <v>585</v>
       </c>
       <c r="F148"/>
       <c r="G148" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H148" t="s">
-        <v>443</v>
-[...4 lines deleted...]
-        <v>144</v>
+        <v>586</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s" s="2">
+        <v>587</v>
       </c>
       <c r="B149" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C149" t="s">
-        <v>444</v>
+        <v>588</v>
       </c>
       <c r="D149"/>
       <c r="E149" t="s">
-        <v>445</v>
+        <v>589</v>
       </c>
       <c r="F149"/>
       <c r="G149" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H149" t="s">
-        <v>446</v>
-[...4 lines deleted...]
-        <v>145</v>
+        <v>590</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s" s="2">
+        <v>591</v>
       </c>
       <c r="B150" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C150" t="s">
-        <v>447</v>
+        <v>592</v>
       </c>
       <c r="D150"/>
       <c r="E150" t="s">
-        <v>448</v>
+        <v>593</v>
       </c>
       <c r="F150"/>
       <c r="G150" t="s">
-        <v>406</v>
+        <v>535</v>
       </c>
       <c r="H150" t="s">
-        <v>449</v>
-[...4 lines deleted...]
-        <v>146</v>
+        <v>594</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s" s="2">
+        <v>595</v>
       </c>
       <c r="B151" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C151" t="s">
-        <v>207</v>
+        <v>269</v>
       </c>
       <c r="D151">
         <v>1982</v>
       </c>
       <c r="E151" t="s">
-        <v>450</v>
+        <v>596</v>
       </c>
       <c r="F151"/>
       <c r="G151" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H151" t="s">
-        <v>452</v>
-[...4 lines deleted...]
-        <v>147</v>
+        <v>598</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s" s="2">
+        <v>599</v>
       </c>
       <c r="B152" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C152" t="s">
-        <v>453</v>
+        <v>600</v>
       </c>
       <c r="D152">
         <v>2013</v>
       </c>
       <c r="E152" t="s">
-        <v>454</v>
+        <v>601</v>
       </c>
       <c r="F152"/>
       <c r="G152" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H152" t="s">
-        <v>455</v>
-[...4 lines deleted...]
-        <v>148</v>
+        <v>602</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s" s="2">
+        <v>603</v>
       </c>
       <c r="B153" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C153" t="s">
-        <v>456</v>
+        <v>604</v>
       </c>
       <c r="D153">
         <v>2013</v>
       </c>
       <c r="E153" t="s">
-        <v>362</v>
+        <v>475</v>
       </c>
       <c r="F153"/>
       <c r="G153" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H153" t="s">
-        <v>457</v>
-[...4 lines deleted...]
-        <v>149</v>
+        <v>605</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s" s="2">
+        <v>606</v>
       </c>
       <c r="B154" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C154" t="s">
-        <v>458</v>
+        <v>607</v>
       </c>
       <c r="D154"/>
       <c r="E154" t="s">
-        <v>459</v>
+        <v>608</v>
       </c>
       <c r="F154"/>
       <c r="G154" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H154" t="s">
-        <v>460</v>
-[...4 lines deleted...]
-        <v>150</v>
+        <v>609</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s" s="2">
+        <v>610</v>
       </c>
       <c r="B155" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C155" t="s">
-        <v>461</v>
+        <v>611</v>
       </c>
       <c r="D155">
         <v>2015</v>
       </c>
       <c r="E155" t="s">
-        <v>462</v>
+        <v>612</v>
       </c>
       <c r="F155"/>
       <c r="G155" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H155" t="s">
-        <v>463</v>
-[...4 lines deleted...]
-        <v>151</v>
+        <v>613</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s" s="2">
+        <v>614</v>
       </c>
       <c r="B156" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C156" t="s">
-        <v>464</v>
+        <v>615</v>
       </c>
       <c r="D156">
         <v>2014</v>
       </c>
       <c r="E156" t="s">
-        <v>465</v>
+        <v>616</v>
       </c>
       <c r="F156"/>
       <c r="G156" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H156" t="s">
-        <v>466</v>
-[...4 lines deleted...]
-        <v>152</v>
+        <v>617</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s" s="2">
+        <v>618</v>
       </c>
       <c r="B157" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C157" t="s">
-        <v>467</v>
+        <v>619</v>
       </c>
       <c r="D157">
         <v>2015</v>
       </c>
       <c r="E157" t="s">
-        <v>468</v>
+        <v>620</v>
       </c>
       <c r="F157"/>
       <c r="G157" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H157" t="s">
-        <v>469</v>
-[...4 lines deleted...]
-        <v>153</v>
+        <v>621</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s" s="2">
+        <v>622</v>
       </c>
       <c r="B158" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C158" t="s">
-        <v>470</v>
+        <v>623</v>
       </c>
       <c r="D158">
         <v>2014</v>
       </c>
       <c r="E158" t="s">
-        <v>454</v>
+        <v>601</v>
       </c>
       <c r="F158"/>
       <c r="G158" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H158" t="s">
-        <v>471</v>
-[...4 lines deleted...]
-        <v>154</v>
+        <v>624</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s" s="2">
+        <v>625</v>
       </c>
       <c r="B159" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C159" t="s">
-        <v>472</v>
+        <v>626</v>
       </c>
       <c r="D159">
         <v>2015</v>
       </c>
       <c r="E159" t="s">
-        <v>362</v>
+        <v>475</v>
       </c>
       <c r="F159"/>
       <c r="G159" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H159" t="s">
-        <v>473</v>
-[...4 lines deleted...]
-        <v>155</v>
+        <v>627</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s" s="2">
+        <v>628</v>
       </c>
       <c r="B160" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C160" t="s">
-        <v>474</v>
+        <v>629</v>
       </c>
       <c r="D160">
         <v>1980</v>
       </c>
       <c r="E160" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F160"/>
       <c r="G160" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H160" t="s">
-        <v>475</v>
-[...4 lines deleted...]
-        <v>156</v>
+        <v>630</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s" s="2">
+        <v>631</v>
       </c>
       <c r="B161" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C161" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="D161">
         <v>2014</v>
       </c>
       <c r="E161" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="F161"/>
       <c r="G161" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H161" t="s">
-        <v>476</v>
-[...4 lines deleted...]
-        <v>157</v>
+        <v>632</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s" s="2">
+        <v>633</v>
       </c>
       <c r="B162" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C162" t="s">
-        <v>477</v>
+        <v>634</v>
       </c>
       <c r="D162">
         <v>1980</v>
       </c>
       <c r="E162" t="s">
-        <v>478</v>
+        <v>635</v>
       </c>
       <c r="F162"/>
       <c r="G162" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H162" t="s">
-        <v>479</v>
-[...4 lines deleted...]
-        <v>158</v>
+        <v>636</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s" s="2">
+        <v>637</v>
       </c>
       <c r="B163" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C163" t="s">
-        <v>480</v>
+        <v>638</v>
       </c>
       <c r="D163">
         <v>1970</v>
       </c>
       <c r="E163" t="s">
-        <v>481</v>
+        <v>639</v>
       </c>
       <c r="F163"/>
       <c r="G163" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H163" t="s">
-        <v>482</v>
-[...4 lines deleted...]
-        <v>159</v>
+        <v>640</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s" s="2">
+        <v>641</v>
       </c>
       <c r="B164" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C164" t="s">
-        <v>483</v>
+        <v>642</v>
       </c>
       <c r="D164"/>
       <c r="E164" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F164"/>
       <c r="G164" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H164" t="s">
-        <v>484</v>
-[...4 lines deleted...]
-        <v>160</v>
+        <v>643</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s" s="2">
+        <v>644</v>
       </c>
       <c r="B165" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C165" t="s">
-        <v>485</v>
+        <v>645</v>
       </c>
       <c r="D165"/>
       <c r="E165" t="s">
-        <v>486</v>
+        <v>646</v>
       </c>
       <c r="F165"/>
       <c r="G165" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H165" t="s">
-        <v>487</v>
-[...4 lines deleted...]
-        <v>161</v>
+        <v>647</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s" s="2">
+        <v>648</v>
       </c>
       <c r="B166" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C166" t="s">
-        <v>488</v>
+        <v>649</v>
       </c>
       <c r="D166">
         <v>2014</v>
       </c>
       <c r="E166" t="s">
-        <v>150</v>
+        <v>192</v>
       </c>
       <c r="F166"/>
       <c r="G166" t="s">
-        <v>451</v>
+        <v>597</v>
       </c>
       <c r="H166" t="s">
-        <v>489</v>
-[...4 lines deleted...]
-        <v>162</v>
+        <v>650</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s" s="2">
+        <v>651</v>
       </c>
       <c r="B167" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C167" t="s">
-        <v>490</v>
+        <v>652</v>
       </c>
       <c r="D167"/>
       <c r="E167" t="s">
-        <v>362</v>
+        <v>475</v>
       </c>
       <c r="F167"/>
       <c r="G167" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H167" t="s">
-        <v>492</v>
-[...4 lines deleted...]
-        <v>163</v>
+        <v>654</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s" s="2">
+        <v>655</v>
       </c>
       <c r="B168" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C168" t="s">
-        <v>493</v>
+        <v>656</v>
       </c>
       <c r="D168">
         <v>2013</v>
       </c>
       <c r="E168" t="s">
-        <v>494</v>
+        <v>657</v>
       </c>
       <c r="F168"/>
       <c r="G168" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H168" t="s">
-        <v>495</v>
-[...4 lines deleted...]
-        <v>164</v>
+        <v>658</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s" s="2">
+        <v>659</v>
       </c>
       <c r="B169" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C169" t="s">
-        <v>496</v>
+        <v>660</v>
       </c>
       <c r="D169">
         <v>2012</v>
       </c>
       <c r="E169" t="s">
-        <v>497</v>
+        <v>661</v>
       </c>
       <c r="F169"/>
       <c r="G169" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H169" t="s">
-        <v>498</v>
-[...4 lines deleted...]
-        <v>165</v>
+        <v>662</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s" s="2">
+        <v>663</v>
       </c>
       <c r="B170" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C170" t="s">
-        <v>499</v>
+        <v>664</v>
       </c>
       <c r="D170"/>
       <c r="E170" t="s">
-        <v>500</v>
+        <v>665</v>
       </c>
       <c r="F170"/>
       <c r="G170" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H170" t="s">
-        <v>501</v>
-[...4 lines deleted...]
-        <v>166</v>
+        <v>666</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s" s="2">
+        <v>667</v>
       </c>
       <c r="B171" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C171" t="s">
-        <v>502</v>
+        <v>668</v>
       </c>
       <c r="D171"/>
       <c r="E171" t="s">
-        <v>503</v>
+        <v>669</v>
       </c>
       <c r="F171"/>
       <c r="G171" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H171" t="s">
-        <v>504</v>
-[...4 lines deleted...]
-        <v>167</v>
+        <v>670</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s" s="2">
+        <v>671</v>
       </c>
       <c r="B172" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C172" t="s">
-        <v>505</v>
+        <v>672</v>
       </c>
       <c r="D172"/>
       <c r="E172" t="s">
-        <v>506</v>
+        <v>673</v>
       </c>
       <c r="F172"/>
       <c r="G172" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H172" t="s">
-        <v>507</v>
-[...4 lines deleted...]
-        <v>168</v>
+        <v>674</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s" s="2">
+        <v>675</v>
       </c>
       <c r="B173" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C173" t="s">
-        <v>508</v>
+        <v>676</v>
       </c>
       <c r="D173"/>
       <c r="E173" t="s">
-        <v>509</v>
+        <v>677</v>
       </c>
       <c r="F173"/>
       <c r="G173" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H173" t="s">
-        <v>510</v>
-[...4 lines deleted...]
-        <v>169</v>
+        <v>678</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s" s="2">
+        <v>679</v>
       </c>
       <c r="B174" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C174" t="s">
-        <v>511</v>
+        <v>680</v>
       </c>
       <c r="D174"/>
       <c r="E174" t="s">
-        <v>512</v>
+        <v>681</v>
       </c>
       <c r="F174"/>
       <c r="G174" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H174" t="s">
-        <v>513</v>
-[...4 lines deleted...]
-        <v>170</v>
+        <v>682</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s" s="2">
+        <v>683</v>
       </c>
       <c r="B175" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C175" t="s">
-        <v>514</v>
+        <v>684</v>
       </c>
       <c r="D175"/>
       <c r="E175" t="s">
-        <v>515</v>
+        <v>685</v>
       </c>
       <c r="F175"/>
       <c r="G175" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H175" t="s">
-        <v>501</v>
-[...4 lines deleted...]
-        <v>171</v>
+        <v>666</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s" s="2">
+        <v>686</v>
       </c>
       <c r="B176" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C176" t="s">
-        <v>516</v>
+        <v>687</v>
       </c>
       <c r="D176"/>
       <c r="E176" t="s">
-        <v>517</v>
+        <v>688</v>
       </c>
       <c r="F176"/>
       <c r="G176" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H176" t="s">
-        <v>501</v>
-[...4 lines deleted...]
-        <v>172</v>
+        <v>666</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s" s="2">
+        <v>689</v>
       </c>
       <c r="B177" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C177" t="s">
-        <v>518</v>
+        <v>690</v>
       </c>
       <c r="D177">
         <v>2012</v>
       </c>
       <c r="E177" t="s">
-        <v>362</v>
+        <v>475</v>
       </c>
       <c r="F177"/>
       <c r="G177" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H177" t="s">
-        <v>519</v>
-[...4 lines deleted...]
-        <v>173</v>
+        <v>691</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s" s="2">
+        <v>692</v>
       </c>
       <c r="B178" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C178" t="s">
-        <v>520</v>
+        <v>693</v>
       </c>
       <c r="D178"/>
       <c r="E178" t="s">
-        <v>521</v>
+        <v>694</v>
       </c>
       <c r="F178"/>
       <c r="G178" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H178" t="s">
-        <v>522</v>
-[...4 lines deleted...]
-        <v>174</v>
+        <v>695</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="s" s="2">
+        <v>696</v>
       </c>
       <c r="B179" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C179" t="s">
-        <v>523</v>
+        <v>697</v>
       </c>
       <c r="D179"/>
       <c r="E179" t="s">
-        <v>524</v>
+        <v>698</v>
       </c>
       <c r="F179"/>
       <c r="G179" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H179" t="s">
-        <v>525</v>
-[...4 lines deleted...]
-        <v>175</v>
+        <v>699</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s" s="2">
+        <v>700</v>
       </c>
       <c r="B180" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C180" t="s">
-        <v>526</v>
+        <v>701</v>
       </c>
       <c r="D180"/>
       <c r="E180" t="s">
-        <v>527</v>
+        <v>702</v>
       </c>
       <c r="F180"/>
       <c r="G180" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H180" t="s">
-        <v>528</v>
-[...4 lines deleted...]
-        <v>176</v>
+        <v>703</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s" s="2">
+        <v>704</v>
       </c>
       <c r="B181" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C181" t="s">
-        <v>529</v>
+        <v>705</v>
       </c>
       <c r="D181"/>
       <c r="E181" t="s">
-        <v>530</v>
+        <v>706</v>
       </c>
       <c r="F181"/>
       <c r="G181" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H181" t="s">
-        <v>531</v>
-[...4 lines deleted...]
-        <v>177</v>
+        <v>707</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s" s="2">
+        <v>708</v>
       </c>
       <c r="B182" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C182" t="s">
-        <v>532</v>
+        <v>709</v>
       </c>
       <c r="D182"/>
       <c r="E182" t="s">
-        <v>533</v>
+        <v>710</v>
       </c>
       <c r="F182"/>
       <c r="G182" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H182" t="s">
-        <v>534</v>
-[...4 lines deleted...]
-        <v>178</v>
+        <v>711</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s" s="2">
+        <v>712</v>
       </c>
       <c r="B183" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C183" t="s">
-        <v>535</v>
+        <v>713</v>
       </c>
       <c r="D183"/>
       <c r="E183" t="s">
-        <v>536</v>
+        <v>714</v>
       </c>
       <c r="F183"/>
       <c r="G183" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H183" t="s">
-        <v>537</v>
-[...4 lines deleted...]
-        <v>179</v>
+        <v>715</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s" s="2">
+        <v>716</v>
       </c>
       <c r="B184" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C184" t="s">
-        <v>538</v>
+        <v>717</v>
       </c>
       <c r="D184"/>
       <c r="E184" t="s">
-        <v>539</v>
+        <v>718</v>
       </c>
       <c r="F184"/>
       <c r="G184" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H184" t="s">
-        <v>540</v>
-[...4 lines deleted...]
-        <v>180</v>
+        <v>719</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s" s="2">
+        <v>720</v>
       </c>
       <c r="B185" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C185" t="s">
-        <v>541</v>
+        <v>721</v>
       </c>
       <c r="D185"/>
       <c r="E185" t="s">
-        <v>542</v>
+        <v>722</v>
       </c>
       <c r="F185"/>
       <c r="G185" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H185" t="s">
-        <v>543</v>
-[...4 lines deleted...]
-        <v>181</v>
+        <v>723</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s" s="2">
+        <v>724</v>
       </c>
       <c r="B186" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C186" t="s">
-        <v>544</v>
+        <v>725</v>
       </c>
       <c r="D186"/>
       <c r="E186" t="s">
-        <v>545</v>
+        <v>726</v>
       </c>
       <c r="F186"/>
       <c r="G186" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H186" t="s">
-        <v>546</v>
-[...4 lines deleted...]
-        <v>182</v>
+        <v>727</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s" s="2">
+        <v>728</v>
       </c>
       <c r="B187" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C187" t="s">
-        <v>547</v>
+        <v>729</v>
       </c>
       <c r="D187"/>
       <c r="E187" t="s">
-        <v>548</v>
+        <v>730</v>
       </c>
       <c r="F187"/>
       <c r="G187" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H187" t="s">
-        <v>549</v>
-[...4 lines deleted...]
-        <v>183</v>
+        <v>731</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s" s="2">
+        <v>732</v>
       </c>
       <c r="B188" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C188" t="s">
-        <v>550</v>
+        <v>733</v>
       </c>
       <c r="D188"/>
       <c r="E188" t="s">
-        <v>551</v>
+        <v>734</v>
       </c>
       <c r="F188"/>
       <c r="G188" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H188" t="s">
-        <v>552</v>
-[...4 lines deleted...]
-        <v>184</v>
+        <v>735</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="s" s="2">
+        <v>736</v>
       </c>
       <c r="B189" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C189" t="s">
-        <v>553</v>
+        <v>737</v>
       </c>
       <c r="D189"/>
       <c r="E189" t="s">
-        <v>554</v>
+        <v>738</v>
       </c>
       <c r="F189"/>
       <c r="G189" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H189" t="s">
-        <v>555</v>
-[...4 lines deleted...]
-        <v>185</v>
+        <v>739</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s" s="2">
+        <v>740</v>
       </c>
       <c r="B190" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C190" t="s">
-        <v>556</v>
+        <v>741</v>
       </c>
       <c r="D190"/>
       <c r="E190" t="s">
-        <v>557</v>
+        <v>742</v>
       </c>
       <c r="F190"/>
       <c r="G190" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H190" t="s">
-        <v>558</v>
-[...4 lines deleted...]
-        <v>186</v>
+        <v>743</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s" s="2">
+        <v>744</v>
       </c>
       <c r="B191" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C191" t="s">
-        <v>559</v>
+        <v>745</v>
       </c>
       <c r="D191"/>
       <c r="E191" t="s">
-        <v>560</v>
+        <v>746</v>
       </c>
       <c r="F191"/>
       <c r="G191" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H191" t="s">
-        <v>561</v>
-[...4 lines deleted...]
-        <v>187</v>
+        <v>747</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s" s="2">
+        <v>748</v>
       </c>
       <c r="B192" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C192" t="s">
-        <v>562</v>
+        <v>749</v>
       </c>
       <c r="D192"/>
       <c r="E192" t="s">
-        <v>563</v>
+        <v>750</v>
       </c>
       <c r="F192"/>
       <c r="G192" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H192" t="s">
-        <v>564</v>
-[...4 lines deleted...]
-        <v>188</v>
+        <v>751</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s" s="2">
+        <v>752</v>
       </c>
       <c r="B193" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C193" t="s">
-        <v>565</v>
+        <v>753</v>
       </c>
       <c r="D193"/>
       <c r="E193" t="s">
-        <v>566</v>
+        <v>754</v>
       </c>
       <c r="F193"/>
       <c r="G193" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H193" t="s">
-        <v>567</v>
-[...4 lines deleted...]
-        <v>189</v>
+        <v>755</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s" s="2">
+        <v>756</v>
       </c>
       <c r="B194" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C194" t="s">
-        <v>568</v>
+        <v>757</v>
       </c>
       <c r="D194"/>
       <c r="E194" t="s">
-        <v>569</v>
+        <v>758</v>
       </c>
       <c r="F194"/>
       <c r="G194" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H194" t="s">
-        <v>570</v>
-[...4 lines deleted...]
-        <v>190</v>
+        <v>759</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="s" s="2">
+        <v>760</v>
       </c>
       <c r="B195" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C195" t="s">
-        <v>571</v>
+        <v>761</v>
       </c>
       <c r="D195"/>
       <c r="E195" t="s">
-        <v>572</v>
+        <v>762</v>
       </c>
       <c r="F195"/>
       <c r="G195" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H195" t="s">
-        <v>573</v>
-[...4 lines deleted...]
-        <v>191</v>
+        <v>763</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s" s="2">
+        <v>764</v>
       </c>
       <c r="B196" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C196" t="s">
-        <v>574</v>
+        <v>765</v>
       </c>
       <c r="D196"/>
       <c r="E196" t="s">
-        <v>575</v>
+        <v>766</v>
       </c>
       <c r="F196"/>
       <c r="G196" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H196" t="s">
-        <v>576</v>
-[...4 lines deleted...]
-        <v>192</v>
+        <v>767</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s" s="2">
+        <v>768</v>
       </c>
       <c r="B197" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C197" t="s">
-        <v>577</v>
+        <v>769</v>
       </c>
       <c r="D197"/>
       <c r="E197" t="s">
-        <v>578</v>
+        <v>770</v>
       </c>
       <c r="F197"/>
       <c r="G197" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H197" t="s">
-        <v>579</v>
-[...4 lines deleted...]
-        <v>193</v>
+        <v>771</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s" s="2">
+        <v>772</v>
       </c>
       <c r="B198" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C198" t="s">
-        <v>580</v>
+        <v>773</v>
       </c>
       <c r="D198"/>
       <c r="E198" t="s">
-        <v>581</v>
+        <v>774</v>
       </c>
       <c r="F198"/>
       <c r="G198" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H198" t="s">
-        <v>582</v>
-[...4 lines deleted...]
-        <v>194</v>
+        <v>775</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="s" s="2">
+        <v>776</v>
       </c>
       <c r="B199" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C199" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D199"/>
       <c r="E199" t="s">
-        <v>583</v>
+        <v>777</v>
       </c>
       <c r="F199"/>
       <c r="G199" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H199" t="s">
-        <v>584</v>
-[...4 lines deleted...]
-        <v>195</v>
+        <v>778</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="s" s="2">
+        <v>779</v>
       </c>
       <c r="B200" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C200" t="s">
-        <v>585</v>
+        <v>780</v>
       </c>
       <c r="D200"/>
       <c r="E200" t="s">
-        <v>586</v>
+        <v>781</v>
       </c>
       <c r="F200"/>
       <c r="G200" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H200" t="s">
-        <v>587</v>
-[...4 lines deleted...]
-        <v>196</v>
+        <v>782</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="s" s="2">
+        <v>783</v>
       </c>
       <c r="B201" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C201" t="s">
-        <v>588</v>
+        <v>784</v>
       </c>
       <c r="D201"/>
       <c r="E201" t="s">
-        <v>589</v>
+        <v>785</v>
       </c>
       <c r="F201"/>
       <c r="G201" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H201" t="s">
-        <v>590</v>
-[...4 lines deleted...]
-        <v>197</v>
+        <v>786</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s" s="2">
+        <v>787</v>
       </c>
       <c r="B202" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C202" t="s">
-        <v>591</v>
+        <v>788</v>
       </c>
       <c r="D202"/>
       <c r="E202" t="s">
-        <v>592</v>
+        <v>789</v>
       </c>
       <c r="F202"/>
       <c r="G202" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H202" t="s">
-        <v>593</v>
-[...4 lines deleted...]
-        <v>198</v>
+        <v>790</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="s" s="2">
+        <v>791</v>
       </c>
       <c r="B203" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C203" t="s">
-        <v>594</v>
+        <v>792</v>
       </c>
       <c r="D203">
         <v>2009</v>
       </c>
       <c r="E203" t="s">
-        <v>595</v>
+        <v>793</v>
       </c>
       <c r="F203"/>
       <c r="G203" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H203" t="s">
-        <v>596</v>
-[...4 lines deleted...]
-        <v>199</v>
+        <v>794</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s" s="2">
+        <v>795</v>
       </c>
       <c r="B204" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C204" t="s">
-        <v>597</v>
+        <v>796</v>
       </c>
       <c r="D204">
         <v>2003</v>
       </c>
       <c r="E204" t="s">
-        <v>598</v>
+        <v>797</v>
       </c>
       <c r="F204"/>
       <c r="G204" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H204" t="s">
-        <v>599</v>
-[...4 lines deleted...]
-        <v>200</v>
+        <v>798</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="s" s="2">
+        <v>799</v>
       </c>
       <c r="B205" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C205" t="s">
-        <v>600</v>
+        <v>800</v>
       </c>
       <c r="D205">
         <v>2001</v>
       </c>
       <c r="E205" t="s">
-        <v>601</v>
+        <v>801</v>
       </c>
       <c r="F205"/>
       <c r="G205" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H205" t="s">
-        <v>602</v>
-[...4 lines deleted...]
-        <v>201</v>
+        <v>802</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="s" s="2">
+        <v>803</v>
       </c>
       <c r="B206" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C206" t="s">
-        <v>603</v>
+        <v>804</v>
       </c>
       <c r="D206">
         <v>2013</v>
       </c>
       <c r="E206" t="s">
-        <v>604</v>
+        <v>805</v>
       </c>
       <c r="F206"/>
       <c r="G206" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H206" t="s">
-        <v>605</v>
-[...4 lines deleted...]
-        <v>202</v>
+        <v>806</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="s" s="2">
+        <v>807</v>
       </c>
       <c r="B207" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C207" t="s">
-        <v>606</v>
+        <v>808</v>
       </c>
       <c r="D207">
         <v>2010</v>
       </c>
       <c r="E207" t="s">
-        <v>607</v>
+        <v>809</v>
       </c>
       <c r="F207"/>
       <c r="G207" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H207" t="s">
-        <v>608</v>
-[...4 lines deleted...]
-        <v>203</v>
+        <v>810</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="s" s="2">
+        <v>811</v>
       </c>
       <c r="B208" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C208" t="s">
-        <v>609</v>
+        <v>812</v>
       </c>
       <c r="D208"/>
       <c r="E208" t="s">
-        <v>610</v>
+        <v>813</v>
       </c>
       <c r="F208"/>
       <c r="G208" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H208" t="s">
-        <v>611</v>
-[...4 lines deleted...]
-        <v>204</v>
+        <v>814</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="s" s="2">
+        <v>815</v>
       </c>
       <c r="B209" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C209" t="s">
-        <v>612</v>
+        <v>816</v>
       </c>
       <c r="D209"/>
       <c r="E209" t="s">
-        <v>613</v>
+        <v>817</v>
       </c>
       <c r="F209"/>
       <c r="G209" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H209" t="s">
-        <v>614</v>
-[...4 lines deleted...]
-        <v>205</v>
+        <v>818</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s" s="2">
+        <v>819</v>
       </c>
       <c r="B210" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C210" t="s">
-        <v>615</v>
+        <v>820</v>
       </c>
       <c r="D210"/>
       <c r="E210" t="s">
-        <v>616</v>
+        <v>821</v>
       </c>
       <c r="F210"/>
       <c r="G210" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H210" t="s">
-        <v>617</v>
-[...4 lines deleted...]
-        <v>206</v>
+        <v>822</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s" s="2">
+        <v>823</v>
       </c>
       <c r="B211" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C211" t="s">
-        <v>618</v>
+        <v>824</v>
       </c>
       <c r="D211"/>
       <c r="E211" t="s">
-        <v>604</v>
+        <v>805</v>
       </c>
       <c r="F211"/>
       <c r="G211" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H211" t="s">
-        <v>619</v>
-[...4 lines deleted...]
-        <v>207</v>
+        <v>825</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="s" s="2">
+        <v>826</v>
       </c>
       <c r="B212" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C212" t="s">
-        <v>620</v>
+        <v>827</v>
       </c>
       <c r="D212">
         <v>2006</v>
       </c>
       <c r="E212" t="s">
-        <v>621</v>
+        <v>828</v>
       </c>
       <c r="F212"/>
       <c r="G212" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H212" t="s">
-        <v>623</v>
-[...4 lines deleted...]
-        <v>208</v>
+        <v>830</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="s" s="2">
+        <v>831</v>
       </c>
       <c r="B213" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C213" t="s">
-        <v>203</v>
+        <v>264</v>
       </c>
       <c r="D213">
         <v>1987</v>
       </c>
       <c r="E213" t="s">
-        <v>624</v>
+        <v>832</v>
       </c>
       <c r="F213"/>
       <c r="G213" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H213" t="s">
-        <v>625</v>
-[...4 lines deleted...]
-        <v>209</v>
+        <v>833</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="s" s="2">
+        <v>834</v>
       </c>
       <c r="B214" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C214" t="s">
-        <v>626</v>
+        <v>835</v>
       </c>
       <c r="D214">
         <v>2007</v>
       </c>
       <c r="E214" t="s">
-        <v>627</v>
+        <v>836</v>
       </c>
       <c r="F214"/>
       <c r="G214" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H214" t="s">
-        <v>628</v>
-[...4 lines deleted...]
-        <v>210</v>
+        <v>837</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="s" s="2">
+        <v>838</v>
       </c>
       <c r="B215" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C215" t="s">
-        <v>629</v>
+        <v>839</v>
       </c>
       <c r="D215">
         <v>2010</v>
       </c>
       <c r="E215" t="s">
-        <v>630</v>
+        <v>840</v>
       </c>
       <c r="F215"/>
       <c r="G215" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H215" t="s">
-        <v>631</v>
-[...4 lines deleted...]
-        <v>211</v>
+        <v>841</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="s" s="2">
+        <v>842</v>
       </c>
       <c r="B216" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C216" t="s">
-        <v>632</v>
+        <v>843</v>
       </c>
       <c r="D216">
         <v>1989</v>
       </c>
       <c r="E216" t="s">
-        <v>633</v>
+        <v>844</v>
       </c>
       <c r="F216"/>
       <c r="G216" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H216" t="s">
-        <v>634</v>
-[...4 lines deleted...]
-        <v>212</v>
+        <v>845</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="s" s="2">
+        <v>846</v>
       </c>
       <c r="B217" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C217" t="s">
-        <v>635</v>
+        <v>847</v>
       </c>
       <c r="D217">
         <v>2008</v>
       </c>
       <c r="E217" t="s">
-        <v>524</v>
+        <v>698</v>
       </c>
       <c r="F217"/>
       <c r="G217" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H217" t="s">
-        <v>636</v>
-[...4 lines deleted...]
-        <v>213</v>
+        <v>848</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="s" s="2">
+        <v>849</v>
       </c>
       <c r="B218" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C218" t="s">
-        <v>637</v>
+        <v>850</v>
       </c>
       <c r="D218">
         <v>2010</v>
       </c>
       <c r="E218" t="s">
-        <v>638</v>
+        <v>851</v>
       </c>
       <c r="F218"/>
       <c r="G218" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H218" t="s">
-        <v>639</v>
-[...4 lines deleted...]
-        <v>214</v>
+        <v>852</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="s" s="2">
+        <v>853</v>
       </c>
       <c r="B219" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C219" t="s">
-        <v>640</v>
+        <v>854</v>
       </c>
       <c r="D219"/>
       <c r="E219" t="s">
-        <v>641</v>
+        <v>855</v>
       </c>
       <c r="F219"/>
       <c r="G219" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H219" t="s">
-        <v>642</v>
-[...4 lines deleted...]
-        <v>215</v>
+        <v>856</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="s" s="2">
+        <v>857</v>
       </c>
       <c r="B220" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C220" t="s">
-        <v>439</v>
+        <v>581</v>
       </c>
       <c r="D220">
         <v>2009</v>
       </c>
       <c r="E220" t="s">
-        <v>643</v>
+        <v>858</v>
       </c>
       <c r="F220"/>
       <c r="G220" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H220" t="s">
-        <v>644</v>
-[...4 lines deleted...]
-        <v>216</v>
+        <v>859</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="s" s="2">
+        <v>860</v>
       </c>
       <c r="B221" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C221" t="s">
-        <v>645</v>
+        <v>861</v>
       </c>
       <c r="D221">
         <v>2000</v>
       </c>
       <c r="E221" t="s">
-        <v>646</v>
+        <v>862</v>
       </c>
       <c r="F221"/>
       <c r="G221" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H221" t="s">
-        <v>647</v>
-[...4 lines deleted...]
-        <v>217</v>
+        <v>863</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="s" s="2">
+        <v>864</v>
       </c>
       <c r="B222" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C222" t="s">
-        <v>648</v>
+        <v>865</v>
       </c>
       <c r="D222">
         <v>2015</v>
       </c>
       <c r="E222" t="s">
-        <v>649</v>
+        <v>866</v>
       </c>
       <c r="F222"/>
       <c r="G222" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H222" t="s">
-        <v>650</v>
-[...4 lines deleted...]
-        <v>218</v>
+        <v>867</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="s" s="2">
+        <v>868</v>
       </c>
       <c r="B223" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C223" t="s">
-        <v>651</v>
+        <v>869</v>
       </c>
       <c r="D223"/>
       <c r="E223" t="s">
-        <v>652</v>
+        <v>870</v>
       </c>
       <c r="F223"/>
       <c r="G223" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H223" t="s">
-        <v>653</v>
-[...4 lines deleted...]
-        <v>219</v>
+        <v>871</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="s" s="2">
+        <v>872</v>
       </c>
       <c r="B224" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C224" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D224">
         <v>1990</v>
       </c>
       <c r="E224" t="s">
-        <v>654</v>
+        <v>873</v>
       </c>
       <c r="F224"/>
       <c r="G224" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H224" t="s">
-        <v>655</v>
-[...4 lines deleted...]
-        <v>220</v>
+        <v>874</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="s" s="2">
+        <v>875</v>
       </c>
       <c r="B225" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C225" t="s">
-        <v>656</v>
+        <v>876</v>
       </c>
       <c r="D225">
         <v>2013</v>
       </c>
       <c r="E225" t="s">
-        <v>657</v>
+        <v>877</v>
       </c>
       <c r="F225"/>
       <c r="G225" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H225" t="s">
-        <v>658</v>
-[...4 lines deleted...]
-        <v>221</v>
+        <v>878</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="s" s="2">
+        <v>879</v>
       </c>
       <c r="B226" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C226" t="s">
-        <v>659</v>
+        <v>880</v>
       </c>
       <c r="D226">
         <v>2002</v>
       </c>
       <c r="E226" t="s">
-        <v>624</v>
+        <v>832</v>
       </c>
       <c r="F226"/>
       <c r="G226" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H226" t="s">
-        <v>660</v>
-[...4 lines deleted...]
-        <v>222</v>
+        <v>881</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="s" s="2">
+        <v>882</v>
       </c>
       <c r="B227" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C227" t="s">
-        <v>661</v>
+        <v>883</v>
       </c>
       <c r="D227">
         <v>2011</v>
       </c>
       <c r="E227" t="s">
-        <v>662</v>
+        <v>884</v>
       </c>
       <c r="F227"/>
       <c r="G227" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H227" t="s">
-        <v>663</v>
-[...4 lines deleted...]
-        <v>223</v>
+        <v>885</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="s" s="2">
+        <v>886</v>
       </c>
       <c r="B228" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C228" t="s">
-        <v>664</v>
+        <v>887</v>
       </c>
       <c r="D228">
         <v>2014</v>
       </c>
       <c r="E228" t="s">
-        <v>665</v>
+        <v>888</v>
       </c>
       <c r="F228"/>
       <c r="G228" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H228" t="s">
-        <v>666</v>
-[...4 lines deleted...]
-        <v>224</v>
+        <v>889</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="s" s="2">
+        <v>890</v>
       </c>
       <c r="B229" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C229" t="s">
-        <v>667</v>
+        <v>891</v>
       </c>
       <c r="D229">
         <v>1960</v>
       </c>
       <c r="E229" t="s">
-        <v>668</v>
+        <v>892</v>
       </c>
       <c r="F229"/>
       <c r="G229" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H229" t="s">
-        <v>669</v>
-[...4 lines deleted...]
-        <v>225</v>
+        <v>893</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="s" s="2">
+        <v>894</v>
       </c>
       <c r="B230" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C230" t="s">
-        <v>670</v>
+        <v>895</v>
       </c>
       <c r="D230">
         <v>2015</v>
       </c>
       <c r="E230" t="s">
-        <v>671</v>
+        <v>896</v>
       </c>
       <c r="F230"/>
       <c r="G230" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H230" t="s">
-        <v>672</v>
-[...4 lines deleted...]
-        <v>226</v>
+        <v>897</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="s" s="2">
+        <v>898</v>
       </c>
       <c r="B231" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C231" t="s">
-        <v>673</v>
+        <v>899</v>
       </c>
       <c r="D231"/>
       <c r="E231" t="s">
-        <v>674</v>
+        <v>900</v>
       </c>
       <c r="F231"/>
       <c r="G231" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H231" t="s">
-        <v>675</v>
-[...4 lines deleted...]
-        <v>227</v>
+        <v>901</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="s" s="2">
+        <v>902</v>
       </c>
       <c r="B232" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C232" t="s">
-        <v>676</v>
+        <v>903</v>
       </c>
       <c r="D232"/>
       <c r="E232" t="s">
-        <v>677</v>
+        <v>904</v>
       </c>
       <c r="F232"/>
       <c r="G232" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H232" t="s">
-        <v>678</v>
-[...4 lines deleted...]
-        <v>228</v>
+        <v>905</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="s" s="2">
+        <v>906</v>
       </c>
       <c r="B233" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C233" t="s">
-        <v>679</v>
+        <v>907</v>
       </c>
       <c r="D233"/>
       <c r="E233" t="s">
-        <v>680</v>
+        <v>908</v>
       </c>
       <c r="F233"/>
       <c r="G233" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H233" t="s">
-        <v>681</v>
-[...4 lines deleted...]
-        <v>229</v>
+        <v>909</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="s" s="2">
+        <v>910</v>
       </c>
       <c r="B234" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C234" t="s">
-        <v>682</v>
+        <v>911</v>
       </c>
       <c r="D234">
         <v>1990</v>
       </c>
       <c r="E234" t="s">
-        <v>683</v>
+        <v>912</v>
       </c>
       <c r="F234"/>
       <c r="G234" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H234" t="s">
-        <v>647</v>
-[...4 lines deleted...]
-        <v>230</v>
+        <v>863</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="s" s="2">
+        <v>913</v>
       </c>
       <c r="B235" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C235" t="s">
-        <v>684</v>
+        <v>914</v>
       </c>
       <c r="D235">
         <v>1986</v>
       </c>
       <c r="E235" t="s">
-        <v>545</v>
+        <v>726</v>
       </c>
       <c r="F235"/>
       <c r="G235" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H235" t="s">
-        <v>685</v>
-[...4 lines deleted...]
-        <v>231</v>
+        <v>915</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="s" s="2">
+        <v>916</v>
       </c>
       <c r="B236" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C236" t="s">
-        <v>686</v>
+        <v>917</v>
       </c>
       <c r="D236"/>
       <c r="E236" t="s">
-        <v>687</v>
+        <v>918</v>
       </c>
       <c r="F236"/>
       <c r="G236" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H236" t="s">
-        <v>688</v>
-[...4 lines deleted...]
-        <v>232</v>
+        <v>919</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="s" s="2">
+        <v>920</v>
       </c>
       <c r="B237" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C237" t="s">
-        <v>689</v>
+        <v>921</v>
       </c>
       <c r="D237">
         <v>2008</v>
       </c>
       <c r="E237" t="s">
-        <v>690</v>
+        <v>922</v>
       </c>
       <c r="F237"/>
       <c r="G237" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H237" t="s">
-        <v>691</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>923</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="s" s="2">
+        <v>924</v>
       </c>
       <c r="B238" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C238" t="s">
-        <v>692</v>
+        <v>925</v>
       </c>
       <c r="D238"/>
       <c r="E238" t="s">
-        <v>693</v>
+        <v>926</v>
       </c>
       <c r="F238"/>
       <c r="G238" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H238" t="s">
-        <v>694</v>
-[...4 lines deleted...]
-        <v>234</v>
+        <v>927</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="s" s="2">
+        <v>928</v>
       </c>
       <c r="B239" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C239" t="s">
-        <v>695</v>
+        <v>929</v>
       </c>
       <c r="D239"/>
       <c r="E239" t="s">
-        <v>696</v>
+        <v>930</v>
       </c>
       <c r="F239"/>
       <c r="G239" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H239" t="s">
-        <v>697</v>
-[...4 lines deleted...]
-        <v>235</v>
+        <v>931</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="s" s="2">
+        <v>932</v>
       </c>
       <c r="B240" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C240" t="s">
-        <v>698</v>
+        <v>933</v>
       </c>
       <c r="D240">
         <v>2009</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240" t="s">
-        <v>622</v>
+        <v>829</v>
       </c>
       <c r="H240" t="s">
-        <v>699</v>
-[...4 lines deleted...]
-        <v>236</v>
+        <v>934</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="s" s="2">
+        <v>935</v>
       </c>
       <c r="B241" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C241" t="s">
-        <v>191</v>
+        <v>248</v>
       </c>
       <c r="D241">
         <v>2016</v>
       </c>
       <c r="E241" t="s">
-        <v>700</v>
+        <v>936</v>
       </c>
       <c r="F241"/>
       <c r="G241" t="s">
-        <v>701</v>
+        <v>937</v>
       </c>
       <c r="H241" t="s">
-        <v>702</v>
-[...4 lines deleted...]
-        <v>237</v>
+        <v>938</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="s" s="2">
+        <v>939</v>
       </c>
       <c r="B242" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C242" t="s">
-        <v>703</v>
+        <v>940</v>
       </c>
       <c r="D242">
         <v>2014</v>
       </c>
       <c r="E242" t="s">
-        <v>704</v>
+        <v>941</v>
       </c>
       <c r="F242"/>
       <c r="G242" t="s">
-        <v>701</v>
+        <v>937</v>
       </c>
       <c r="H242" t="s">
-        <v>705</v>
-[...4 lines deleted...]
-        <v>238</v>
+        <v>942</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="s" s="2">
+        <v>943</v>
       </c>
       <c r="B243" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C243" t="s">
-        <v>706</v>
+        <v>944</v>
       </c>
       <c r="D243">
         <v>1998</v>
       </c>
       <c r="E243" t="s">
-        <v>707</v>
+        <v>945</v>
       </c>
       <c r="F243"/>
       <c r="G243" t="s">
-        <v>701</v>
+        <v>937</v>
       </c>
       <c r="H243" t="s">
-        <v>708</v>
-[...4 lines deleted...]
-        <v>239</v>
+        <v>946</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="s" s="2">
+        <v>947</v>
       </c>
       <c r="B244" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C244" t="s">
-        <v>709</v>
+        <v>948</v>
       </c>
       <c r="D244"/>
       <c r="E244" t="s">
-        <v>710</v>
+        <v>949</v>
       </c>
       <c r="F244"/>
       <c r="G244" t="s">
-        <v>701</v>
+        <v>937</v>
       </c>
       <c r="H244" t="s">
-        <v>711</v>
-[...4 lines deleted...]
-        <v>240</v>
+        <v>950</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="s" s="2">
+        <v>951</v>
       </c>
       <c r="B245" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C245" t="s">
-        <v>712</v>
+        <v>952</v>
       </c>
       <c r="D245"/>
       <c r="E245" t="s">
-        <v>713</v>
+        <v>953</v>
       </c>
       <c r="F245"/>
       <c r="G245" t="s">
-        <v>701</v>
+        <v>937</v>
       </c>
       <c r="H245" t="s">
-        <v>714</v>
-[...4 lines deleted...]
-        <v>241</v>
+        <v>954</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="s" s="2">
+        <v>955</v>
       </c>
       <c r="B246" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C246" t="s">
-        <v>715</v>
+        <v>956</v>
       </c>
       <c r="D246"/>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246" t="s">
-        <v>701</v>
+        <v>937</v>
       </c>
       <c r="H246" t="s">
-        <v>716</v>
-[...4 lines deleted...]
-        <v>242</v>
+        <v>957</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="s" s="2">
+        <v>958</v>
       </c>
       <c r="B247" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C247" t="s">
-        <v>717</v>
+        <v>959</v>
       </c>
       <c r="D247">
         <v>1985</v>
       </c>
       <c r="E247" t="s">
-        <v>718</v>
+        <v>960</v>
       </c>
       <c r="F247"/>
       <c r="G247" t="s">
-        <v>701</v>
+        <v>937</v>
       </c>
       <c r="H247" t="s">
-        <v>719</v>
-[...4 lines deleted...]
-        <v>243</v>
+        <v>961</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="s" s="2">
+        <v>962</v>
       </c>
       <c r="B248" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C248" t="s">
-        <v>720</v>
+        <v>963</v>
       </c>
       <c r="D248"/>
       <c r="E248" t="s">
-        <v>721</v>
+        <v>964</v>
       </c>
       <c r="F248"/>
       <c r="G248" t="s">
-        <v>701</v>
+        <v>937</v>
       </c>
       <c r="H248" t="s">
-        <v>722</v>
-[...4 lines deleted...]
-        <v>244</v>
+        <v>965</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="s" s="2">
+        <v>966</v>
       </c>
       <c r="B249" t="s">
-        <v>723</v>
+        <v>967</v>
       </c>
       <c r="C249" t="s">
-        <v>724</v>
+        <v>968</v>
       </c>
       <c r="D249">
         <v>2020</v>
       </c>
       <c r="E249" t="s">
-        <v>725</v>
+        <v>969</v>
       </c>
       <c r="F249"/>
       <c r="G249" t="s">
-        <v>701</v>
+        <v>937</v>
       </c>
       <c r="H249" t="s">
-        <v>726</v>
-[...4 lines deleted...]
-        <v>245</v>
+        <v>970</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="s" s="2">
+        <v>971</v>
       </c>
       <c r="B250" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C250" t="s">
-        <v>727</v>
+        <v>972</v>
       </c>
       <c r="D250"/>
       <c r="E250" t="s">
-        <v>728</v>
+        <v>973</v>
       </c>
       <c r="F250"/>
       <c r="G250" t="s">
-        <v>701</v>
+        <v>937</v>
       </c>
       <c r="H250" t="s">
-        <v>729</v>
-[...4 lines deleted...]
-        <v>246</v>
+        <v>974</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="s" s="2">
+        <v>975</v>
       </c>
       <c r="B251" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C251" t="s">
-        <v>730</v>
+        <v>976</v>
       </c>
       <c r="D251"/>
       <c r="E251" t="s">
-        <v>731</v>
+        <v>977</v>
       </c>
       <c r="F251"/>
       <c r="G251" t="s">
-        <v>701</v>
+        <v>937</v>
       </c>
       <c r="H251" t="s">
-        <v>732</v>
-[...4 lines deleted...]
-        <v>247</v>
+        <v>978</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="s" s="2">
+        <v>979</v>
       </c>
       <c r="B252" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C252" t="s">
-        <v>733</v>
+        <v>980</v>
       </c>
       <c r="D252"/>
       <c r="E252" t="s">
-        <v>734</v>
+        <v>981</v>
       </c>
       <c r="F252"/>
       <c r="G252" t="s">
-        <v>491</v>
+        <v>653</v>
       </c>
       <c r="H252" t="s">
-        <v>735</v>
-[...4 lines deleted...]
-        <v>248</v>
+        <v>982</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="s" s="2">
+        <v>983</v>
       </c>
       <c r="B253" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C253" t="s">
-        <v>736</v>
+        <v>984</v>
       </c>
       <c r="D253"/>
       <c r="E253" t="s">
-        <v>737</v>
+        <v>985</v>
       </c>
       <c r="F253" t="s">
-        <v>738</v>
+        <v>986</v>
       </c>
       <c r="G253" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H253" t="s">
-        <v>739</v>
-[...4 lines deleted...]
-        <v>249</v>
+        <v>987</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="s" s="2">
+        <v>988</v>
       </c>
       <c r="B254" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C254" t="s">
-        <v>740</v>
+        <v>989</v>
       </c>
       <c r="D254"/>
       <c r="E254" t="s">
-        <v>741</v>
+        <v>990</v>
       </c>
       <c r="F254" t="s">
-        <v>742</v>
+        <v>991</v>
       </c>
       <c r="G254" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="H254" t="s">
-        <v>743</v>
-[...4 lines deleted...]
-        <v>250</v>
+        <v>992</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="s" s="2">
+        <v>993</v>
       </c>
       <c r="B255" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C255" t="s">
-        <v>744</v>
+        <v>994</v>
       </c>
       <c r="D255"/>
       <c r="E255" t="s">
-        <v>745</v>
+        <v>995</v>
       </c>
       <c r="F255" t="s">
-        <v>746</v>
+        <v>996</v>
       </c>
       <c r="G255" t="s">
-        <v>318</v>
+        <v>416</v>
       </c>
       <c r="H255" t="s">
-        <v>747</v>
-[...4 lines deleted...]
-        <v>251</v>
+        <v>997</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="s" s="2">
+        <v>998</v>
       </c>
       <c r="B256" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C256" t="s">
-        <v>748</v>
+        <v>999</v>
       </c>
       <c r="D256"/>
       <c r="E256" t="s">
-        <v>749</v>
+        <v>1000</v>
       </c>
       <c r="F256" t="s">
-        <v>750</v>
+        <v>1001</v>
       </c>
       <c r="G256" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="H256" t="s">
-        <v>751</v>
+        <v>1002</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...15 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-  <Company>Microsoft Corporation</Company>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <TotalTime></TotalTime>
+  <Application>Shuchkin\SimpleXLSXGen</Application>
+  <Company/>
   <Manager/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>SATU DATA  - powered by Technophoria Indonesia</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>DATA KOMUNITAS SENI SATU DATA , powered by Technophoria Indonesia</dc:title>
-[...3 lines deleted...]
-  <cp:category/>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>